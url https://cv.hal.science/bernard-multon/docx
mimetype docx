--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Multon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a transverse flux magnetic gear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Chauwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 536, pp.168139. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of cleaning interventions on photovoltaic modules with machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.114642. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Photovoltaic Pumping Systems for Domestic Water Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (6), pp.6734 - 6743. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2020.3013513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Hybrid Analytical Model for a Fast Computation of Magnetic Losses and Optimization of Coaxial Magnetic Gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.25-35. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2018.2858859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand-side management strategy in stand-alone hybrid photovoltaic systems with real-time simulation of stochastic electricity consumption behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Thiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thuy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 253, pp.113530. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A validated model of a photovoltaic water pumping system for off-grid rural communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 241, pp.580-591. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composants bipolaires (thyristors, triacs, GTO, GCT et BJT) : circuits de commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, d3232v2, pp.D3232-v2. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-d3232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des composants à semi-conducteur de puissance en vue de leur commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.D3231-v2. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-d3231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magneto-mechanical analysis of magnetic gear pole pieces ring from analytical models for wind turbine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (4), pp.276-285. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309524X18777314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation Time Analysis of the Magnetic Gear Analytical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2671787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Switched Reluctance Motor Drive using Photovoltaic Transistors: Principle, Prototype, Experimental and Numerical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Gottkehaskamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2017.2718493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of inductors with high inductance values for resonant piezoelectric damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aucejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 259, pp.68-76. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2017.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Farm Flicker Severity: Comparative Analysis and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.32-39. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Centralized and Decentralized Storage Energy Management for Direct Wave Energy Converter Farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), pp.1051 - 1058. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2016.2547462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, Commande et Mise en Oeuvre de deux Ponts Triphasés Back-to-Back avec Contrôle des Flux de Puissance et de la Tension du Bus DC : Application à l'émulation de la chaîne de conversion électrique des houlogénérateurs directs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Darkawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hamonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.61-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the management strategy on the sizing of a collaborative system: photovoltaic plant -electric vehicle fleet, under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (6), pp. 1807-1824. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-11-2014-0323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Aging Model for Supercapacitors taking into account Power Cycling: Application to the Sizing of an Energy Storage System in a Direct Wave Energy Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), pp.2405 - 2414. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2014.2369817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage de la demande : un levier important pour la gestion des systèmes de production renouvelable à haute variabilité et pour l'optimisation de leur dimensionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Thiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Haessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing Optimization of Tubular Linear Induction Generator and Its Possible Application in High Acceleration Free-Piston Stirling Microcogeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thuy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (5), pp.3716-3733. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2015.2427284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy storage sizing for wind power: impact of the autocorrelation of day-ahead forecast errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/we.1680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de dimensionnement sur cycle de vie pour l'évaluation du potentiel de la distribution DC dans le bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (1), pp.87 - 109. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.16.87-109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing optimization of a thermoelectric generator set with heatsink for harvesting human body heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (2013), pp.260-265. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2013.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la chaîne électrique d’un système de micro-cogénération linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thuy Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (1), pp.111 - 135. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.16.111-135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences de recherche en éco-conception dans le domaine du Génie Electrique (Research experiences in ecodesign in the field of Electrical Engineering)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2012), pp.433-449. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.15.433-449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing Optimization Methodology of a Surface Permanent Magnet Machine-Converter System over a Torque-Speed Operating Profile : Application to a Wave Energy Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2011.2163287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology for a SEAREV Wave Energy Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (3), pp.760-767. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2010.2046808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric generator placed on the human body: system modeling and energy conversion improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goupil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (1), pp.11103. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522626v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-conception : de nouveaux critères de conception en électrotechnique pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.36-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement en Eco-Conception : une expérience à l’ENS de Cachan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique de Cayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2010021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle design of a single-phase induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Cavarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (5), pp.348. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2009.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La récupération de l'énergie de la houle, partie 1 : caractérisation de la ressource et bases de l'hydrodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mouslim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La récupération de l'énergie de la houle, partie 2 : systèmes de récupération et aspects électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°59, pp.26-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Design in Electrical Engineering : Application of Life Cycle Energy Criterion on an Squirrel Cage Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, pp.37--45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-conception: de nouveaux critères de conception en électrotechnique pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seigneurbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, pp.37-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage inertiel électromécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kerzreho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.18-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage stationnaire d'énergie électrique : pourquoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.6-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of electricity supply of an Atlantic island by offshore wind turbines and wave energy converters associated with a medium scale local energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol.31 (n°2), pp.153-160. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2005.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actionneurs linéaires directs et indirects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.38-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation énergétique mondiale à l'aube du 3ème millénaire. Perspectives offertes par les ressources renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.20-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling of a Slotless and Homopolar Axial-Field Synchronous Machine for a Flywheel Accumulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (3), pp.755-762. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2004.827447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le redresseur MLI en absorption sinusoïdale de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.56-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Density Improvements from Increasing the Number of Airgap Surface in Synchronous Linear Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Vol.150 (n°1), pp.106-120. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ip-epa:20020628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les convertisseurs électromécaniques d'énergie : des systèmes mécatroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (2003), pp.551-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New multi-rod linear actuator for direct-drive, wide mechanical band pass applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Vol.39 (n°4), pp.961-970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande en boucle ouverte de position d'un moteur synchrone pour accumulateur électromécanique d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE (Revue Internationale de Génie Electrique )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vol.5 (n°1), pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle architecture électromagnétique à réluctance variable excitée pour accumulateur électromécanique d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE (Revue Internationale de Génie Electrique )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Vol.4 (n°3/4), pp.367-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actionneur linéaire intégré pour application domotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lucidarme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.48-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie sur la terre : analyse des ressources et de la consommation. La place de l'énergie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Synchronous Linear Actuators. Structures and Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Salamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lucidarme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vol.5, pp.93-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d'une machine a commutation electronique monophasee haute vitesse à réluctance et aimants alternés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aufauvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (10), pp.2031-2058. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1997240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARISON OF CONTROL STRATEGIES TO MINIMIZE THE TORQUE RIPPLE OF A SWITCHED RELUCTANCE MACHINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Machines and Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25 (10), pp.1103-1118. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07313569708955800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actionneur électromagnétique à bobine mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lavabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe More</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.53-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de prédétermination des caractéristiques électromagnétiques de machines á bobinage global à commutation de flux. Application à un actionneur linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prevond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lucidarme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (6), pp.1307-1330. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1997189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles électriques du transformateur électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des vibrations du stator d'une machine à réluctance variable en fonction du courant absorbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (2), pp.387-404. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1997129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage de l'énergie électrique. Moyens et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et commande non linéaire en couple d'une machine à réluctance variable à double saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (1), pp.55-75. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1996114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de la motorisation d'un véhicule électrique, 2ème partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hirsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des possibilités de fonctionnement en régime des désexcitation des moteurs à aimants permanents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (5), pp.623-640. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1995150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de la motorisation d'un véhicule électrique, 1ère partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hirsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique des machines électriques et plus particulièrement des machines à réluctance variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles possibilités avec les moteurs à alimentation électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de l'Electricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances Comparison of Permanent Magnet Brushless DC and Doubly Salient Reluctance Motors for an Urban Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Vol.2 (n°1), pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole Arcs Optimization of Vernier Reluctance Motors Supplied with Square Wave Current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Machines and Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 21, pp.695-709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du dimensionnement des alimentations des machines à réluctance variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Glaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 22 (5), pp.339-357. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01987002205033900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (140)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning Sun into Water - Present status and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kitanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Empowerment Online Conference (WEOnline2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 x 2D Analytical Model of a Transverse Flux Magnetic Gear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Electrical Machines (ICEM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Gothenburg, Sweden. pp.565-571, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM49940.2020.9270822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale des systèmes photovoltaïques de pompage d’eau en sites isolés avec prise en compte des aspects socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du comportement dynamique d'un multiplicateur magnétique au sein d'une chaîne éolienne de forte puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ekeom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of irradiance data on the optimal sizing of photovoltaic water pumping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire A de La Fresnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 46th Photovoltaic Specialists Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.0653-0658, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8981282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Optimisation with Restricted Exchanges of Information: Charging of en Electric Vehicle Fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic losses and thermal analysis in a magnetic gear for wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Thirteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Monte-Carlo, Monaco. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2018.8362382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the temporal resolution of the water consumption profile on photovoltaic water pumping systems modelling and sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Renewable Energy Research and Applications (ICRERA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icrera.2018.8566828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et validation expérimentale d'un système de pompage photovoltaïque dans une communauté rurale isolée du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949940v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle stochastique optimal avec vieillissement pour un véhicule électrique à stockage hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the wave dispersion phenomenon on the flicker generated by a wave farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rongère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Jourdain de Thieulloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wave and Tidal Energy Conference (EWTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement magnéto-mécanique des plots magnétiques feuilletés d'un multiplicateur magnétique pour l'éolien de forte puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical iron loss model for the optimization of magnetic gear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC), 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Miami, United States. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation bi-objectif explicite d'un multiplicateur magnétique pour l'éolien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence des Jeunes Chercheurs en Génie Électrique (JCGE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gear ratio optimization of a full magnetic indirect drive chain for wind turbine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Ecological Vehicles and Renewable Energies (EVER), 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monte Carlo, Monaco, France. pp.1 - 9, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2017.7935894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement Magneto-Mécanique des Plots Feuilletés d'un Multiplicateur Magnétique pour l'Éolien de Forte Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Journées Normaliennes du Développement Durable, 5 ans d'expérience à l'ENS Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Texier-Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de Recherche en Education- Formation au développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of Magnetic Gears with Arrangement and Mechanical Constraints for Wind Turbine Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du pas de temps sur la simulation d'un système éolien-stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houlogénérateurs : projets, verrous et quelques solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Mise en Œuvre d'un Emulateur de Chaînes de Conversion avec Lissage : Applications aux Houlogénérateurs Directs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Darkawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the flicker level generated by the grid-connection of a fleet of electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISGT Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lubiana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Switched Reluctance Motor Drive using Photovoltaic Transistors: Principle, Prototype, Experimental and Numerical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gottkehaskamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Palermo, Italy. pp.369-374, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2015.7418438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des pertes dans les aimants d'un multiplicateur magnétique pour l'éolien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des pertes dans les aimants des multiplicateurs magnétiques pour l'éolien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE 2016 (SGE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the dynamic behaviour of magnetic gear with nonlinear modelling for large wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Conference on Electrical Machines (ICEM), 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation method for evaluating the wave-induced flicker level emitted by a tidal energy farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Verschae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Wave and Tidal Energy Conference series (EWTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic optimization of an Electric Vehicle Fleet Charging with Uncertain Photovoltaic Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Baraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Acquitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Renewable Energy Research and Applications (ICRERA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Palerme, Italy. pp.721-726, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2015.7418505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic motors review, comparison and switched reluctance motor prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Tenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7113028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand side management in PV/Diesel stand-alone system with real-time Monte Carlo simulation of the consumer electrical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Thiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thuy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Storage Control with Aging Limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2015, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2015.7232683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between centralized and decentralized storage energy management for Direct Wave Energy Converter Farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Vehicles and Renewable Energies (EVER), 2015 Tenth International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monte-Carlo, Monaco. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7112985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-induced flicker level emitted by a tidal farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Verschae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Power and Energy Society General Meeting (PES GM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Denver, CO, United States. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM.2015.7286290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic switched reluctance motor modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gottkehaskamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 15th International Conference on Environment and Electrical Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2015.7165515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control of a Direct Wave Energy Converter Constrained by the Electrical Chain using an Energetic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rongère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wave and Tidal Energy Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Aging-Aware Life Cycle Cost Comparison between Supercapacitors and Li-ion Batteries to Smooth Direct Wave Energy Converter Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2015.7232248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-optimisation de l'engagement de production et de la capacité de stockage associée à une ferme photovoltaïque, prenant en compte le vieillissement de la batterie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Acquitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Aging Model for Supercapacitors taking into account Power Cycling: Application to the Sizing of an Energy Storage System in a Direct Wave Energy Converte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Monaco, Monaco. pp 1-9, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2014.6844039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle importance du choix de la loi de gestion pour dimensionner un système de stockage d'énergie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lascaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing an Optimal Control Policy for an Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lascaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Python in Science (EuroSciPy 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bruxelles, Belgium. pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Sizing of a Collaborative System: Photovoltaic Power Plant and Electric Vehicle Fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Vehicles and Renewable Energies (EVER), 2014 Ninth International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Monte-Carlo, France. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2014.6844110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du dimensionnement d'une génératrice à induction linéaire tubulaire appliquée dans un système de micro-cogénération à moteur Stirling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thuy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissage d'une production houlogénérée: gestion et dimensionnement d'un système de stockage par supercondensateurs sous contrainte de flicker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Audoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of control strategy on the global efficiency of a Direct Wave Energy Converter with electric Power Take-Off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rongère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Vehicles and Renewable Energies (EVER), 2013 8th International Conference and Exhibition on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Monaco, France. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2013.6521543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831687v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of IGBT Current Rating on the Thermal Cycling Lifetime of a Power Electronic Active Rectifier in a Direct Wave Energy Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6631903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864070v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging-aware NaS battery model in a stochastic wind-storage simulation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2013.6652505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles solutions de production d'électricité compatibles avec un développement soutenable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Velut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie et développement durable au Brésil Enjeux sociaux et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is 60 Hz electric motor-driven system efficiency really always better than 50 Hz?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benhaddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference energy efficiency in motor driven systems, EEMODS’13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing Optimization with Thermal and Electrical Matching of a Thermogenerator placed on the Human Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IREED 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lille, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources énergétiques et solutions pour l'alimentation en électricité des populations isolées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, BELFORT, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de dimensionnement sur cycle de vie pour l'analyse du potentiel de la distribution en courant continu dans le bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du futur 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, BELFORT, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing Optimization Methodology of a Multisource Generator that Harvest the Energy in the Human Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.em2011S270130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la chaîne électrique d'un système de micro-cogénération linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thuy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pervond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Belfort, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiring design based on Global Energy Requirement criteria: a first step towards an eco-designed DC distribution voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IREED 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, LILLE, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization Methodology for Power Converters based on Global Energy Requirement Criteria. Application to a Flyback DC-DC Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronic 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, BIRMINGHAM, United Kingdom. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-Objective Sizing Optimization of a PM Machine Drive on an Operating Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.CD-ROM, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5608308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-kinetic Generator: Modeling, Energy Conversion Optimization and Design Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MELECON 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valletta, Malta. pp.1516-1521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences de recherche en éco-conception dans le domaine du Génie Electrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Thiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONférence FRancophone sur l'Eco-conception en Génie Electrique (CONFREGE) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, TOULOUSE, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of DC distribution by measuring and modelling power supply devices for buildings with PV production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, MONACO, Monaco. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Storage System Sizing for Smoothing Power Generation of Direct Wave Energy Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bydlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Borgarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bilbao, Spain. pp.ISBN 978-84-693-5467-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'un Générateur Micro-cinétique: Modélisation Énergétique et Optimisation du Transfert d'Energie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fredy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France. pp.P23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation en couplage fort du pilotage et de la chaîne de conversion tout-électrique du houlogénérateur SEAREV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Compiègne, France, France. pp.P47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Lead-Acid and Li-Ion Accumulators in Stand-Alone Photovoltaic System Using the Gross Energy Requirement Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Thiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seigneurbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, HAMBURG, Germany. pp.3982-3990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization methodology for a multi-source energy generation system using the human environment energy resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L'Hours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd NES (New Energy Solutions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECO-DESIGN OF ELECTRO-MECHANICAL ENERGY CONVERTERS: THE CASE OF THE THREE-PHASE SQUIRREL-CAGE INDUCTION MACHINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Renewable Energies and Eco-Design in Electrical Engineering 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, MONTPELLIER, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of the kWh cost by optimization of an all-electric chain for the SEAREV Wave Energy Converter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Phase AC Power Consumption Profile Emulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Thiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seigneurbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREPQ 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, SANTANDER, Spain. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la modélisation des pertes magnétiques dans les machines synchrones fonctionnant en régime de défluxage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">électrotechnique du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éco-conception dans le génie électrique : application au cas du transformateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, TOULOUSE, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actionneurs électromagnétiques : quels choix pour la robotique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Recherche en Robotique 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, OBERNAI, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of Electromagnetic Energy Converters : The case of the Electrical Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IEMDC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, ANTALYA, Turkey. pp.1599-1604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Speed Range Enhancement of a Switched Reluctance Motor with Continous Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montacer Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Loudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, MONACO, Monaco. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology for a SEAREV Wave Energy Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IEMDC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, ANTALYA, Turkey. pp.1384-1389, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.2007.383631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation sur cycle de vie de systèmes photovoltaïques autonomes. Influence des profils de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seigneurbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Thiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, TOULOUSE, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Analytical Model for a Tubular Linear Induction Generator in a Stirling Cogeneration System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garcia Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IEMDC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, ANTALYA, Turkey. pp.392-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology of an electromagnetic generator for wave energy conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Material Distribution methodology: Some electromagnetic examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Boissoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, CHANIA, Greece. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control influence on electromagnetic generator pre-design for wave energy converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, CHANIA, Greece. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization with Energy Management of PV Battery Stand-Alone Systems over Life Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seigneurbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, DRESDEN, Germany. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-design of direct electrical PTO for the SEAREV wave energy device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordinated Action Ocean Energy - 2nd Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial sizing of a wave energy converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Power Electronics and Applications - EPE2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédimensionnement d'un houlo-générateur pendulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du couple massique de diverses architectures de machines synchrones à aimants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cogénération Stirling à pistons libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lanzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la maitrise de l'énergie 30 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Reims, France. pp.713-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Resonant Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Turri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Application Society Meeting 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, HONG KONG, China. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du nombre de spires et des angles de commandes d'un moteur à réluctance à double saillance pour application de traction électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montacer Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sege Loudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actionneurs linéaires directs et indirects : performances limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées section électrotechnique du club EEA 2004 (Avion et Electricité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, CERGY PONTOISE, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions de stockage de l'énergie pour les systèmes de production intermittente d'électricité renouvelable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SeaTechWeek 2004 (Semaine Internat. des Technologies de la Mer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, BREST, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de l'énergie dans les applications stationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Erambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Energie électrique : besoins, enjeux, technologies et applications 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, BELFORT, France. pp.64-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie des Mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Majastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation &amp; Energie ECRIN/OPECST (Assemblée Nationale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of electricity supply of an Atlantic island by off-shore wind turbines and wave energy converters associated with a medium scale local energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Renewable Energy Congress 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, DENVER, United States. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Modeling of a Lead-Acid Battery within Hybrid Wind/Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronic Conference 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, TOULOUSE, France. 8pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique du stockage d'énergie situé chez le consommateur connecté au réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, GIF SUR YVETTE, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flywheel energy storage systems in hybrid and distributed electricity generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kerzreho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, NURNBERG, Germany. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the magnetic core for eddy current losses decreasing in cylindrical linear actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Internat. Symp. on Applied Electromagnetics and Mechanics 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, VERSAILLES, France. 2pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actionneur linéaire synchrone à aimants permanents multi-tiges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, GIF SUR YVETTE, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an electro-mechanical portable system using natural human body movements for electricity generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Turri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronic Conference 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, TOULOUSE, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie électrique dans le vent : recherches dans le domaine de la génération éolienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès Jeunes Chercheurs en Génie Electrique 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, SAINT NAZAIRE, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur tubulaire asynchrone pour cogénérateur Stirling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, GIF SUR YVETTE, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Material Distribution in Electromagnetic Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Internat. Symp. on Applied Electromagnetics and Mechanics 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, VERSAILLES, France. 2pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Formalism for Optimizing the Design and Energy Management of a hybrid wind/photovoltaic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREPQ (Intern. Conf. On Renewable Energies and Power Quality) 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, VIGO, Spain. 8pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un générateur portable : de l'énergie humaine à l'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Turri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEVIQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, MARSEILLE, France. pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Experimental Validation of Various Photovoltaic System Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, MONTREAL, Canada. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial Field Synchronous Machine with Homopolar Flux in the airgap for a Flywheel Accumulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Application Society Annual Meeting 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, PITTSBURG, United States. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New multi-rod linear actuator for direct-drive, wide mechanical band pass applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IAS annual Meeting 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, PITTSBURG, United States. 8pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une chaîne de conversion éolienne de petite puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, NANCY, France. pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated reluctance position sensor for the self-commutation of a hybrid linear electric actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronic 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, GRAZ, Austria. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantage of Increasing the Number of Airgap Surfaces in Synchronous Linear Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, BOLOGNA, Italy. pp.251-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et étude d'un actionneur linéaire synchrone à aimants permanents et multi-plaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, NANCY, France. pp.307-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the Maximum Power Region of Doubly Salient Variable Reluctance Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dhifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, LAUSANNE, Switzerland. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF MAGNETIC LOSSES ON MAXIMUM POWER LIMITS OF SYNCHRONOUS PERMANENT MAGNET DRIVES IN FLUX-WEAKENING MODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lécrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS 2000 - Roma - Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie électrique : analyse des ressources et de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section électrotechnique du club EEA 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, PARIS, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entraînements électromécaniques directs : diversité, contraintes et solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Conversion Electromécanique Directe (CEMD) 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1999, CACHAN, France. pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures polyentrefers : solutions pour les entrainements directs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Conversion Electromécanique Directe (CEMD) 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1999, CACHAN, France. pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'énergie pour tous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique des sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interdisciplinaire d’Etudes de l’Evolution des Idées, des Sciences et des Techniques de l’Université de Paris-Sud, Nov 1999, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Loop Position with Current Control of a Synchronous Motor/Generator for Flywheel Accumulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, LAUSANNE, Switzerland. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of single and three-phase permanent magnet motor drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Santander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rakotovao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines (ICEM) 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, ISTANBUL, Turkey. pp.1243-1248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Rotor Pole Arc on the Flux-Weakening Range of a Doubly Salient Switched Reluctance Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dhifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IMACS CESA (Computational Engineering in Systems Application)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, HAMMAMENT, Tunisia. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling, Analysis of Parameters and Tests of a Small Electronically Commutated Single-Phase Permanent-Magnet Reluctance Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lécrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, VIGO, Spain. pp.317-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect analysis of the position of a doubly-salient variable-reluctance machine by optimal synchronous demodulation of PWM signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995 Canadian Conf. on Electrical and Comp. Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, MONTREAL, Canada. pp.264-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités du moteur à réluctance variable à double saillance pour la motorisation de véhicules électriques. Bilan des essais d'un prototype de 27 kW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mouchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Véhicule Électrique C-VELEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, GRENOBLE, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless Position Measurement Based on PWM Eddy Current Variation for Switched Reluctance Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, SEVILLA, Spain. pp.787-792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced accuracy method for magnetic loss measurement in switched reluctance motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Measurement Methods to Determine the Electromagnetic Characteristics of Switched Reluctance Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Drive Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, LAUSANNE, Switzerland. pp.639-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de la motorisation d'un véhicule électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hirsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section électrotechnique du club EEA 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, CACHAN, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Stator Yoke Thickness and Stator Teeth Shape upon Ripple and Average Torque of Switched Reluctance Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vives Fos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium SPEEDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, TAORMINA, Italy. pp.145-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Accuracy Method for Magnetic Loss Measurement in Switched Reluctance Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, PARIS, France. pp.437-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Flux Switching Linear Hybrid Actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, PARIS, France. pp.317-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque Ripple Minimisation in Switched Reluctance Motors by Optimisation of Current Wave-Forms and of Teeth Shape with Copper Losses and V.A. Silicon Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mouchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, PARIS, France. pp.559-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de méthodes pour le calcul rapide des caractéristiques électromagnétiques des machines à réluctance variable à double saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " méthodes informatiques de la conception industrielle "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, MARSEILLE, France. pp.81-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Electromagnetic Perturbations and Commutation Losses between Self-Switching and PWM Mode of Current Control in a Switched Reluctance Motor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Renseigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Conference 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, NÜRNBERG, Germany. pp.332-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Feeding of Switched Reluctance Motor. Optimization of the Current Waveform to Minimize the Torque Ripple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS TC1'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, MONTREAL, Canada. pp.267-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principe et éléments de dimensionnement des machines à réluctance variable à double saillance autopilotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section électrotechnique du club EEA 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, BELFORT, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Indirect Rotor Position Sensing with Resonant Method for Switched Reluctance Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Renseigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Conference 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, NÜRNBERG, Germany. pp.324-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux moteurs électriques autopilotés : le moteur synchrone à aimants permanents et le moteur à réluctance variable à double saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès réalités et perspectives du véhicule électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, LA ROCHELLE, France. pp.295-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Reluctance Rotating Shaft Sensor for DC Brushless Vernier Reluctance Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Desesquelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Japanese-French Conf. of Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, BESANCON, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'entrefer sur les performances et le dimensionnement d'un moteur à réluctance variable à double saillance et de son onduleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque internat. sur les moteurs pas à pas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, NANCY, France. pp.134-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless Rotor Position Analysis using Resonant Method for Switched Reluctance Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Renseigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Annual Meeting Industry Applications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, TORONTO, United States. pp.687-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Power Ratio Optimization for the Converters of Switched Reluctance Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Glaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS'TC1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, NANCY, France. pp.325-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un moteur à réluctance autocommuté alimenté en courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque internat. sur les moteurs pas à pas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1990, LAUSANNE, Suisse. pp.215-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01851853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie : ressources, consommation, conversions d'énergie et cycle de vie (diaporama et exercices corrigés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01844243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion des ressources énergétiques marines renouvelables en électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01847567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energétique électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Bruz, France. 2017, 163 (environ 320 diapositives)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01246815v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronique de puissance :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01847437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Systèmes d'entraînements, Bruz, France. 2016, 88 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01309945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPOSANTS PASSIFS DE L'ÉLECTRONIQUE DE PUISSANCE (magnétiques et capacitifs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2015, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01246811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique : aspects physiques et technologiques de la conversion d'énergie (6ème Ecole Energies & Recherches Roscoff 23-28 mars 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Roscoff, France. 2014, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01246807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES MACHINES SYNCHRONES AUTOPILOTÉES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. Préparation à l'agrégation de Génie Electrique, France. 2010, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01249633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des aimants aux machines électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. 35, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01246816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOTEURS PAS A PAS : Structures électromagnétiques et alimentations électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. Préparation à l'agrégation de Génie Electrique, France. 2008, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01249638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'actionneurs spéciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. MASTER Sciences, technologies et santé - mention : Information, systèmes et technologie Parcours : Science de l'énergie et des systèmes de puissance Module : Conception et optimisation de systèmes électromagnétiques, Orsay (Université Paris 11) / ENS de Cachan, 2006, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00676242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande des composants à semi-conducteurs de puissance : contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, d3230v2, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the laminated ferromagnetic pole pieces in a magnetic gear: a structure behaviour analysis from a multibody model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">João Carlos Mendes Carvalho, Daniel Martins, Roberto Simoni, Henrique Simas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multibody Mechatronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54 (1), Springer, pp.85-94, 2017, Mechanisms and Machine Science, 978-3-319-67567-1. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67567-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour comparison between mechanical epicyclic gears and magnetic gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multibody Mechatronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, pp.401-410, 2017, Mechanisms and Machine Science, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67567-1_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development of Marine Resources Seas and Oceans Set</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical energy storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donal Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Alcorn; Dara O'Sullivan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Design for Ocean Wave and Tidal Energy Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IET Editions, 2013, 978-1-84919-561-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins en stockage stationnaire d’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Odru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Biscaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Odru. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le stockage de l’énergie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2013, 978-2-10-0702092-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de transmission de puissance mécatroniques - Modèles d'estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Liscouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de stockage d’énergie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique de l’Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.BE8100, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houlogénérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Multon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energie thermique, houlogénération et technologies de conversion et de transport des énergies marines renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave energy converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Multon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine renewable energy handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118603185.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'énergie des mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Majastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ECRIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERGIES ALTERNATIVES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OMNISCIENCE, pp. 133-142, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de conversion des ressources énergétiques marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seigneurbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles Technologies de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Publishing, pp.221-266, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des aérogénérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'électronique de puissance vecteur d'optimisation pour les énergies renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. NOVELECT - ECRIN, ISBN 2-912154-8-1, pp.97-154, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matlab Expo 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'électricité éolienne : de la caractérisation du gisement éolien aux technologies d'aérogénérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Beslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rendement sur cycle de vie. Memento sur l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’électricité dans le mix énergétique mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion d’énergie – Comment produire de l’électricité à partir des mouvements d’un solide ou d’un fluide en 3 questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie dans le développement de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Riedacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 472 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Renewable Energy Handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, Inc. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie thermique, houlogénération et technologies de conversion et de transport pour les énergies marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications, 2012, 978-2-7462-3803-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energies marines renouvelables : Aspects généraux, éoliens, marémoteur et hydrolien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie dans le développement de la Nouvelle-Calédonie = Energy in the development of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Riedacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 472 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00527440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et alimentation électronique des machines à réluctance variable à double saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. École normale supérieure de Cachan - ENS Cachan, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00447847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'optimisation des ensembles convertisseurs-machines à réluctance variable. Minimisation du facteur de dimensionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Pierre et Marie Curie - Paris VI, 1985. Français. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00447842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId524"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Multon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a transverse flux magnetic gear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Chauwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 536, pp.168139. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of cleaning interventions on photovoltaic modules with machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.114642. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Photovoltaic Pumping Systems for Domestic Water Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (6), pp.6734 - 6743. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2020.3013513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A validated model of a photovoltaic water pumping system for off-grid rural communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 241, pp.580-591. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Hybrid Analytical Model for a Fast Computation of Magnetic Losses and Optimization of Coaxial Magnetic Gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.25-35. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2018.2858859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand-side management strategy in stand-alone hybrid photovoltaic systems with real-time simulation of stochastic electricity consumption behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Thiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thuy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 253, pp.113530. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composants bipolaires (thyristors, triacs, GTO, GCT et BJT) : circuits de commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, d3232v2, pp.D3232-v2. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-d3232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des composants à semi-conducteur de puissance en vue de leur commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.D3231-v2. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-d3231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magneto-mechanical analysis of magnetic gear pole pieces ring from analytical models for wind turbine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (4), pp.276-285. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309524X18777314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation Time Analysis of the Magnetic Gear Analytical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2671787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Switched Reluctance Motor Drive using Photovoltaic Transistors: Principle, Prototype, Experimental and Numerical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Gottkehaskamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2017.2718493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of inductors with high inductance values for resonant piezoelectric damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aucejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 259, pp.68-76. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2017.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Centralized and Decentralized Storage Energy Management for Direct Wave Energy Converter Farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), pp.1051 - 1058. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2016.2547462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Farm Flicker Severity: Comparative Analysis and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.32-39. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, Commande et Mise en Oeuvre de deux Ponts Triphasés Back-to-Back avec Contrôle des Flux de Puissance et de la Tension du Bus DC : Application à l'émulation de la chaîne de conversion électrique des houlogénérateurs directs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Darkawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hamonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.61-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Aging Model for Supercapacitors taking into account Power Cycling: Application to the Sizing of an Energy Storage System in a Direct Wave Energy Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), pp.2405 - 2414. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2014.2369817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the management strategy on the sizing of a collaborative system: photovoltaic plant -electric vehicle fleet, under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (6), pp. 1807-1824. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-11-2014-0323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy storage sizing for wind power: impact of the autocorrelation of day-ahead forecast errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/we.1680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage de la demande : un levier important pour la gestion des systèmes de production renouvelable à haute variabilité et pour l'optimisation de leur dimensionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Thiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Haessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing Optimization of Tubular Linear Induction Generator and Its Possible Application in High Acceleration Free-Piston Stirling Microcogeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thuy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (5), pp.3716-3733. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2015.2427284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la chaîne électrique d’un système de micro-cogénération linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thuy Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (1), pp.111 - 135. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.16.111-135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing optimization of a thermoelectric generator set with heatsink for harvesting human body heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (2013), pp.260-265. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2013.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de dimensionnement sur cycle de vie pour l'évaluation du potentiel de la distribution DC dans le bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (1), pp.87 - 109. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.16.87-109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences de recherche en éco-conception dans le domaine du Génie Electrique (Research experiences in ecodesign in the field of Electrical Engineering)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2012), pp.433-449. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.15.433-449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing Optimization Methodology of a Surface Permanent Magnet Machine-Converter System over a Torque-Speed Operating Profile : Application to a Wave Energy Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2011.2163287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology for a SEAREV Wave Energy Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (3), pp.760-767. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2010.2046808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric generator placed on the human body: system modeling and energy conversion improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goupil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (1), pp.11103. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522626v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-conception : de nouveaux critères de conception en électrotechnique pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.36-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement en Eco-Conception : une expérience à l’ENS de Cachan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique de Cayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2010021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle design of a single-phase induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Cavarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (5), pp.348. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2009.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La récupération de l'énergie de la houle, partie 1 : caractérisation de la ressource et bases de l'hydrodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mouslim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La récupération de l'énergie de la houle, partie 2 : systèmes de récupération et aspects électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°59, pp.26-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Design in Electrical Engineering : Application of Life Cycle Energy Criterion on an Squirrel Cage Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, pp.37--45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-conception: de nouveaux critères de conception en électrotechnique pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seigneurbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, pp.37-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage inertiel électromécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kerzreho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.18-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage stationnaire d'énergie électrique : pourquoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.6-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of electricity supply of an Atlantic island by offshore wind turbines and wave energy converters associated with a medium scale local energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol.31 (n°2), pp.153-160. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2005.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actionneurs linéaires directs et indirects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.38-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation énergétique mondiale à l'aube du 3ème millénaire. Perspectives offertes par les ressources renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.20-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling of a Slotless and Homopolar Axial-Field Synchronous Machine for a Flywheel Accumulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (3), pp.755-762. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2004.827447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New multi-rod linear actuator for direct-drive, wide mechanical band pass applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Vol.39 (n°4), pp.961-970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le redresseur MLI en absorption sinusoïdale de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.56-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Density Improvements from Increasing the Number of Airgap Surface in Synchronous Linear Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Vol.150 (n°1), pp.106-120. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ip-epa:20020628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les convertisseurs électromécaniques d'énergie : des systèmes mécatroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (2003), pp.551-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande en boucle ouverte de position d'un moteur synchrone pour accumulateur électromécanique d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE (Revue Internationale de Génie Electrique )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vol.5 (n°1), pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle architecture électromagnétique à réluctance variable excitée pour accumulateur électromécanique d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE (Revue Internationale de Génie Electrique )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Vol.4 (n°3/4), pp.367-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actionneur linéaire intégré pour application domotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lucidarme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.48-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie sur la terre : analyse des ressources et de la consommation. La place de l'énergie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Synchronous Linear Actuators. Structures and Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Salamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lucidarme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vol.5, pp.93-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des vibrations du stator d'une machine à réluctance variable en fonction du courant absorbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (2), pp.387-404. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1997129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d'une machine a commutation electronique monophasee haute vitesse à réluctance et aimants alternés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aufauvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (10), pp.2031-2058. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1997240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARISON OF CONTROL STRATEGIES TO MINIMIZE THE TORQUE RIPPLE OF A SWITCHED RELUCTANCE MACHINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Machines and Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25 (10), pp.1103-1118. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07313569708955800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actionneur électromagnétique à bobine mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lavabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe More</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.53-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de prédétermination des caractéristiques électromagnétiques de machines á bobinage global à commutation de flux. Application à un actionneur linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prevond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lucidarme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (6), pp.1307-1330. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1997189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles électriques du transformateur électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage de l'énergie électrique. Moyens et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et commande non linéaire en couple d'une machine à réluctance variable à double saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (1), pp.55-75. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1996114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de la motorisation d'un véhicule électrique, 2ème partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hirsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de la motorisation d'un véhicule électrique, 1ère partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hirsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique des machines électriques et plus particulièrement des machines à réluctance variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des possibilités de fonctionnement en régime des désexcitation des moteurs à aimants permanents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (5), pp.623-640. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1995150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles possibilités avec les moteurs à alimentation électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de l'Electricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances Comparison of Permanent Magnet Brushless DC and Doubly Salient Reluctance Motors for an Urban Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Vol.2 (n°1), pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole Arcs Optimization of Vernier Reluctance Motors Supplied with Square Wave Current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Machines and Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 21, pp.695-709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du dimensionnement des alimentations des machines à réluctance variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Glaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 22 (5), pp.339-357. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01987002205033900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (140)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 x 2D Analytical Model of a Transverse Flux Magnetic Gear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Electrical Machines (ICEM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Gothenburg, Sweden. pp.565-571, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM49940.2020.9270822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning Sun into Water - Present status and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kitanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Empowerment Online Conference (WEOnline2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale des systèmes photovoltaïques de pompage d’eau en sites isolés avec prise en compte des aspects socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du comportement dynamique d'un multiplicateur magnétique au sein d'une chaîne éolienne de forte puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ekeom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of irradiance data on the optimal sizing of photovoltaic water pumping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire A de La Fresnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 46th Photovoltaic Specialists Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.0653-0658, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8981282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Optimisation with Restricted Exchanges of Information: Charging of en Electric Vehicle Fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic losses and thermal analysis in a magnetic gear for wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Thirteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Monte-Carlo, Monaco. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2018.8362382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the temporal resolution of the water consumption profile on photovoltaic water pumping systems modelling and sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Renewable Energy Research and Applications (ICRERA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icrera.2018.8566828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et validation expérimentale d'un système de pompage photovoltaïque dans une communauté rurale isolée du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949940v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle stochastique optimal avec vieillissement pour un véhicule électrique à stockage hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement Magneto-Mécanique des Plots Feuilletés d'un Multiplicateur Magnétique pour l'Éolien de Forte Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the wave dispersion phenomenon on the flicker generated by a wave farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rongère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Jourdain de Thieulloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wave and Tidal Energy Conference (EWTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement magnéto-mécanique des plots magnétiques feuilletés d'un multiplicateur magnétique pour l'éolien de forte puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation bi-objectif explicite d'un multiplicateur magnétique pour l'éolien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence des Jeunes Chercheurs en Génie Électrique (JCGE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical iron loss model for the optimization of magnetic gear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC), 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Miami, United States. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gear ratio optimization of a full magnetic indirect drive chain for wind turbine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Ecological Vehicles and Renewable Energies (EVER), 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monte Carlo, Monaco, France. pp.1 - 9, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2017.7935894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des pertes dans les aimants des multiplicateurs magnétiques pour l'éolien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE 2016 (SGE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the dynamic behaviour of magnetic gear with nonlinear modelling for large wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Conference on Electrical Machines (ICEM), 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des pertes dans les aimants d'un multiplicateur magnétique pour l'éolien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Journées Normaliennes du Développement Durable, 5 ans d'expérience à l'ENS Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Texier-Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de Recherche en Education- Formation au développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houlogénérateurs : projets, verrous et quelques solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of Magnetic Gears with Arrangement and Mechanical Constraints for Wind Turbine Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du pas de temps sur la simulation d'un système éolien-stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Mise en Œuvre d'un Emulateur de Chaînes de Conversion avec Lissage : Applications aux Houlogénérateurs Directs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Darkawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the flicker level generated by the grid-connection of a fleet of electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISGT Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lubiana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Switched Reluctance Motor Drive using Photovoltaic Transistors: Principle, Prototype, Experimental and Numerical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gottkehaskamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Palermo, Italy. pp.369-374, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2015.7418438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic switched reluctance motor modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gottkehaskamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 15th International Conference on Environment and Electrical Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2015.7165515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control of a Direct Wave Energy Converter Constrained by the Electrical Chain using an Energetic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rongère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wave and Tidal Energy Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-induced flicker level emitted by a tidal farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Verschae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Power and Energy Society General Meeting (PES GM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Denver, CO, United States. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM.2015.7286290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between centralized and decentralized storage energy management for Direct Wave Energy Converter Farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Vehicles and Renewable Energies (EVER), 2015 Tenth International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monte-Carlo, Monaco. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7112985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Aging-Aware Life Cycle Cost Comparison between Supercapacitors and Li-ion Batteries to Smooth Direct Wave Energy Converter Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2015.7232248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation method for evaluating the wave-induced flicker level emitted by a tidal energy farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Verschae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Wave and Tidal Energy Conference series (EWTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic optimization of an Electric Vehicle Fleet Charging with Uncertain Photovoltaic Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Baraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Acquitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Renewable Energy Research and Applications (ICRERA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Palerme, Italy. pp.721-726, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2015.7418505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic motors review, comparison and switched reluctance motor prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Tenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7113028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand side management in PV/Diesel stand-alone system with real-time Monte Carlo simulation of the consumer electrical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Thiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thuy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Storage Control with Aging Limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2015, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2015.7232683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissage d'une production houlogénérée: gestion et dimensionnement d'un système de stockage par supercondensateurs sous contrainte de flicker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Audoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-optimisation de l'engagement de production et de la capacité de stockage associée à une ferme photovoltaïque, prenant en compte le vieillissement de la batterie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Acquitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Aging Model for Supercapacitors taking into account Power Cycling: Application to the Sizing of an Energy Storage System in a Direct Wave Energy Converte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Monaco, Monaco. pp 1-9, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2014.6844039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle importance du choix de la loi de gestion pour dimensionner un système de stockage d'énergie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lascaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing an Optimal Control Policy for an Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lascaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Python in Science (EuroSciPy 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bruxelles, Belgium. pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Sizing of a Collaborative System: Photovoltaic Power Plant and Electric Vehicle Fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Vehicles and Renewable Energies (EVER), 2014 Ninth International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Monte-Carlo, France. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2014.6844110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du dimensionnement d'une génératrice à induction linéaire tubulaire appliquée dans un système de micro-cogénération à moteur Stirling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thuy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is 60 Hz electric motor-driven system efficiency really always better than 50 Hz?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benhaddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference energy efficiency in motor driven systems, EEMODS’13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of control strategy on the global efficiency of a Direct Wave Energy Converter with electric Power Take-Off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rongère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Vehicles and Renewable Energies (EVER), 2013 8th International Conference and Exhibition on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Monaco, France. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2013.6521543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831687v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of IGBT Current Rating on the Thermal Cycling Lifetime of a Power Electronic Active Rectifier in a Direct Wave Energy Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6631903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864070v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging-aware NaS battery model in a stochastic wind-storage simulation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2013.6652505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles solutions de production d'électricité compatibles avec un développement soutenable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Velut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie et développement durable au Brésil Enjeux sociaux et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization Methodology for Power Converters based on Global Energy Requirement Criteria. Application to a Flyback DC-DC Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronic 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, BIRMINGHAM, United Kingdom. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiring design based on Global Energy Requirement criteria: a first step towards an eco-designed DC distribution voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IREED 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, LILLE, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de dimensionnement sur cycle de vie pour l'analyse du potentiel de la distribution en courant continu dans le bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du futur 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, BELFORT, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing Optimization with Thermal and Electrical Matching of a Thermogenerator placed on the Human Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IREED 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lille, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources énergétiques et solutions pour l'alimentation en électricité des populations isolées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, BELFORT, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing Optimization Methodology of a Multisource Generator that Harvest the Energy in the Human Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.em2011S270130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la chaîne électrique d'un système de micro-cogénération linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thuy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pervond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Belfort, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Storage System Sizing for Smoothing Power Generation of Direct Wave Energy Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bydlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Borgarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bilbao, Spain. pp.ISBN 978-84-693-5467-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-Objective Sizing Optimization of a PM Machine Drive on an Operating Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.CD-ROM, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5608308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-kinetic Generator: Modeling, Energy Conversion Optimization and Design Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MELECON 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valletta, Malta. pp.1516-1521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences de recherche en éco-conception dans le domaine du Génie Electrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Thiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONférence FRancophone sur l'Eco-conception en Génie Electrique (CONFREGE) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, TOULOUSE, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of DC distribution by measuring and modelling power supply devices for buildings with PV production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, MONACO, Monaco. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'un Générateur Micro-cinétique: Modélisation Énergétique et Optimisation du Transfert d'Energie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fredy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France. pp.P23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation en couplage fort du pilotage et de la chaîne de conversion tout-électrique du houlogénérateur SEAREV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Compiègne, France, France. pp.P47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Lead-Acid and Li-Ion Accumulators in Stand-Alone Photovoltaic System Using the Gross Energy Requirement Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Thiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seigneurbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, HAMBURG, Germany. pp.3982-3990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization methodology for a multi-source energy generation system using the human environment energy resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L'Hours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd NES (New Energy Solutions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECO-DESIGN OF ELECTRO-MECHANICAL ENERGY CONVERTERS: THE CASE OF THE THREE-PHASE SQUIRREL-CAGE INDUCTION MACHINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Renewable Energies and Eco-Design in Electrical Engineering 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, MONTPELLIER, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of the kWh cost by optimization of an all-electric chain for the SEAREV Wave Energy Converter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Phase AC Power Consumption Profile Emulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Thiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seigneurbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREPQ 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, SANTANDER, Spain. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology for a SEAREV Wave Energy Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IEMDC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, ANTALYA, Turkey. pp.1384-1389, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.2007.383631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Analytical Model for a Tubular Linear Induction Generator in a Stirling Cogeneration System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garcia Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IEMDC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, ANTALYA, Turkey. pp.392-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation sur cycle de vie de systèmes photovoltaïques autonomes. Influence des profils de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seigneurbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Thiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, TOULOUSE, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la modélisation des pertes magnétiques dans les machines synchrones fonctionnant en régime de défluxage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">électrotechnique du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éco-conception dans le génie électrique : application au cas du transformateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, TOULOUSE, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actionneurs électromagnétiques : quels choix pour la robotique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Recherche en Robotique 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, OBERNAI, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of Electromagnetic Energy Converters : The case of the Electrical Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IEMDC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, ANTALYA, Turkey. pp.1599-1604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Speed Range Enhancement of a Switched Reluctance Motor with Continous Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montacer Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Loudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, MONACO, Monaco. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology of an electromagnetic generator for wave energy conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Material Distribution methodology: Some electromagnetic examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Boissoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, CHANIA, Greece. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control influence on electromagnetic generator pre-design for wave energy converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, CHANIA, Greece. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization with Energy Management of PV Battery Stand-Alone Systems over Life Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seigneurbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, DRESDEN, Germany. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du nombre de spires et des angles de commandes d'un moteur à réluctance à double saillance pour application de traction électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montacer Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sege Loudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Resonant Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Turri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Application Society Meeting 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, HONG KONG, China. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-design of direct electrical PTO for the SEAREV wave energy device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordinated Action Ocean Energy - 2nd Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial sizing of a wave energy converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Power Electronics and Applications - EPE2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédimensionnement d'un houlo-générateur pendulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du couple massique de diverses architectures de machines synchrones à aimants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cogénération Stirling à pistons libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lanzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la maitrise de l'énergie 30 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Reims, France. pp.713-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of electricity supply of an Atlantic island by off-shore wind turbines and wave energy converters associated with a medium scale local energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Renewable Energy Congress 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, DENVER, United States. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actionneurs linéaires directs et indirects : performances limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées section électrotechnique du club EEA 2004 (Avion et Electricité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, CERGY PONTOISE, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions de stockage de l'énergie pour les systèmes de production intermittente d'électricité renouvelable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SeaTechWeek 2004 (Semaine Internat. des Technologies de la Mer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, BREST, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de l'énergie dans les applications stationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Erambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Energie électrique : besoins, enjeux, technologies et applications 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, BELFORT, France. pp.64-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie des Mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Majastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation &amp; Energie ECRIN/OPECST (Assemblée Nationale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Formalism for Optimizing the Design and Energy Management of a hybrid wind/photovoltaic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREPQ (Intern. Conf. On Renewable Energies and Power Quality) 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, VIGO, Spain. 8pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Modeling of a Lead-Acid Battery within Hybrid Wind/Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronic Conference 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, TOULOUSE, France. 8pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique du stockage d'énergie situé chez le consommateur connecté au réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, GIF SUR YVETTE, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actionneur linéaire synchrone à aimants permanents multi-tiges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, GIF SUR YVETTE, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an electro-mechanical portable system using natural human body movements for electricity generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Turri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronic Conference 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, TOULOUSE, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flywheel energy storage systems in hybrid and distributed electricity generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kerzreho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, NURNBERG, Germany. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the magnetic core for eddy current losses decreasing in cylindrical linear actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Internat. Symp. on Applied Electromagnetics and Mechanics 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, VERSAILLES, France. 2pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie électrique dans le vent : recherches dans le domaine de la génération éolienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès Jeunes Chercheurs en Génie Electrique 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, SAINT NAZAIRE, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur tubulaire asynchrone pour cogénérateur Stirling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, GIF SUR YVETTE, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Material Distribution in Electromagnetic Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Internat. Symp. on Applied Electromagnetics and Mechanics 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, VERSAILLES, France. 2pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New multi-rod linear actuator for direct-drive, wide mechanical band pass applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IAS annual Meeting 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, PITTSBURG, United States. 8pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un générateur portable : de l'énergie humaine à l'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Turri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEVIQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, MARSEILLE, France. pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Experimental Validation of Various Photovoltaic System Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, MONTREAL, Canada. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial Field Synchronous Machine with Homopolar Flux in the airgap for a Flywheel Accumulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Application Society Annual Meeting 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, PITTSBURG, United States. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une chaîne de conversion éolienne de petite puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, NANCY, France. pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated reluctance position sensor for the self-commutation of a hybrid linear electric actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronic 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, GRAZ, Austria. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantage of Increasing the Number of Airgap Surfaces in Synchronous Linear Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, BOLOGNA, Italy. pp.251-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et étude d'un actionneur linéaire synchrone à aimants permanents et multi-plaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, NANCY, France. pp.307-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the Maximum Power Region of Doubly Salient Variable Reluctance Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dhifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, LAUSANNE, Switzerland. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF MAGNETIC LOSSES ON MAXIMUM POWER LIMITS OF SYNCHRONOUS PERMANENT MAGNET DRIVES IN FLUX-WEAKENING MODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lécrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS 2000 - Roma - Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Loop Position with Current Control of a Synchronous Motor/Generator for Flywheel Accumulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, LAUSANNE, Switzerland. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie électrique : analyse des ressources et de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section électrotechnique du club EEA 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, PARIS, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entraînements électromécaniques directs : diversité, contraintes et solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Conversion Electromécanique Directe (CEMD) 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1999, CACHAN, France. pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures polyentrefers : solutions pour les entrainements directs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Conversion Electromécanique Directe (CEMD) 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1999, CACHAN, France. pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'énergie pour tous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique des sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interdisciplinaire d’Etudes de l’Evolution des Idées, des Sciences et des Techniques de l’Université de Paris-Sud, Nov 1999, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of single and three-phase permanent magnet motor drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Santander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rakotovao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines (ICEM) 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, ISTANBUL, Turkey. pp.1243-1248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Rotor Pole Arc on the Flux-Weakening Range of a Doubly Salient Switched Reluctance Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dhifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IMACS CESA (Computational Engineering in Systems Application)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, HAMMAMENT, Tunisia. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling, Analysis of Parameters and Tests of a Small Electronically Commutated Single-Phase Permanent-Magnet Reluctance Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lécrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, VIGO, Spain. pp.317-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités du moteur à réluctance variable à double saillance pour la motorisation de véhicules électriques. Bilan des essais d'un prototype de 27 kW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mouchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Véhicule Électrique C-VELEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, GRENOBLE, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect analysis of the position of a doubly-salient variable-reluctance machine by optimal synchronous demodulation of PWM signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995 Canadian Conf. on Electrical and Comp. Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, MONTREAL, Canada. pp.264-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque Ripple Minimisation in Switched Reluctance Motors by Optimisation of Current Wave-Forms and of Teeth Shape with Copper Losses and V.A. Silicon Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mouchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, PARIS, France. pp.559-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Accuracy Method for Magnetic Loss Measurement in Switched Reluctance Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, PARIS, France. pp.437-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Flux Switching Linear Hybrid Actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, PARIS, France. pp.317-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless Position Measurement Based on PWM Eddy Current Variation for Switched Reluctance Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, SEVILLA, Spain. pp.787-792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de la motorisation d'un véhicule électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hirsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section électrotechnique du club EEA 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, CACHAN, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced accuracy method for magnetic loss measurement in switched reluctance motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Measurement Methods to Determine the Electromagnetic Characteristics of Switched Reluctance Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Drive Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, LAUSANNE, Switzerland. pp.639-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Stator Yoke Thickness and Stator Teeth Shape upon Ripple and Average Torque of Switched Reluctance Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vives Fos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium SPEEDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, TAORMINA, Italy. pp.145-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de méthodes pour le calcul rapide des caractéristiques électromagnétiques des machines à réluctance variable à double saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " méthodes informatiques de la conception industrielle "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, MARSEILLE, France. pp.81-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Electromagnetic Perturbations and Commutation Losses between Self-Switching and PWM Mode of Current Control in a Switched Reluctance Motor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Renseigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Conference 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, NÜRNBERG, Germany. pp.332-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Feeding of Switched Reluctance Motor. Optimization of the Current Waveform to Minimize the Torque Ripple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS TC1'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, MONTREAL, Canada. pp.267-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principe et éléments de dimensionnement des machines à réluctance variable à double saillance autopilotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section électrotechnique du club EEA 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, BELFORT, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Indirect Rotor Position Sensing with Resonant Method for Switched Reluctance Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Renseigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Conference 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, NÜRNBERG, Germany. pp.324-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux moteurs électriques autopilotés : le moteur synchrone à aimants permanents et le moteur à réluctance variable à double saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès réalités et perspectives du véhicule électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, LA ROCHELLE, France. pp.295-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Reluctance Rotating Shaft Sensor for DC Brushless Vernier Reluctance Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Desesquelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Japanese-French Conf. of Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, BESANCON, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'entrefer sur les performances et le dimensionnement d'un moteur à réluctance variable à double saillance et de son onduleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque internat. sur les moteurs pas à pas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, NANCY, France. pp.134-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless Rotor Position Analysis using Resonant Method for Switched Reluctance Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Renseigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Annual Meeting Industry Applications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, TORONTO, United States. pp.687-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Power Ratio Optimization for the Converters of Switched Reluctance Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Glaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS'TC1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, NANCY, France. pp.325-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un moteur à réluctance autocommuté alimenté en courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque internat. sur les moteurs pas à pas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1990, LAUSANNE, Suisse. pp.215-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01851853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie : ressources, consommation, conversions d'énergie et cycle de vie (diaporama et exercices corrigés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01844243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronique de puissance :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01847437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion des ressources énergétiques marines renouvelables en électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01847567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energétique électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Bruz, France. 2017, 163 (environ 320 diapositives)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01246815v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Systèmes d'entraînements, Bruz, France. 2016, 88 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01309945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPOSANTS PASSIFS DE L'ÉLECTRONIQUE DE PUISSANCE (magnétiques et capacitifs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2015, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01246811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique : aspects physiques et technologiques de la conversion d'énergie (6ème Ecole Energies & Recherches Roscoff 23-28 mars 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Roscoff, France. 2014, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01246807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES MACHINES SYNCHRONES AUTOPILOTÉES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. Préparation à l'agrégation de Génie Electrique, France. 2010, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01249633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des aimants aux machines électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. 35, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01246816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOTEURS PAS A PAS : Structures électromagnétiques et alimentations électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. Préparation à l'agrégation de Génie Electrique, France. 2008, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01249638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'actionneurs spéciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. MASTER Sciences, technologies et santé - mention : Information, systèmes et technologie Parcours : Science de l'énergie et des systèmes de puissance Module : Conception et optimisation de systèmes électromagnétiques, Orsay (Université Paris 11) / ENS de Cachan, 2006, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00676242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour comparison between mechanical epicyclic gears and magnetic gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multibody Mechatronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, pp.401-410, 2017, Mechanisms and Machine Science, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67567-1_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande des composants à semi-conducteurs de puissance : contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, d3230v2, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the laminated ferromagnetic pole pieces in a magnetic gear: a structure behaviour analysis from a multibody model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">João Carlos Mendes Carvalho, Daniel Martins, Roberto Simoni, Henrique Simas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multibody Mechatronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54 (1), Springer, pp.85-94, 2017, Mechanisms and Machine Science, 978-3-319-67567-1. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67567-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development of Marine Resources Seas and Oceans Set</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical energy storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donal Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Alcorn; Dara O'Sullivan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Design for Ocean Wave and Tidal Energy Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IET Editions, 2013, 978-1-84919-561-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins en stockage stationnaire d’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Odru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Biscaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Odru. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le stockage de l’énergie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2013, 978-2-10-0702092-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de stockage d’énergie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique de l’Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.BE8100, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de transmission de puissance mécatroniques - Modèles d'estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Liscouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houlogénérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Multon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energie thermique, houlogénération et technologies de conversion et de transport des énergies marines renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave energy converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Multon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine renewable energy handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118603185.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'énergie des mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Majastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ECRIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERGIES ALTERNATIVES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OMNISCIENCE, pp. 133-142, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de conversion des ressources énergétiques marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seigneurbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles Technologies de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Publishing, pp.221-266, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des aérogénérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'électronique de puissance vecteur d'optimisation pour les énergies renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. NOVELECT - ECRIN, ISBN 2-912154-8-1, pp.97-154, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matlab Expo 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'électricité éolienne : de la caractérisation du gisement éolien aux technologies d'aérogénérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Beslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’électricité dans le mix énergétique mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rendement sur cycle de vie. Memento sur l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion d’énergie – Comment produire de l’électricité à partir des mouvements d’un solide ou d’un fluide en 3 questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie dans le développement de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Riedacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 472 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Renewable Energy Handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, Inc. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie thermique, houlogénération et technologies de conversion et de transport pour les énergies marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications, 2012, 978-2-7462-3803-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energies marines renouvelables : Aspects généraux, éoliens, marémoteur et hydrolien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie dans le développement de la Nouvelle-Calédonie = Energy in the development of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Riedacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 472 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00527440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et alimentation électronique des machines à réluctance variable à double saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. École normale supérieure de Cachan - ENS Cachan, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00447847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'optimisation des ensembles convertisseurs-machines à réluctance variable. Minimisation du facteur de dimensionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Pierre et Marie Curie - Paris VI, 1985. Français. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00447842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId524"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03350922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Desvaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Chauwin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168139" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114642" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3013513" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2858859" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487349v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Thiaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Dang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Schmerber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113530" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cherni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-d3232" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-d3231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309524X18777314" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2671787" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Gottkehaskamp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2718493" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657528v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lossouarn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aucejo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.03.030" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Armstrong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.01.034" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2016.2547462" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darkawi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Multon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamonic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2014-0323" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2369817" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653413v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ben Ahmed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Thiaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gergaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Haessig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2427284" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863901v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lascaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bondon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1680" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaouen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barruel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.87-109" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F55A9E04655358582C40614636144968C16B4A2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lossec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.01.021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ01KGVG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658304v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Yang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.111-135" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.433-449" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612935v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2163287" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528937v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benahmed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2010.2046808" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522626v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goupil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676235v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ricordel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique de Cayeux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2010021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285467v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Cavarec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2009.0173" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676184v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mouslim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299513v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seigneurbieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kerzreho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676131v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676111v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Duclos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2005.08.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676120v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Robin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633859v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2004.827447" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674672v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Cavarec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-epa:20020628" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674673v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cognard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674671v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gergaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lucidarme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674076v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674074v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salamand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249699v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Ahmed" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aufauvre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997240" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC7FD28C6493FBC1D65BE2669DDF6AC77CE8D67F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778210v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cailleux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07313569708955800" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lavabre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe More" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249648v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prevond" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucidarme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997189" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D9BCBC2F0ED853AA8CE6470AD6BC227E4F3C60A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674072v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249585v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabsi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997129" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51195FB9442A41E552FCCD58C907D119215E74E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674068v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249447v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996114" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45FEFD39C83FB5C2133F4E3054C0D812CCE52704/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673999v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hirsinger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249335v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vond" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995150" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E56FEABDB032C4507016D7B086D84B74B03AD46E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673996v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674038v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673984v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674067v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hoang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Camus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673915v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hassine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Chenadec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245549v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glaize" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01987002205033900" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7E2AB5A20C334B2FFBFD47A054846A16EB9353C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133905v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kitanidis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03350934v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9270822" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313728v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A. Cherni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vido Lionel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484346v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sire" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471967v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire A de La Fresnaye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8981282" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938638v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451242v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bildstein" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2018.8362382" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949806v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icrera.2018.8566828" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949940v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057314v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754055v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Jourdain de Thieulloy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leahy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465782v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598123v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002255" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598113v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598095v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fasquelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935894" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598103v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756866v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Texier-Picard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312302v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361555v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653423v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kovaltchouk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361687v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Darkawi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791763v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756401v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coty" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vido" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gottkehaskamp" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2015.7418438" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361649v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598089v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598093v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313219v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Morvan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Verschae" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312894v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baraer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Acquitter" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2015.7418505" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756404v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7113028" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242213v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147369v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232683" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160252v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112985" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266016v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2015.7286290" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756403v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2015.7165515" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195536v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Primot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195523v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232248" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065174v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Acquitter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061016v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844039" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065158v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988072v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225247v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844110" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065159v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065175v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Audoux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouland" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831687v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2013.6521543" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864070v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631903" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863903v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jamy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652505" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756845v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753957v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benhaddadi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Houde" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583071v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674833v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676239v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602511v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665030v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pervond" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676238v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676237v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516829v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608308" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495674v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674884v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676234v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526435v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bydlowski" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Borgarino" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495668v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fredy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bourhis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439646v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676140v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651214v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L'Hours" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676138v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439640v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676141v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Miller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737545v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feld" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676128v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676126v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676233v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676127v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montacer Rekik" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Loudot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676123v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2007.383631" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676129v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676232v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcia Burel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156157v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruellan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benahmed" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676122v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boissoles" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pierre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676121v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676137v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156112v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rozel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156111v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676117v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rozel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676118v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325204v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nika" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucher" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676119v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turri" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676116v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sege Loudot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676107v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676109v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Glorennec" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676113v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Erambert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155999v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abonnel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fichaux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Majastre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676114v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674678v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674676v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674687v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Delamare" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674683v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674675v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antunes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674679v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674684v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674677v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674682v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674681v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674670v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674669v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674689v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674668v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674086v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674237v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674235v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674087v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674085v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Yahia" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dhifaoui" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533008v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;crivain" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674084v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674081v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674080v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757101v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674082v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674147v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Santander" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Soulard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakotovao" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674145v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674069v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674016v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674018v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouchoux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674040v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533007v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674023v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cailleux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673946v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674032v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vives Fos" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geoffroy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674064v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674062v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674061v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673977v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neji" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674012v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673932v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673951v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674003v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673969v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jacques" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673833v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Desesquelles" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673903v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673927v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673830v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Glaize" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673798v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hube" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01851853v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01844243v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01847567v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01246815v2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01847437v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01309945v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01246811v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01246807v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01249633v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01246816v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01249638v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00676242v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756766v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629819v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67567-1_8" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629812v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67567-1_38" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756769v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paillard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boeuf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756771v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Murray" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756776v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Odru" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Badin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biscaglia" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756784v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Liscou&#235;t" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hospital" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095932v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156638v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156751v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch11" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505169v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abonnel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fichaud" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Majastre" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676240v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674088v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653913v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hebert" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756827v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Beslin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756839v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756815v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756813v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823475v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bars" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Riedacker" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853756v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853759v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853757v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00527440v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faug&#232;re" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.ird.fr/docs/00/52/74/40/PDF/EC-NC-basse_def.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00447847v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00447842v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03350922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Desvaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Chauwin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168139" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114642" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3013513" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cherni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2858859" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Thiaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Dang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Schmerber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113530" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-d3232" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-d3231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309524X18777314" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2671787" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Gottkehaskamp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2718493" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657528v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lossouarn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aucejo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.03.030" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753949v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2016.2547462" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265905v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Armstrong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.01.034" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darkawi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Multon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamonic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2369817" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2014-0323" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863901v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lascaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bondon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1680" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ben Ahmed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Thiaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gergaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Haessig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2427284" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Yang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.111-135" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lossec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.01.021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ01KGVG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaouen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barruel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.87-109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F55A9E04655358582C40614636144968C16B4A2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.433-449" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612935v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2163287" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528937v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benahmed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2010.2046808" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522626v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goupil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676235v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ricordel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique de Cayeux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2010021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285467v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Cavarec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2009.0173" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676184v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mouslim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299513v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seigneurbieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kerzreho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676131v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676111v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Duclos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2005.08.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676120v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Robin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633859v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2004.827447" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674671v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Cavarec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674672v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-epa:20020628" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674673v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cognard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gergaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lucidarme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674076v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674074v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salamand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249585v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabsi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997129" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51195FB9442A41E552FCCD58C907D119215E74E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249699v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Ahmed" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aufauvre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997240" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC7FD28C6493FBC1D65BE2669DDF6AC77CE8D67F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778210v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cailleux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07313569708955800" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674073v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lavabre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe More" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249648v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prevond" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucidarme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997189" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D9BCBC2F0ED853AA8CE6470AD6BC227E4F3C60A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674072v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674068v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249447v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996114" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45FEFD39C83FB5C2133F4E3054C0D812CCE52704/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673999v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hirsinger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673996v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674038v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249335v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995150" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E56FEABDB032C4507016D7B086D84B74B03AD46E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673984v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674067v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hoang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Camus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673915v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hassine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Chenadec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245549v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glaize" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01987002205033900" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7E2AB5A20C334B2FFBFD47A054846A16EB9353C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03350934v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9270822" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133905v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kitanidis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313728v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A. Cherni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vido Lionel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484346v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sire" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471967v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire A de La Fresnaye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8981282" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938638v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451242v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bildstein" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2018.8362382" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949806v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icrera.2018.8566828" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949940v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057314v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598103v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754055v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Jourdain de Thieulloy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leahy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465782v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598113v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598123v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002255" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598095v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fasquelle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935894" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598089v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598093v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361649v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756866v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Texier-Picard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kovaltchouk" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312302v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361555v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361687v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Darkawi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791763v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756401v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coty" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vido" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gottkehaskamp" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2015.7418438" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756403v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2015.7165515" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195536v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Primot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266016v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Morvan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Verschae" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2015.7286290" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160252v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112985" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195523v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232248" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313219v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312894v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baraer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Acquitter" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2015.7418505" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756404v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7113028" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242213v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147369v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232683" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065175v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Audoux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouland" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065174v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Acquitter" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061016v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844039" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065158v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988072v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844110" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065159v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753957v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benhaddadi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Houde" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831687v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2013.6521543" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864070v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631903" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863903v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jamy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652505" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756845v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676237v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676238v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676239v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583071v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674833v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moine" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602511v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665030v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pervond" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526435v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bydlowski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Borgarino" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516829v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608308" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495674v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674884v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676234v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495668v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fredy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bourhis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439646v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676140v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651214v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L'Hours" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676138v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439640v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676141v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Miller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676123v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2007.383631" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676232v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcia Burel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676129v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737545v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feld" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676128v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676126v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676233v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676127v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montacer Rekik" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Loudot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156157v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruellan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benahmed" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676122v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boissoles" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pierre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676121v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676137v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676116v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sege Loudot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676119v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turri" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156112v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rozel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156111v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676117v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rozel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676118v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325204v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nika" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucher" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676114v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676107v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676109v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Glorennec" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676113v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Erambert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155999v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abonnel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fichaux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Majastre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674681v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674678v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674676v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674675v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antunes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674679v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674687v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Delamare" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674683v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674684v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674677v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674682v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674668v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674670v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674669v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674689v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674086v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674237v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674235v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674087v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674085v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Yahia" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dhifaoui" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533008v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;crivain" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674082v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674084v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674081v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674080v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757101v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674147v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Santander" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Soulard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakotovao" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674145v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674069v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674018v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouchoux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674016v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674061v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geoffroy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674064v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674062v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674040v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673946v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533007v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674023v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cailleux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674032v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vives Fos" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673977v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neji" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674012v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673932v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673951v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674003v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673969v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jacques" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673833v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Desesquelles" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673903v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673927v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673830v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Glaize" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673798v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hube" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01851853v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01844243v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01847437v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01847567v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01246815v2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01309945v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01246811v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01246807v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01249633v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01246816v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01249638v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00676242v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629812v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67567-1_38" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756766v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629819v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67567-1_8" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756769v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paillard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boeuf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756771v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Murray" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756776v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Odru" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Badin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biscaglia" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095932v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756784v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Liscou&#235;t" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hospital" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156638v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156751v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch11" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505169v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abonnel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fichaud" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Majastre" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676240v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674088v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653913v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hebert" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756827v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Beslin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756815v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756839v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756813v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823475v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bars" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Riedacker" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853756v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853759v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853757v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00527440v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faug&#232;re" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.ird.fr/docs/00/52/74/40/PDF/EC-NC-basse_def.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00447847v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00447842v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>