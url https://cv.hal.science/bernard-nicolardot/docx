--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -889,429 +889,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
+                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chapuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P Goron</w:t>
+                <w:t xml:space="preserve">D. de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687097v1</w:t>
+                <w:t xml:space="preserve">hal-03686545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and simulating carbon and nitrogen mineralization from diverse exogenous organic matters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+                <w:t xml:space="preserve">J.-P Goron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sum.12745⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329588v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Castel</w:t>
+                <w:t xml:space="preserve">Quantifying and simulating carbon and nitrogen mineralization from diverse exogenous organic matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. de Fornel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.411-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sum.12745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686545v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t>
               </w:r>
@@ -4731,51 +4731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology of exogenous organic matters based on chemical and biochemical composition to predict potential nitrogen mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5017,325 +5017,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and simulated nitrogen fluxes after field application of food-processing and municipal organic wastes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets des techniques culturales sans labour sur le stockage de carbone dans le sol en contexte climatique tempéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hénault</w:t>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Farruggia</w:t>
+                <w:t xml:space="preserve">Bruno B. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Robert</w:t>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2134/jeq2007.0486⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (5), pp.623 - 634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4141/CJSS07108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192127v1</w:t>
+                <w:t xml:space="preserve">hal-01862332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des techniques culturales sans labour sur le stockage de carbone dans le sol en contexte climatique tempéré</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Mary</w:t>
+                <w:t xml:space="preserve">Measured and simulated nitrogen fluxes after field application of food-processing and municipal organic wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Labreuche</w:t>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 89 (5), pp.623 - 634. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (1), pp.268-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4141/CJSS07108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2134/jeq2007.0486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862332v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicator of potential residual carbon in soils after exogenous organic matter application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5560,380 +5560,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compostage et valorisation par l'agriculture des déchets urbains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of organic fractions on C decomposition and N mineralization of animal wastes in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/6r07-v729⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (5), pp.477-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-009-0355-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192045v1</w:t>
+                <w:t xml:space="preserve">hal-01460861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of organic fractions on C decomposition and N mineralization of animal wastes in soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Morvan</w:t>
+                <w:t xml:space="preserve">Quantifying and modelling C and N mineralization kinetics of catch crop residues in soil: parameterization of the residue decomposition module of STICS model for mature and non mature residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (5), pp.477-486. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 325 (1-2), pp.171 - 185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00374-009-0355-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-009-9966-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460861v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and modelling C and N mineralization kinetics of catch crop residues in soil: parameterization of the residue decomposition module of STICS model for mature and non mature residues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compostage et valorisation par l'agriculture des déchets urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Justes</w:t>
+                <w:t xml:space="preserve">Philippe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mary</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-009-9966-4⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.69-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/6r07-v729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862342v1</w:t>
+                <w:t xml:space="preserve">hal-01192045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three methods to determine C decomposition of organic materials in soils under controlled conditions</w:t>
               </w:r>
@@ -6251,51 +6251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Claude J. C. Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Labreuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6441,51 +6441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Merckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6725,51 +6725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Findeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6814,57 +6814,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de matières organiques exogènes en agriculture : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d’azote</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Epandage de matières organiques exogènes : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6872,124 +6872,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echo-MO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192409v1</w:t>
+                <w:t xml:space="preserve">hal-01865864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epandage de matières organiques exogènes : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d'azote</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Apport de matières organiques exogènes en agriculture : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d’azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6997,94 +6997,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echo-MO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865864v1</w:t>
+                <w:t xml:space="preserve">hal-01192409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and simulated soil mineral N dynamics for long-term tillage systems in northern France</w:t>
               </w:r>
@@ -7096,77 +7096,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrien Oorts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 94 (2), pp.441 - 456. </w:t>
@@ -7345,51 +7345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de matières organiques exogènes en agriculture : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7397,51 +7397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echo-MO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64, pp.3-8</w:t>
@@ -7464,173 +7464,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter characteristics of food processing industry wastewaters affecting their C and N mineralization in soil incubation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
+                <w:t xml:space="preserve">Biochemical composition and kinetics of C and N mineralization of animal wastes: a typological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Pagès</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léonard Péan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 97 (11), pp.1284 - 1295. </w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (6), pp.513-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2005.05.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00374-005-0045-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862590v1</w:t>
+                <w:t xml:space="preserve">hal-01460831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits organiques utilisés en agriculture biologique. Caractérisation et étude de la minéralisation</w:t>
               </w:r>
@@ -7774,143 +7744,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical composition and kinetics of C and N mineralization of animal wastes: a typological approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Morvan</w:t>
+                <w:t xml:space="preserve">Organic matter characteristics of food processing industry wastewaters affecting their C and N mineralization in soil incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague G. Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Péan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérome Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 42 (6), pp.513-522. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97 (11), pp.1284 - 1295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00374-005-0045-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2005.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460831v1</w:t>
+                <w:t xml:space="preserve">hal-01862590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Seasonal Variations in Carbon Dioxide and Nitrous Oxide in the Vadose Zone</w:t>
               </w:r>
@@ -8490,295 +8490,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INCIDENCE DU MODE DE COUVERTURE DU SOL SUR LA FOURNITURE EN AZOTE DES SOLS DE VIGNE EN CHAMPAGNE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Panigai</w:t>
+                <w:t xml:space="preserve">Effets allélopathiques des Brassicacées via leurs actions sur les agents pathogènes telluriques et les mycorhizes : analyse bibliographique. Partie 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Ennaifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2005.39.4.891⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (3), pp.261-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl.2005.0261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862614v1</w:t>
+                <w:t xml:space="preserve">hal-01371358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets allélopathiques des Brassicacées via leurs actions sur les agents pathogènes telluriques et les mycorhizes : analyse bibliographique. Partie 1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabah Ennaifar</w:t>
+                <w:t xml:space="preserve">INCIDENCE DU MODE DE COUVERTURE DU SOL SUR LA FOURNITURE EN AZOTE DES SOLS DE VIGNE EN CHAMPAGNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thiébeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Herre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Doledec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Panigai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 12 (3), pp.261-271. </w:t>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (4), pp.163-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl.2005.0261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2005.39.4.891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371358v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of Organic Matter Fractions as Predictors of Wastewater Sludge Mineralization in Soil</w:t>
               </w:r>
@@ -8790,51 +8790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 33 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8894,51 +8894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 33 (5), pp.1885-1894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8957,277 +8957,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disponibilité en azote des effluents urbains, agro-industriels et issus d'élevage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hénault</w:t>
+                <w:t xml:space="preserve">Phytodisponibilité et valeur fertilisante du phosphore de déchets urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lineres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Kvarnström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 25, pp.15-26</w:t>
+              <w:t xml:space="preserve">, 2003, 25, pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681848v1</w:t>
+                <w:t xml:space="preserve">hal-02670273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytodisponibilité et valeur fertilisante du phosphore de déchets urbains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie V. Parnaudeau</w:t>
+                <w:t xml:space="preserve">Disponibilité en azote des effluents urbains, agro-industriels et issus d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 25, pp.35-44</w:t>
+              <w:t xml:space="preserve">, 2003, 25, pp.15-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670273v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of potentiometric titration, IR spectrophotometry and segmented micro-flow analysis to determine inorganic C in alkaline solutions</w:t>
               </w:r>
@@ -9310,333 +9310,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature catalytic oxidation method for measuring total dissolved nitrogen in K2SO4 soil extracts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Libération d'azote après retournement de luzerne : un effet sur deux campagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thiébeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alavoine</w:t>
+                <w:t xml:space="preserve">Gérard Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Nicolardot</w:t>
+                <w:t xml:space="preserve">Damien Larbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 445, pp.107-115</w:t>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 264, pp.22-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674851v1</w:t>
+                <w:t xml:space="preserve">hal-02508174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libération d'azote après retournement de luzerne : un effet sur deux campagnes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Larbre</w:t>
+                <w:t xml:space="preserve">High-temperature catalytic oxidation method for measuring total dissolved nitrogen in K2SO4 soil extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 445 (1), pp.107 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0003-2670(01)01239-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508174v1</w:t>
+                <w:t xml:space="preserve">hal-01862665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature catalytic oxidation method for measuring total dissolved nitrogen in K2SO4 soil extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 445 (1), pp.107 - 115. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 445, pp.107-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862665v1</w:t>
+                <w:t xml:space="preserve">hal-02674851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the biochemical composition of oilseed rape (Brassica napus L.) C-13-labelled residues by global methods, FTIR and C-13 NMR CP/MAS</w:t>
               </w:r>
@@ -9768,77 +9768,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of C and N mineralisation during crop residue decomposition: a simple dynamic model based on the C:N ratio of the residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 228, pp.83-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9889,64 +9889,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10118,51 +10118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J. Bradburry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 137, pp.157-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10234,51 +10234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 228 (1), pp.83 - 103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10462,51 +10462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of various methods for the determination of total N in liquid effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analusis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 28, pp.88-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10525,247 +10525,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of various methods for the determination of total N in liquid effluents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Alavoine</w:t>
+                <w:t xml:space="preserve">C and N fluxes of decomposing 13C and 15N Brassica napus L.: effects of residue composition and N content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Trinsoutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analusis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 28 (1), pp.88 - 92. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 32 (11-12), pp.1717 - 1730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/analusis:2000102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0038-0717(00)00090-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862362v1</w:t>
+                <w:t xml:space="preserve">hal-01862669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C and N fluxes of decomposing 13C and 15N Brassica napus L.: effects of residue composition and N content</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">Comparison of various methods for the determination of total N in liquid effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analusis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 28 (1), pp.88 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/analusis:2000102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0038-0717(00)00090-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01862669v1</w:t>
+                <w:t xml:space="preserve">hal-01862362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical Quality of Crop Residues and Carbon and Nitrogen Mineralization Kinetics under Nonlimiting Nitrogen Conditions</w:t>
               </w:r>
@@ -10911,51 +10911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Trinsoutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11173,51 +11173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the effectiveness of radish cover crop, oilseed rape volunteers and oilseed rape residues incorporation for reducing nitrate leaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11289,64 +11289,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the effectiveness of radish cover crop, oilseed rape volunteers and oilseed rape residues incorporation for reducing nitrate leaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 55, pp.207-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11619,307 +11619,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous effects of increasing levels of glucose and oxygen partial pressures on denitrification and dissimilatory nitrate reduction to ammonium in repacked soil cores</w:t>
+                <w:t xml:space="preserve">A method for the preparation of repacked soil cores with homogeneous aggregates for studying microbial nitrogen transformations under highly controlled physical conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisa Fazzolari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Germon</w:t>
+                <w:t xml:space="preserve">E. Fazzolari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 34 (1), pp.47 - 52. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1998, 34 (1), pp.39-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862781v1</w:t>
+                <w:t xml:space="preserve">hal-02684298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for the preparation of repacked soil cores with homogeneous aggregates for studying microbial nitrogen transformations under highly controlled physical conditions</w:t>
+                <w:t xml:space="preserve">Simultaneous effects of increasing levels of glucose and oxygen partial pressures on denitrification and dissimilatory nitrate reduction to ammonium in repacked soil cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fazzolari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.C. Germon</w:t>
+                <w:t xml:space="preserve">Élisa Fazzolari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 34 (1), pp.39-45</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 34 (1), pp.47 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1164-5563(99)80006-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684298v1</w:t>
+                <w:t xml:space="preserve">hal-01862781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous effects of increasing levels of glucose and oxygen partial pressures on denitrification and dissimilatory nitrate reduction to ammonium in repacked soil cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fazzolari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 34 (1), pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12039,51 +12039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of crop residues: a rather slow mineralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duthion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12128,415 +12128,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of 15 N-labelled catch-crop residues in soil : evaluation of N mineralization and plant-N uptake potentials under controlled conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation conjointe de la lysimétrie et des techniques de marquage isotopique pour étudier le bilan de l'azote des sols cultivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lagacherie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Chèneby</w:t>
+                <w:t xml:space="preserve">J.C. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mariotti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Grably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 46, pp.115-123</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 81 (4), pp.131-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706142v1</w:t>
+                <w:t xml:space="preserve">hal-02707008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation conjointe de la lysimétrie et des techniques de marquage isotopique pour étudier le bilan de l'azote des sols cultivés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decomposition of 15N-labelled catch-crop residues in soil: evaluation of N mineralization and plant-N uptake potentials under controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Muller</w:t>
+                <w:t xml:space="preserve">B. Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grably</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 46 (1), pp.115 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.1995.tb01818.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707008v1</w:t>
+                <w:t xml:space="preserve">hal-01862763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of 15N-labelled catch-crop residues in soil: evaluation of N mineralization and plant-N uptake potentials under controlled conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+                <w:t xml:space="preserve">Decomposition of 15 N-labelled catch-crop residues in soil : evaluation of N mineralization and plant-N uptake potentials under controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chèneby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 46 (1), pp.115 - 123. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 46, pp.115-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.1995.tb01818.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01862763v1</w:t>
+                <w:t xml:space="preserve">hal-02706142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the diazotroph Bacillus polymyxa in the rhizosphere of wheat (Triticum aestivum L.) after inoculation and its effect on uptake of 15N-labelled fertilizer</w:t>
               </w:r>
@@ -12786,51 +12786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12862,354 +12862,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02710900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and nitrogen cycling through soil microbial biomass at various temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Nicolardot</w:t>
+                <w:t xml:space="preserve">C and N fluxes between pools of soil organic matter: Model calibration with long-term incubation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fauvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Chèneby</w:t>
+                <w:t xml:space="preserve">J.A.E. Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 26 (2), pp.253-261</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 26 (2), pp.235 - 243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0038-0717(94)90163-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702739v1</w:t>
+                <w:t xml:space="preserve">hal-01862748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and nitrogen cycling through soil microbial biomass at various temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Chèneby</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 26 (2), pp.253 - 261. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1994, 26 (2), pp.253-261</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01862744v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C and N fluxes between pools of soil organic matter: Model calibration with long-term incubation data</w:t>
+                <w:t xml:space="preserve">Carbon and nitrogen cycling through soil microbial biomass at various temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A.E. Molina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.R. Allard</w:t>
+                <w:t xml:space="preserve">G. Fauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chèneby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 26 (2), pp.235 - 243. </w:t>
+              <w:t xml:space="preserve">, 1994, 26 (2), pp.253 - 261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0038-0717(94)90163-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0038-0717(94)90165-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862748v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disponibilité de l'azote dans les sols cultivés des Petites Antilles</w:t>
               </w:r>
@@ -13297,411 +13297,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralization of Composted 15N-Labelled Farmyard Manure During Soil Incubations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C and N fluxes between pools of soil organic matter: Model calibration with long-term field experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Penninckx</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A.E. Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Agriculture &amp; Horticulture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01448765.1994.9754677⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26 (2), pp.245 - 251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0038-0717(94)90164-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862736v1</w:t>
+                <w:t xml:space="preserve">hal-01863778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralization of composted 15N-labelled farmyard manure during soil incubations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
+                <w:t xml:space="preserve">Mineralization of Composted 15N-Labelled Farmyard Manure During Soil Incubations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chèneby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Godden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Penninckx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Agriculture &amp; Horticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 10, pp.255-264</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 10 (4), pp.255 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01448765.1994.9754677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699835v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C and N fluxes between pools of soil organic matter: Model calibration with long-term field experimental data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.A.E. Molina</w:t>
+                <w:t xml:space="preserve">Mineralization of composted 15N-labelled farmyard manure during soil incubations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chèneby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Godden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Penninckx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biological Agriculture &amp; Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 10, pp.255-264</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01863778v1</w:t>
+                <w:t xml:space="preserve">hal-02699835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C and N fluxes between pools of soil organic matter : model calibration with long-term incubation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.E. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 26 (2), pp.235-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13726,51 +13726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les matieres organiques et leur evolution dans le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Agricole du Rhone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 1, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13877,64 +13877,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cycle de l'azote -l'azote dans tous ses etats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agro-performances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 26, pp.50-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13959,64 +13959,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cycle de l'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14048,299 +14048,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cycle de l'azote</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Germon</w:t>
+                <w:t xml:space="preserve">Utilisation de l'incubation en anaerobiose pour mesurer l'azote de la biomasse microbienne par la methode de fumigation au chloroforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A la pointe de l'élevage bovin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 224, pp.13-16</w:t>
+              <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 27 (3), pp.255-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865852v1</w:t>
+                <w:t xml:space="preserve">hal-02713460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l'incubation en anaerobiose pour mesurer l'azote de la biomasse microbienne par la methode de fumigation au chloroforme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Barret</w:t>
+                <w:t xml:space="preserve">Le cycle de l'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Catroux</w:t>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 27 (3), pp.255-268</w:t>
+              <w:t xml:space="preserve">A la pointe de l'élevage bovin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 224, pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713460v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'incubation en anaérobiose pour mesurer l'azote de la biomasse microbienne par la méthode de fumigation au choroforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 27 (3), pp.255-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14359,325 +14359,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement informatique du signal electrique provenant de colorimetre a flux continu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en compte de la reorganisation d'azote lors de l'estimation de l'azote de la biomasse microbienne avec la methode de fumigation au chloroforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Almanza</w:t>
+                <w:t xml:space="preserve">G. Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y. Couton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Nicolardot</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 20, pp.49-56</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 21 (8), pp.995-1002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02720884v1</w:t>
+                <w:t xml:space="preserve">hal-02728668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de la reorganisation d'azote lors de l'estimation de l'azote de la biomasse microbienne avec la methode de fumigation au chloroforme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Traitement informatique du signal electrique provenant de colorimetre a flux continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Couton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 21 (8), pp.995-1002</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 20, pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02728668v1</w:t>
+                <w:t xml:space="preserve">hal-02720884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la reorganisation d'azote lors de l'estimation de l'azote de la biomasse microbienne avec la methode de fumigation au chloroforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Catroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14762,51 +14762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Couton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14844,51 +14844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du niveau de biomasse microbienne du sol au cours d'une incubation de longue duree : relations avec la mineralisation du carbone et de l'azote organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 25 (3), pp.287-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14982,77 +14982,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appreciation de la fourniture d'azote par le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus des Séances de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 73 (3), pp.71-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15071,1209 +15071,1209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02726922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréciation de la fourniture d'azote par le sol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
+                <w:t xml:space="preserve">Appreciation de la fourniture d'azote par le sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 73, pp.71-79</w:t>
+              <w:t xml:space="preserve">, 1987, 73 (3), pp.71-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865848v1</w:t>
+                <w:t xml:space="preserve">hal-02723461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appreciation de la fourniture d'azote par le sol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
+                <w:t xml:space="preserve">Appréciation de la fourniture d'azote par le sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Nicolardot</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 73 (3), pp.71-79</w:t>
+              <w:t xml:space="preserve">, 1987, 73, pp.71-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02723461v1</w:t>
+                <w:t xml:space="preserve">hal-01865848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre les caractéristiques physico-chimiques et microbiologiques de quelques sols cultivés</w:t>
+                <w:t xml:space="preserve">Appréciation simple de la maturité des composts urbains en relation avec leurs effets sur la production végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Chrétien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benistant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 1986 (2), pp.213-226</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 6 (9), pp.619-827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864471v1</w:t>
+                <w:t xml:space="preserve">hal-00884942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la biomasse microbienne dans les sols cultivés. III.-Approche cinétique et estimation simplifiée de l'azote facilement minéralisable.</w:t>
+                <w:t xml:space="preserve">Relations entre les caractéristiques physico-chimiques et microbiologiques de quelques sols cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Catroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 23 (3), pp.233-247</w:t>
+              <w:t xml:space="preserve">Science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 1986 (2), pp.213-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863957v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la biomasse microbienne dans les sols cultivés. II.- Cinétiques de minéralisation de matière organique microbienne marquée au carbone 14.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Joannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 23 (2), pp.183-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralisation dans le sol de materiaux microbiens marques au carbone 14 et a l'azote 15: Quantification de l'azote de la biomasse microbienne</w:t>
+                <w:t xml:space="preserve">Mesure de la biomasse microbienne dans les sols cultivés. III.-Approche cinétique et estimation simplifiée de l'azote facilement minéralisable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Catroux</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 23 (3), pp.233-247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01863759v1</w:t>
+                <w:t xml:space="preserve">hal-01863957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréciation simple de la maturité des composts urbains en relation avec leurs effets sur la production végétale</w:t>
+                <w:t xml:space="preserve">Mineralisation dans le sol de materiaux microbiens marques au carbone 14 et a l'azote 15: Quantification de l'azote de la biomasse microbienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Chaussod</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Morel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Chaussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Catroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 18 (3), pp.263 - 273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0038-0717(86)90060-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00884942v1</w:t>
+                <w:t xml:space="preserve">hal-01863759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparée de la minéralisation de différentes fractions cellulaires d'Aspergillus flavus dans un sol fumigé ou non au chloroforme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l'évolution des caractéristiques physico-chimiques et de la stabilité biologique des ordures ménagères au cours du compostage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benistant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Catroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 303 (11), pp.489-494</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 6 (8), pp.693-701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864503v1</w:t>
+                <w:t xml:space="preserve">hal-00884926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'évolution des caractéristiques physico-chimiques et de la stabilité biologique des ordures ménagères au cours du compostage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude comparée de la minéralisation de différentes fractions cellulaires d'Aspergillus flavus dans un sol fumigé ou non au chloroforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 6 (8), pp.693-701</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 303 (11), pp.489-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00884926v1</w:t>
+                <w:t xml:space="preserve">hal-01864503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralisation dans le sol de materiaux microbiens marques au carbone 14 et a l'azote 15 : Quantification de l'azote de la biomasse microbienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Relations entre les caracteristiques physico-chimiques et microbiologiques de quelques sols cultives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Guiraud</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chaussot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Catroux</w:t>
+                <w:t xml:space="preserve">J. Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 18 (3), pp.263-273</w:t>
+              <w:t xml:space="preserve">Science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 2, pp.213-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02721014v1</w:t>
+                <w:t xml:space="preserve">hal-02720734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre les caracteristiques physico-chimiques et microbiologiques de quelques sols cultives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Mineralisation dans le sol de materiaux microbiens marques au carbone 14 et a l'azote 15 : Quantification de l'azote de la biomasse microbienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chaussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Catroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 2, pp.213-226</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 18 (3), pp.263-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02720734v1</w:t>
+                <w:t xml:space="preserve">hal-02721014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparee de la mineralisation de differentes fractions cellulaires d'Aspergillus flavus dans un sol fumige ou non au chloroforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 303 (11), pp.489-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16406,64 +16406,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16613,90 +16613,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'evolution des caracteristiques physico-chimiques et de la stabilite biologique des ordures menageres au cours du compostage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 6 (8), pp.693-701</w:t>
@@ -16725,64 +16725,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue des principales methodes pour apprecier la maturite des composts urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">compost information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 22, pp.12-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16820,64 +16820,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure en routine de la biomasse microbienne des sols par la methode de fumigation au chloroforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 2, pp.201-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16902,64 +16902,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la biomasse microbienne dans les sols cultives III Approche cinetique et estimation simplifiee de l'azote facilement mineralisable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chaussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 23 (3), pp.233-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16997,51 +16997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition de corps microbiens dans des sols fumiges au chloroforme: Effets du type de sol et de microorganisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Catroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17100,77 +17100,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition de corps microbiens dans des sols fumiges au chloroforme : Effets du type de sol et de microorganisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chaussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 16 (5), pp.453-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17189,260 +17189,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02723702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'humidité sur la minéralisation du carbone et de l'azote dans quatre sols cultivés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+                <w:t xml:space="preserve">Influence de l'humidite sur la mineralisation du carbone et de l'azote dans quatre sols cultives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin scientifique de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 36 (2), pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864507v1</w:t>
+                <w:t xml:space="preserve">hal-02726896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition dans un sol de corps microbiens marques a l'azote 15</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Chaussod</w:t>
+                <w:t xml:space="preserve">Influence de l'humidité sur la minéralisation du carbone et de l'azote dans quatre sols cultivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1983, 51, pp.51-56</w:t>
+              <w:t xml:space="preserve">Bulletin scientifique de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 36 (2), pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02720728v1</w:t>
+                <w:t xml:space="preserve">hal-01864507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'humidite sur la mineralisation du carbone et de l'azote dans quatre sols cultives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Decomposition dans un sol de corps microbiens marques a l'azote 15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin scientifique de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1983, 36 (2), pp.77-84</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 51, pp.51-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02726896v1</w:t>
+                <w:t xml:space="preserve">hal-02720728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition dans le sol de corps microbiens marqués à l'azote 15</w:t>
               </w:r>
@@ -17517,204 +17517,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue des principales methodes disponibles pour mesurer la biomasse microbienne et ses activites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure de la biomasse microbienne dans les sols cultivés. I.- Approche cinétique et estimation simplifiée du carbone facilement minéralisable.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Catroux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre de l'Association (AFES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1982, 4, pp.253-261</w:t>
+              <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 19 (4), pp.501-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02727955v1</w:t>
+                <w:t xml:space="preserve">hal-01863804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la biomasse microbienne dans les sols cultivés. I.- Approche cinétique et estimation simplifiée du carbone facilement minéralisable.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revue des principales methodes disponibles pour mesurer la biomasse microbienne et ses activites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1982, 19 (4), pp.501-512</w:t>
+              <w:t xml:space="preserve">Lettre de l'Association (AFES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 4, pp.253-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863804v1</w:t>
+                <w:t xml:space="preserve">hal-02727955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une technique simple pour déterminer la maturité des composts urbains</w:t>
               </w:r>
@@ -17808,90 +17808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une technique simple pour determiner la maturite des composts urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">compost information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 10, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17942,51 +17942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 4, pp.253-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18024,51 +18024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une technique simple pour déterminer la maturation des composts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18270,168 +18270,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bénéfices agronomiques des légumineuses</w:t>
+                <w:t xml:space="preserve">Comparaison des services écosystémiques relatifs à l’azote fournis par dix espèces de légumineuses à graines (ProSys)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence La pluridisciplinarité à l’épreuve de la transition alimentaire. Journée régionale sur les recherches en cours en Bourgogne Franche-Comté autour de la transition alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t>
+              <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Inconnu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108286v1</w:t>
+                <w:t xml:space="preserve">hal-03001096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixation symbiotique et effet précédent : Existe-t-il des différences entre les espèces de légumineuses à graines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18460,152 +18430,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale du groupement d’étude et de réalisation dans la filière de l’agriculture biologique - GERFAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Saint Saine l’Abbaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des services écosystémiques relatifs à l’azote fournis par dix espèces de légumineuses à graines (ProSys)</w:t>
+                <w:t xml:space="preserve">Les bénéfices agronomiques des légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Inconnu, France</w:t>
+              <w:t xml:space="preserve">Conférence La pluridisciplinarité à l’épreuve de la transition alimentaire. Journée régionale sur les recherches en cours en Bourgogne Franche-Comté autour de la transition alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001096v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NatAdGES : a project dedicated to the mitigation of greenhouse gas emissions (N2O) by soils</w:t>
               </w:r>
@@ -19133,152 +19133,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of nitrogen fluxes and explanatory plant traits during a two year legume-cereal rotation</w:t>
+                <w:t xml:space="preserve">Comparaison de l’effet de la fertilisation azotée sur la croissance et la fixation symbiotique de dix espèces de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Durey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georg Carlsson</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786559v1</w:t>
+                <w:t xml:space="preserve">hal-02734680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixation symbiotique et effet précédent : toutes les légumineuses ne se valent pas</w:t>
               </w:r>
@@ -19353,260 +19353,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l’effet de la fertilisation azotée sur la croissance et la fixation symbiotique de dix espèces de légumineuses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maé Guinet</w:t>
+                <w:t xml:space="preserve">What is the contribution of the residual weed floras to reduce nitrate leaching?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18th European Weed Research Society Symposium - EWRS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kmetijski inštitut Slovenije (KIS) – Agricultural Institute of Slovenia, Hacquetova ulica 17, 1000 Ljubljana, Slovenija, Jun 2018, Ljubljana, Slovenia. pp.234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734680v1</w:t>
+                <w:t xml:space="preserve">hal-01866827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the contribution of the residual weed floras to reduce nitrate leaching?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+                <w:t xml:space="preserve">Quantification of nitrogen fluxes and explanatory plant traits during a two year legume-cereal rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Durey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Weed Research Society Symposium - EWRS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kmetijski inštitut Slovenije (KIS) – Agricultural Institute of Slovenia, Hacquetova ulica 17, 1000 Ljubljana, Slovenija, Jun 2018, Ljubljana, Slovenia. pp.234</w:t>
+              <w:t xml:space="preserve">7ème Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866827v1</w:t>
+                <w:t xml:space="preserve">hal-02786559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of nitrate leaching: what is the contribution of the residual weed flora?</w:t>
               </w:r>
@@ -19739,51 +19739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabuleuses Légumineuses. Journée de conférences et d'échanges de la Société Nationale d'Horticulture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Nationale d'Horticulture de France (SNHF). FRA., Mar 2017, Clermont-Ferrand, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19847,51 +19847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée « Fabuleuses Légumineuses », Congrès annuel de la Société Nationale d’Horticulture de France (SNHF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Lyon, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20018,243 +20018,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of nitrogen fluxes and explanatory plant traits during a two-year legume-cereal rotation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+                <w:t xml:space="preserve">Infestation de Rhamphicarpa fistulosa (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqui A. Shykoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t>
+              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie ; Dijon (France) - (2016-06-14) / Journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Institut National de la Recherche Agronomique, France., Mar 2016, Dijon, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608364v1</w:t>
+                <w:t xml:space="preserve">hal-01867158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infestation de Rhamphicarpa fistulosa (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
+                <w:t xml:space="preserve">Quantification of nitrogen fluxes and explanatory plant traits during a two-year legume-cereal rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie ; Dijon (France) - (2016-06-14) / Journée d'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Institut National de la Recherche Agronomique, France., Mar 2016, Dijon, France. pp.11</w:t>
+              <w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867158v1</w:t>
+                <w:t xml:space="preserve">hal-01608364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infestation de &amp;lt;em&amp;gt;Rhamphicarpa fistulosa&amp;lt;/em&amp;gt; (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
               </w:r>
@@ -21383,493 +21383,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of integrated weed management in cropping systems on soils, microbial activity and N2O fluxes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation du transfert d’eau et des pertes en herbicides dans des sols soumis à différents systèmes de culture économes en herbicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudia Ugarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Nitrogen Workshop, Innovations for Sustainable use of Nitrogen Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Teagasc Agriculture and Food Development Authority (Teagasc). IRL., Jun 2012, Wexford, Ireland. 524 p</w:t>
+              <w:t xml:space="preserve">50 ans de l'Orgeval et 37èmes journées du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748195v1</w:t>
+                <w:t xml:space="preserve">hal-02811485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs permettant l’évaluation de l’impact sur les propriétés de transferts de sols soumis à différents systèmes de culture innovants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Ugarte</w:t>
+                <w:t xml:space="preserve">Experimental designs to evaluate the impacts of innovating cropping systems on soil transfer properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Franche-Comté, Sep 2012, Besançon, France</w:t>
+              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 : Soil Science for the Benefit of Mankind and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurosoil., Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867604v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du transfert d’eau et des pertes en herbicides dans des sols soumis à différents systèmes de culture économes en herbicides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Ugarte</w:t>
+                <w:t xml:space="preserve">Dispositifs permettant l’évaluation de l’impact sur les propriétés de transferts de sols soumis à différents systèmes de culture innovants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans de l'Orgeval et 37èmes journées du GFHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">18ème Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, Sep 2012, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811485v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental designs to evaluate the impacts of innovating cropping systems on soil transfer properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of integrated weed management in cropping systems on soils, microbial activity and N2O fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vermue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Ugarte</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 : Soil Science for the Benefit of Mankind and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eurosoil., Jul 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">17. Nitrogen Workshop, Innovations for Sustainable use of Nitrogen Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Teagasc Agriculture and Food Development Authority (Teagasc). IRL., Jun 2012, Wexford, Ireland. 524 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804091v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental designs to evaluate the impacts of innovating cropping systems on soil transfer properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21933,51 +21933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du transfert d’eau et des pertes en herbicides dans des sols soumis à différents systèmes de culture économes en herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22041,77 +22041,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of integrated weed management in cropping systems on soils, microbial activity and N2O fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vermue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22153,51 +22153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs permettant l’évaluation de l’impact sur les propriétés de transferts de sols soumis à différents systèmes de culture innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22408,51 +22408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22497,260 +22497,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of timing of grassland destruction on nitrogen mineralization kinetics.</w:t>
+                <w:t xml:space="preserve">Flux de carbone et d'azote et communautés microbiennes dans la détritusphère: interactions entre qualité et localisation des résidus végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Besnard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francoise Vertès</w:t>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th symposium of the European Grassland federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">Du gène à la fonction : vers une approche intégrée de l'écologie microbienne. Journée d'animation du réseau INRA ECOMIC- Ecologie microbienne du sol et des milieux aquatiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753637v1</w:t>
+                <w:t xml:space="preserve">bioemco-00177298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux de carbone et d'azote et communautés microbiennes dans la détritusphère: interactions entre qualité et localisation des résidus végétaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of timing of grassland destruction on nitrogen mineralization kinetics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chenu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du gène à la fonction : vers une approche intégrée de l'écologie microbienne. Journée d'animation du réseau INRA ECOMIC- Ecologie microbienne du sol et des milieux aquatiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Dijon, France</w:t>
+              <w:t xml:space="preserve">14th symposium of the European Grassland federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00177298v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labile pools of organic matter: are they good indicators for in situ soil N minéralisation?</w:t>
               </w:r>
@@ -22844,51 +22844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de matières organiques exogènes en agriculture: indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22896,51 +22896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Colmar, France</w:t>
@@ -23116,51 +23116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillouais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Workshop of the European cooperative research network on recycling of agricultural, municipal and industrial residues in agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Gargnano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23211,51 +23211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Nitrogen Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Reims, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23306,51 +23306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Nitrogen Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Reims, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23388,64 +23388,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C and N mineralisation of catch crop residues: measurements and evaluation of STICS model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Nitrogen Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Reims, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23522,51 +23522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, Paris, France</w:t>
@@ -23608,64 +23608,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen availability of agro-industrial waste water: Consequences for N management in spreading areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23716,77 +23716,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of oilseed rape (Brassica napus L.) residues in soil : Effect of their biochemical composition and N content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Trinsoutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23811,51 +23811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of an integrated approach to characterize &amp;quot;the nitrogen value&amp;quot; of organic products spread in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23913,148 +23913,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen dynamics during fallow period: Why are cover crops worthwile to reduce nitrate leaching ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">Influence of clay content and time on soil organic matter turnover and stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A.E. Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Nicolardot</w:t>
+                <w:t xml:space="preserve">H.H. Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Southwell, United Kingdom</w:t>
+              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766456v1</w:t>
+                <w:t xml:space="preserve">hal-02768075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of N dynamics in a rapeseed-cropped rendzina soil with the CERES, DAISY and SUNDIAL models</w:t>
               </w:r>
@@ -24066,51 +24040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J. Bradbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Svendsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24159,122 +24133,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of clay content and time on soil organic matter turnover and stabilization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Nitrogen dynamics during fallow period: Why are cover crops worthwile to reduce nitrate leaching ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H.H. Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3. Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Southwell, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768075v1</w:t>
+                <w:t xml:space="preserve">hal-02766456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some results and modelling of water and nitrogen budgets under oilseed rape (Brassica napus L.) receiving different amounts of fertilizer</w:t>
               </w:r>
@@ -24286,64 +24286,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24375,299 +24375,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique de l'azote dans les sols cultivés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Différentes échelles de temps et de complexité dans la modélisation des bilans environnementaux des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1996, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées du Programme Environnement, Vie et Sociétés PIREVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765985v1</w:t>
+                <w:t xml:space="preserve">hal-02764990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différentes échelles de temps et de complexité dans la modélisation des bilans environnementaux des cultures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">La dynamique de l'azote dans les sols cultivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Programme Environnement, Vie et Sociétés PIREVS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764990v1</w:t>
+                <w:t xml:space="preserve">hal-02765985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methods to measure CO2 emissions in field as an index of the decomposition of plant residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. ESA congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Veldhoven-Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24718,77 +24718,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lysimétrie : évaluation et contrôle des transferts d'azote</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1995, Paris, France</w:t>
@@ -24811,234 +24811,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02851547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter and nitrogen transformations in agricultural soils: experimental approaches and methodologies for studying C and Nfluxes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Nicolardot</w:t>
+                <w:t xml:space="preserve">Models to predict nitrogen mineralization in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A.E. Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop in the CEC program: "Competitiveness of agriculture and management of agricultural resources" CAMAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1992, Louvain la Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Symposium "Nitrogen mineralization in agricultural soils"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AB-DLO, Apr 1994, Haren, Netherlands. pp.241-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773004v1</w:t>
+                <w:t xml:space="preserve">hal-01865921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models to predict nitrogen mineralization in soil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.A.E. Molina</w:t>
+                <w:t xml:space="preserve">Organic matter and nitrogen transformations in agricultural soils: experimental approaches and methodologies for studying C and Nfluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chèneby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "Nitrogen mineralization in agricultural soils"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AB-DLO, Apr 1994, Haren, Netherlands. pp.241-243</w:t>
+              <w:t xml:space="preserve">Workshop in the CEC program: "Competitiveness of agriculture and management of agricultural resources" CAMAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, Louvain la Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865921v1</w:t>
+                <w:t xml:space="preserve">hal-02773004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of mineralization kinetics to estimate the agricultural value of organic fertilizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25063,77 +25063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Availability of carbon and nitrogen contained in different soil particle-size fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Symposium humus et planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1991, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25158,77 +25158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of available carbon on biological transformations of nitrogen in agricultural soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1989, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25449,51 +25449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25529,152 +25529,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effect of inorganic N on plant growth and N2 fixation of ten legume crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N2O emissions during and after legume crops cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lombard</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Nitrogen Workshop. Coupling C-N-P-S cycles</w:t>
+              <w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787769v1</w:t>
+                <w:t xml:space="preserve">hal-02786905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets précédents des légumineuses : fournitures et pertes d'azote liées à leurs résidus de culture : Impacts sur les rendements du blé suivant</w:t>
               </w:r>
@@ -25779,195 +25779,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2O emissions during and after legume crops cultivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative effect of inorganic N on plant growth and N2 fixation of ten legume crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hénault</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Durey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t>
+              <w:t xml:space="preserve">20. Nitrogen Workshop. Coupling C-N-P-S cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786905v1</w:t>
+                <w:t xml:space="preserve">hal-02787769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions de N2O pendant et après la culture de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26048,51 +26048,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2O emissions during and after legume crops cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26363,90 +26363,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of integrated weed management in cropping system on soils, microbial activity and N2O fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vermue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands : do we have what is needed to explore mitigation options ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t>
@@ -26635,51 +26635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marcovecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26736,64 +26736,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Nitrogen Workhop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Braunschweig, Germany. 1 p., 1996</w:t>
@@ -26822,51 +26822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of some factors on immobilization and remineralization of nitrogen in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26968,51 +26968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the constraints which prevent more widespread recycling of organic solids in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27069,51 +27069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27170,51 +27170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27542,234 +27542,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique de l'azote dans les sols cultivés</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le cycle de l'azote dans les sols et la qualité des eaux souterraines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maitrise de l'azote dans les sols cultivés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.87-104, 1997, Les colloques de l'INRA n° 83</w:t>
+              <w:t xml:space="preserve">L'eau dans l'espace rural. Production végétale et qualité de l'eau.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA Editions, 1997, Mieux comprendre, 2-7380-0708-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865874v1</w:t>
+                <w:t xml:space="preserve">hal-02836574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cycle de l'azote dans les sols et la qualité des eaux souterraines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dynamique de l'azote dans les sols cultivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G Lemaire, B Nicolardot. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'eau dans l'espace rural. Production végétale et qualité de l'eau.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA Editions, 1997, Mieux comprendre, 2-7380-0708-2</w:t>
+              <w:t xml:space="preserve">Maitrise de l'azote dans les sols cultivés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-104, 1997, Les colloques de l'INRA n° 83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836574v1</w:t>
+                <w:t xml:space="preserve">hal-01865874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cycle de l'azote dans les sols et la qualité des eaux souterraines</w:t>
               </w:r>
@@ -27781,51 +27781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C Riou, R Bonhomme, A Neveu, F Papy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau dans l'espace rural : production végétale et qualité de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, pp.193-215, 1997, Collection Mieux Comprendre</w:t>
@@ -27854,77 +27854,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologically active soil organics : a case of double identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.E. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.H. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27975,51 +27975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologically active soil organics: a case of double identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.E. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H H Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28256,51 +28256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La jachere en Afrique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ORSTOM, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28484,51 +28484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of newly immobilized nitrogen in three agricultural soils after addition of organic carbon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen efficiency in agricultural soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Ltd, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29024,51 +29024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling organic solids in France : Practices -Legislation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EUconcertedaction--FAIR-CT97-3779, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29086,77 +29086,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'un test rapide de détermination de la maturité des composts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">79--79--509, 1980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29367,51 +29367,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="448F55A7"/>
+    <w:nsid w:val="636BD9AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29515,51 +29515,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4332D849"/>
+    <w:nsid w:val="3DB940A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29749,51 +29749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-nicolardot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1852-4243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050263900" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/WJASS.2023.08.000691" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04081982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/aeer.2302029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12745" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03771026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio dos Reis Martins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Necpalova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Ammann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Calanca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126613" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126151" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02974701v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00637-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03001698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimid&#233; Houngbedji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12446" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02921273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pointurier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193797v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jj5qvv" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Luiz Beber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da Rosa Couto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Emilio Lovato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7698-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3788-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2413" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652927v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138497191833892E12" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595185v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513849317956144E12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Larsbo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s-Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6842-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01394975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Quinche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.09.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M94CR8B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571549v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vermue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0381-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2016.09.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V68R8B3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862303v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;cel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Munier-Jolain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2014.09.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNKBJLR4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.02.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01097892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Mayer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1321967111" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951086v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentchabre Pocanam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0723" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000855v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Tschudy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Meunier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.10.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H53T02NF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862310v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vermue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philippot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;nault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1821-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27PQ1WX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00932156v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305372110" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999900v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement C. Peltre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Thuri&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Barth&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Brunet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Morvan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.09.036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGV6G3FL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192173v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thuri&#232;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV643X4H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862583v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9648-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC2BE804B3BCEA8ED2E22077B0B89D1DF618DFD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192127v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2007.0486" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862332v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labreuche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJSS07108" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192070v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01110.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A7842FD3099B7F04B4FD6C8B585C0E0EEF37AA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862353v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouziri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.10.024" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56SLB6HB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192045v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6r07-v729" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460861v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-009-0355-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4X557QVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862342v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Justes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9966-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9M8BH5MG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653191v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague G. Alavoine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Houlbert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2008.03.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JQWNQGQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664802v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude J. C. Germon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865346v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Germon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;tay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655739v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654326v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862573v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Oorts" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Merckx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gr&#233;han" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.12.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40SVR2N8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862541v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bossuyt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Merckx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00832.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1HWXK7R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862547v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Findeling" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2006.0203" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192409v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865864v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862550v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.09.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64W1M6V6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665366v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.01.012" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F74ZVSZ5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192263v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862590v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pag&#232;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2005.05.023" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRLH2V6G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865861v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Raynal-Lacroix" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865859v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Leclerc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460831v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard P&#233;an" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-005-0045-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4BT3M60Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862602v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafolie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2005.0124" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862594v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merckx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boizard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.03.013" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDC4W71P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865860v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Raynal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865257v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bodet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castillon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druesne C" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01372218v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bordes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Ennaifar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2005.0314" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862614v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Herre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Doledec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perraud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Panigai" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2005.39.4.891" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01371358v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2005.0261" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862618v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2004.1885" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681614v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Parnaudeau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681848v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670273v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lineres" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guivarch" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kvarnstr&#246;m" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862630v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alavoine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-002-1460-2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CGQ7RRG6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674851v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alavoine" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolardot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508174v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cattin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larbre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862665v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(01)01239-9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN7JPXWN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511247v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trinsoutrot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jocteur-Monrozier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cellier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Waton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alamercery" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010549224003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-89B2HRFT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673993v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865858v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613411v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675765v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gabrielle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tuck" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Bradburry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859601001241" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A9E1B07C47AA32B730E9C2355D3E1A782734BEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862651v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004813801728" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GV6PVZZ6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698669v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Griffiths" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ritz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Bardgett" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cook" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christensen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688228v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862362v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:2000102" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862669v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(00)00090-0" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5PGB1R8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862674v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bentz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lin&#232;res" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ch&#232;neby" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2000.643918x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862681v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009838618133" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GZ30X2T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862695v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Griffiths" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D Bardgett" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0706.2000.900208.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1P3DX8Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862708v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009870401779" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SG4QGVC6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696032v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688585v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gosse" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862775v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fazzolari" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rif" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(99)80005-3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTGZT935-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862781v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Fazzolari" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(99)80006-5" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FNJ1CBH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684298v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fazzolari" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerif" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Germon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684477v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865856v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duthion" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684346v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duthion" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706142v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denys" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagacherie" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariotti" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707008v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Muller" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grably" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862763v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lagacherie" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.1995.tb01818.x" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZ1QWVQ2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862758v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouzou" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(14)80016-6" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865855v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Denys" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Muller" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Grably" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710900v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702739v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fauvet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862744v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(94)90165-1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79GR1ZJ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862748v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.E. Molina" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Allard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(94)90163-5" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQCW17SB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865854v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Vallony" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862736v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godden" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penninckx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.1994.9754677" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699835v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863778v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(94)90164-3" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZV1FJNP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705273v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701333v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865853v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709923v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714308v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Simon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865852v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713460v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Catroux" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864500v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720884v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almanza" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Couton" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mielle" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728668v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863765v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catroux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(89)90035-7" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM2NJD99-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865849v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Almanza" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couton" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727486v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863967v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726922v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865848v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723461v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864471v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chr&#233;tien" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863957v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863945v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Soulas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Joannes" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863759v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(86)90060-X" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DDD33B8BA9EED0D99382345B8CECE20925A8832/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884942v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benistant" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864503v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884926v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721014v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720734v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chr&#233;tien" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718724v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864669v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Morel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721268v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benistant" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864486v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Catroux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725037v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Morel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720679v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717569v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724696v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863758v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(84)90051-8" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2VDGJG6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723702v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864507v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720728v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726896v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864476v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guiraud" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727955v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863804v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864666v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Germon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720676v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864469v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864665v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maitre" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635524v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108286v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236477v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001096v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966793v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266420v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380011v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788814v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735635v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786559v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866905v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734680v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866827v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904594v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733997v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734419v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867145v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H Jeuffroy" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608364v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867158v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740707v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimide Houngbedji" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966712v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741477v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739446v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795461v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742031v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867271v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867289v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867340v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748281v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shykoff" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748201v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748195v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867604v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ugarte" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811485v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ugarte" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804091v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867636v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867613v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867545v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bru" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803272v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868231v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173178v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753637v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hanocq" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177298v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753627v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191948v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04079835v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Chabalier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762032v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herre" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillouais" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paubon" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833911v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832586v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834024v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771090v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766964v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765284v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768988v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Machet" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marcovecchio" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766456v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769211v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Bradbury" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Svendsen" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A Smith" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768075v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Cheng" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769335v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leviel" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765985v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764990v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766848v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Glaude" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851547v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773004v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865921v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779365v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774382v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779792v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508984v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954050v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787769v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733674v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786905v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734606v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866687v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787002v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741516v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793875v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823328v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Merlin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829049v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837155v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844855v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baugnet" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825423v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832038v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morvan" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840487v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865893v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cerri" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Assessment-Methods-for-Soil-Carbon/Kimble-Follett-Stewart/p/book/9781566704618" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865913v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r778-fonctionnement-des-peuplements-vegetaux-sous-contraintes-environnementales.html" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865874v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836574v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865890v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849341v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865871v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H Cheng" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaspecpub35.c11" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865916v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Albrecht" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847828v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865870v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865866v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853889v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220693v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562261v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367252v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834389v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858701v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02924067v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-nicolardot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1852-4243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050263900" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/WJASS.2023.08.000691" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04081982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/aeer.2302029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329588v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12745" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03771026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio dos Reis Martins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Necpalova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Ammann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Calanca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126613" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126151" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02974701v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00637-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03001698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimid&#233; Houngbedji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12446" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02921273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pointurier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193797v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jj5qvv" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Luiz Beber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da Rosa Couto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Emilio Lovato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7698-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3788-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2413" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652927v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138497191833892E12" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595185v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513849317956144E12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Larsbo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s-Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6842-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01394975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Quinche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.09.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M94CR8B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571549v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vermue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0381-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2016.09.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V68R8B3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862303v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;cel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Munier-Jolain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2014.09.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNKBJLR4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.02.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01097892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Mayer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1321967111" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951086v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentchabre Pocanam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0723" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000855v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Tschudy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Meunier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.10.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H53T02NF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862310v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vermue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philippot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;nault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1821-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27PQ1WX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00932156v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305372110" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999900v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement C. Peltre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Thuri&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Barth&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Brunet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Morvan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.09.036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGV6G3FL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192173v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thuri&#232;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV643X4H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862583v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9648-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC2BE804B3BCEA8ED2E22077B0B89D1DF618DFD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862332v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labreuche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJSS07108" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192127v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2007.0486" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192070v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01110.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A7842FD3099B7F04B4FD6C8B585C0E0EEF37AA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862353v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouziri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.10.024" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56SLB6HB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-009-0355-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4X557QVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Justes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9966-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9M8BH5MG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192045v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6r07-v729" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653191v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague G. Alavoine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Houlbert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2008.03.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JQWNQGQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664802v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude J. C. Germon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865346v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Germon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;tay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655739v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654326v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862573v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Oorts" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Merckx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gr&#233;han" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.12.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40SVR2N8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862541v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bossuyt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Merckx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00832.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1HWXK7R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862547v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Findeling" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2006.0203" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865864v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192409v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862550v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.09.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64W1M6V6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665366v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.01.012" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F74ZVSZ5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192263v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460831v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard P&#233;an" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-005-0045-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4BT3M60Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865861v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Raynal-Lacroix" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865859v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Leclerc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862590v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pag&#232;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2005.05.023" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRLH2V6G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862602v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafolie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2005.0124" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862594v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merckx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boizard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.03.013" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDC4W71P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865860v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Raynal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865257v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bodet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castillon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druesne C" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01372218v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bordes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Ennaifar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2005.0314" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01371358v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2005.0261" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862614v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Herre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Doledec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perraud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Panigai" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2005.39.4.891" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862618v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2004.1885" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681614v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Parnaudeau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670273v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lineres" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guivarch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kvarnstr&#246;m" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681848v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862630v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alavoine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-002-1460-2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CGQ7RRG6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508174v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cattin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larbre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862665v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(01)01239-9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN7JPXWN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674851v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alavoine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolardot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511247v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trinsoutrot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jocteur-Monrozier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cellier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Waton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alamercery" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010549224003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-89B2HRFT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673993v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865858v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613411v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675765v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gabrielle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tuck" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Bradburry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859601001241" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A9E1B07C47AA32B730E9C2355D3E1A782734BEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862651v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004813801728" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GV6PVZZ6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698669v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Griffiths" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ritz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Bardgett" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cook" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christensen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688228v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862669v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(00)00090-0" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5PGB1R8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862362v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:2000102" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862674v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bentz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lin&#232;res" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ch&#232;neby" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2000.643918x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862681v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009838618133" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GZ30X2T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862695v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Griffiths" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D Bardgett" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0706.2000.900208.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1P3DX8Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862708v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009870401779" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SG4QGVC6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696032v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688585v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gosse" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862775v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fazzolari" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rif" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(99)80005-3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTGZT935-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684298v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fazzolari" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerif" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Germon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862781v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Fazzolari" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(99)80006-5" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FNJ1CBH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684477v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865856v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duthion" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684346v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duthion" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707008v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denys" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Muller" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grably" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862763v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lagacherie" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariotti" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.1995.tb01818.x" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZ1QWVQ2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706142v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagacherie" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862758v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouzou" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(14)80016-6" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865855v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Denys" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Muller" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Grably" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710900v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862748v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.E. Molina" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Allard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(94)90163-5" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQCW17SB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702739v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fauvet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862744v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(94)90165-1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79GR1ZJ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865854v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Vallony" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863778v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(94)90164-3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZV1FJNP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862736v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godden" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penninckx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.1994.9754677" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699835v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705273v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701333v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865853v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709923v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714308v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Simon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713460v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Catroux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865852v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864500v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728668v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Couton" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720884v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almanza" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mielle" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863765v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catroux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(89)90035-7" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM2NJD99-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865849v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Almanza" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couton" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727486v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863967v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726922v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723461v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865848v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884942v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benistant" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864471v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chr&#233;tien" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863945v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Soulas" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Joannes" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863957v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863759v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(86)90060-X" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DDD33B8BA9EED0D99382345B8CECE20925A8832/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884926v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864503v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720734v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chr&#233;tien" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721014v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718724v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864669v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Morel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721268v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benistant" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864486v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Catroux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725037v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Morel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720679v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717569v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724696v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863758v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(84)90051-8" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2VDGJG6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723702v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726896v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864507v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720728v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864476v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guiraud" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863804v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727955v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864666v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Germon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720676v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864469v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864665v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maitre" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635524v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001096v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236477v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108286v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966793v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266420v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380011v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788814v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735635v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734680v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866905v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866827v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786559v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904594v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733997v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734419v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867145v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H Jeuffroy" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867158v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608364v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740707v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimide Houngbedji" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966712v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741477v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739446v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795461v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742031v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867271v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867289v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867340v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748281v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shykoff" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748201v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811485v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ugarte" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804091v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867604v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ugarte" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748195v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867636v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867613v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867545v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bru" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803272v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868231v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173178v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177298v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753637v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hanocq" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753627v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191948v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04079835v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Chabalier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762032v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herre" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillouais" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paubon" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833911v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832586v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834024v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771090v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766964v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765284v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768988v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Machet" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marcovecchio" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768075v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Cheng" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769211v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Bradbury" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Svendsen" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A Smith" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766456v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769335v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leviel" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764990v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765985v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766848v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Glaude" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851547v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865921v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773004v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779365v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774382v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779792v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508984v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954050v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786905v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733674v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787769v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734606v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866687v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787002v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741516v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793875v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823328v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Merlin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829049v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837155v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844855v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baugnet" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825423v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832038v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morvan" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840487v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865893v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cerri" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Assessment-Methods-for-Soil-Carbon/Kimble-Follett-Stewart/p/book/9781566704618" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865913v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r778-fonctionnement-des-peuplements-vegetaux-sous-contraintes-environnementales.html" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836574v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865874v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865890v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849341v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865871v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H Cheng" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaspecpub35.c11" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865916v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Albrecht" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847828v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865870v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865866v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853889v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220693v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562261v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367252v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834389v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858701v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02924067v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>