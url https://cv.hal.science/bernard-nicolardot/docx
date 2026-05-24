--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2135,260 +2135,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixation symbiotique de l’azote et effet précédent : toutes les légumineuses à graines se valent-elles ?</w:t>
+                <w:t xml:space="preserve">Comparaison de la multifonctionnalité relative aux flux azotés induits par dix cultures de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.21-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158172v1</w:t>
+                <w:t xml:space="preserve">hal-03193864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la multifonctionnalité relative aux flux azotés induits par dix cultures de légumineuses</w:t>
+                <w:t xml:space="preserve">Fixation symbiotique de l’azote et effet précédent : toutes les légumineuses à graines se valent-elles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Durey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.55-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/jj5qvv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03193864v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative agroenvironmental risks of pesticides in different cropping systems: application of the I-Phy indicator</w:t>
               </w:r>
@@ -2534,64 +2534,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Durey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2770,325 +2770,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des flux de pesticides dans les systèmes de culture : effets de la variabilité du climat, des pratiques agricoles et des propriétés des sols et des pesticides. Synthèse des résultats du projet Perform</w:t>
+                <w:t xml:space="preserve">Evaluation et comparaison des impacts sur l’environnement et la santé des pesticides utilisés dans des systèmes de culture conventionnels et innovants : synthèse des résultats du projet ECoPESt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Alletto</w:t>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bedos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 59, pp.171-189. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5138497191833892E12⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 59, pp.149-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.513849317956144E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652927v1</w:t>
+                <w:t xml:space="preserve">hal-01595185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation et comparaison des impacts sur l’environnement et la santé des pesticides utilisés dans des systèmes de culture conventionnels et innovants : synthèse des résultats du projet ECoPESt</w:t>
+                <w:t xml:space="preserve">Modélisation des flux de pesticides dans les systèmes de culture : effets de la variabilité du climat, des pratiques agricoles et des propriétés des sols et des pesticides. Synthèse des résultats du projet Perform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bedos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 59, pp.149-169. </w:t>
+              <w:t xml:space="preserve">, 2017, 59, pp.171-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.513849317956144E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.5138497191833892E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595185v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential use of the STICS crop model and of the MACRO pesticide fate model to simulate pesticides leaching in cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3560,247 +3560,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing nitrate leaching in cropping systems based on integrated weed management using the STICS soil–crop model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N.M. Munier-Jolain</w:t>
+                <w:t xml:space="preserve">Near-saturated hydraulic conductivity measured on a swelling silty clay loam for three integrated weed management based cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Carolina Ugarte Nano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2014.09.005⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 150, pp. 192 - 200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2015.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862303v1</w:t>
+                <w:t xml:space="preserve">hal-01789015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-saturated hydraulic conductivity measured on a swelling silty clay loam for three integrated weed management based cropping systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Carolina Ugarte Nano</w:t>
+                <w:t xml:space="preserve">Assessing nitrate leaching in cropping systems based on integrated weed management using the STICS soil–crop model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bécel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62, pp.46 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2014.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2015.02.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01789015v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to Castellano and David: Long-term fate of nitrate fertilizer and nitrate from agricultural catchments</w:t>
               </w:r>
@@ -4725,587 +4725,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of exogenous organic matters based on chemical and biochemical composition to predict potential nitrogen mineralization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+                <w:t xml:space="preserve">In Situ Dynamics and Spatial Heterogeneity of Soil Bacterial Communities Under Different Crop Residue Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pascault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thuriès</w:t>
+                <w:t xml:space="preserve">Fabiola Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Chaussod</w:t>
+                <w:t xml:space="preserve">P. Thiébeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.08.025⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (2), pp.291 - 303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-010-9648-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192173v1</w:t>
+                <w:t xml:space="preserve">hal-01862583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Dynamics and Spatial Heterogeneity of Soil Bacterial Communities Under Different Crop Residue Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Pascault</w:t>
+                <w:t xml:space="preserve">Typology of exogenous organic matters based on chemical and biochemical composition to predict potential nitrogen mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiola Bastian</w:t>
+                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thiébeau</w:t>
+                <w:t xml:space="preserve">L. Thuriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+                <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 60 (2), pp.291 - 303. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (1), pp.157-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-010-9648-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862583v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des techniques culturales sans labour sur le stockage de carbone dans le sol en contexte climatique tempéré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measured and simulated nitrogen fluxes after field application of food-processing and municipal organic wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Metay</w:t>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Mary</w:t>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Arrouays</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4141/CJSS07108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (1), pp.268-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2134/jeq2007.0486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862332v1</w:t>
+                <w:t xml:space="preserve">hal-01192127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and simulated nitrogen fluxes after field application of food-processing and municipal organic wastes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
+                <w:t xml:space="preserve">Effets des techniques culturales sans labour sur le stockage de carbone dans le sol en contexte climatique tempéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hénault</w:t>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Farruggia</w:t>
+                <w:t xml:space="preserve">Jérome Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Robert</w:t>
+                <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 38 (1), pp.268-280. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (5), pp.623 - 634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2134/jeq2007.0486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4141/CJSS07108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192127v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicator of potential residual carbon in soils after exogenous organic matter application</w:t>
               </w:r>
@@ -5317,77 +5317,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thuriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 60 (2), pp.297-310. </w:t>
@@ -5437,90 +5437,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of wheat straw decomposition on successional patterns of soil microbial community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Bouziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 (2), pp.262 - 275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5663,277 +5663,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and modelling C and N mineralization kinetics of catch crop residues in soil: parameterization of the residue decomposition module of STICS model for mature and non mature residues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compostage et valorisation par l'agriculture des déchets urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Justes</w:t>
+                <w:t xml:space="preserve">Philippe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mary</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-009-9966-4⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.69-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/6r07-v729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862342v1</w:t>
+                <w:t xml:space="preserve">hal-01192045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compostage et valorisation par l'agriculture des déchets urbains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying and modelling C and N mineralization kinetics of catch crop residues in soil: parameterization of the residue decomposition module of STICS model for mature and non mature residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cambier</w:t>
+                <w:t xml:space="preserve">E. Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 325 (1-2), pp.171 - 185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-009-9966-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/6r07-v729⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192045v1</w:t>
+                <w:t xml:space="preserve">hal-01862342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three methods to determine C decomposition of organic materials in soils under controlled conditions</w:t>
               </w:r>
@@ -6111,799 +6111,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts environnentaux des TCSL : des effets positifs sur la qualité de l'air et l'effet de serre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts environnementaux des TCSL : des effets positifs sur la qualité de l’air et l’effet de serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Claude J. C. Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Germon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Labreuche</w:t>
+                <w:t xml:space="preserve">Jerome Labreuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 347, pp.40-45</w:t>
+              <w:t xml:space="preserve">, 2008, 347, pp.6-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865346v1</w:t>
+                <w:t xml:space="preserve">hal-02655739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts environnementaux des TCSL : des effets positifs sur la qualité de l’air et l’effet de serre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emissions de gaz à effet de serre et systèmes de travail du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Labreuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 347, pp.6-11</w:t>
+              <w:t xml:space="preserve">Echo-MO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655739v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions de gaz à effet de serre et systèmes de travail du sol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts environnentaux des TCSL : des effets positifs sur la qualité de l'air et l'effet de serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Métay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labreuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echo-MO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 70, pp.1-2</w:t>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 347, pp.40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654326v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of annual fluxes of CO2 and N2O in long-term no-tillage and conventional tillage systems in northern France</w:t>
+                <w:t xml:space="preserve">Modeling Soil Carbon and Nitrogen Dynamics in No-till and Conventional Tillage Using PASTIS Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrien Oorts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roel Merckx</w:t>
+                <w:t xml:space="preserve">P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gréhan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Findeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2006.12.002⟩</w:t>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (2), pp.336-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj2006.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862573v1</w:t>
+                <w:t xml:space="preserve">hal-01862547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and nitrogen stocks in relation to organic matter fractions, aggregation and pore size distribution in no-tillage and conventional tillage in northern France</w:t>
+                <w:t xml:space="preserve">Determinants of annual fluxes of CO2 and N2O in long-term no-tillage and conventional tillage systems in northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrien Oorts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bossuyt</w:t>
+                <w:t xml:space="preserve">Roel Merckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Labreuche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. R. Merckx</w:t>
+                <w:t xml:space="preserve">Eric Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 95 (1-2), pp.133 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2006.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00832.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862541v1</w:t>
+                <w:t xml:space="preserve">hal-01862573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Soil Carbon and Nitrogen Dynamics in No-till and Conventional Tillage Using PASTIS Model</w:t>
+                <w:t xml:space="preserve">Carbon and nitrogen stocks in relation to organic matter fractions, aggregation and pore size distribution in no-tillage and conventional tillage in northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrien Oorts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bossuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Garnier</w:t>
+                <w:t xml:space="preserve">J. Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Findeling</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. R. Merckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (1), pp.248 - 259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00832.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/sssaj2006.0203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01862547v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epandage de matières organiques exogènes : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d'azote</w:t>
+                <w:t xml:space="preserve">Apport de matières organiques exogènes en agriculture : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6915,120 +6915,120 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echo-MO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865864v1</w:t>
+                <w:t xml:space="preserve">hal-01192409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de matières organiques exogènes en agriculture : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d’azote</w:t>
+                <w:t xml:space="preserve">Epandage de matières organiques exogènes : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7040,51 +7040,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echo-MO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192409v1</w:t>
+                <w:t xml:space="preserve">hal-01865864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and simulated soil mineral N dynamics for long-term tillage systems in northern France</w:t>
               </w:r>
@@ -7109,64 +7109,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 94 (2), pp.441 - 456. </w:t>
@@ -7242,64 +7242,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Bouziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39 (7), pp.1631-1644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7384,51 +7384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7750,77 +7750,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic matter characteristics of food processing industry wastewaters affecting their C and N mineralization in soil incubation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague G. Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8039,51 +8039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrien Oorts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Merckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8149,277 +8149,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une meilleure connaissance des engrais et amendements organiques utilisés en Bio</w:t>
+                <w:t xml:space="preserve">Produits résiduaires organiques. Une valeur fertilisante à ne pas négliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Raynal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marie Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Castillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Druesne C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter Agri</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 79, pp.14-17</w:t>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 326, pp.29-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865860v1</w:t>
+                <w:t xml:space="preserve">hal-01865257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produits résiduaires organiques. Une valeur fertilisante à ne pas négliger</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une meilleure connaissance des engrais et amendements organiques utilisés en Bio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Laurent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christiane Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 326, pp.29-43</w:t>
+              <w:t xml:space="preserve">Alter Agri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 79, pp.14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865257v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets allélopathiques des Brassicacées via leurs actions sur les agents pathogènes telluriques et les mycorhizes : analyse bibliographique. Partie II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8509,51 +8509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets allélopathiques des Brassicacées via leurs actions sur les agents pathogènes telluriques et les mycorhizes : analyse bibliographique. Partie 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8630,51 +8630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCIDENCE DU MODE DE COUVERTURE DU SOL SUR LA FOURNITURE EN AZOTE DES SOLS DE VIGNE EN CHAMPAGNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Herre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8764,51 +8764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of Organic Matter Fractions as Predictors of Wastewater Sludge Mineralization in Soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9101,64 +9101,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disponibilité en azote des effluents urbains, agro-industriels et issus d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9310,333 +9310,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libération d'azote après retournement de luzerne : un effet sur deux campagnes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-temperature catalytic oxidation method for measuring total dissolved nitrogen in K2SO4 soil extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Cattin</w:t>
+                <w:t xml:space="preserve">A. Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Larbre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+                <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 264, pp.22-28</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 445, pp.107-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508174v1</w:t>
+                <w:t xml:space="preserve">hal-02674851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature catalytic oxidation method for measuring total dissolved nitrogen in K2SO4 soil extracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Alavoine</w:t>
+                <w:t xml:space="preserve">Libération d'azote après retournement de luzerne : un effet sur deux campagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thiébeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 264, pp.22-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862665v1</w:t>
+                <w:t xml:space="preserve">hal-02508174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature catalytic oxidation method for measuring total dissolved nitrogen in K2SO4 soil extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Nicolardot</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 445, pp.107-115</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 445 (1), pp.107 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0003-2670(01)01239-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674851v1</w:t>
+                <w:t xml:space="preserve">hal-01862665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the biochemical composition of oilseed rape (Brassica napus L.) C-13-labelled residues by global methods, FTIR and C-13 NMR CP/MAS</w:t>
               </w:r>
@@ -9762,191 +9762,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00511247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of C and N mineralisation during crop residue decomposition: a simple dynamic model based on the C:N ratio of the residues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Nicolardot</w:t>
+                <w:t xml:space="preserve">Décomposition des résidus: une affaire d'histoire culturale et de travail du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 228, pp.83-103</w:t>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673993v1</w:t>
+                <w:t xml:space="preserve">hal-03613411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libération d'azote après le retournement de luzerne. Un effet sur deux campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9978,109 +9965,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition des résidus: une affaire d'histoire culturale et de travail du sol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+                <w:t xml:space="preserve">Simulation of C and N mineralisation during crop residue decomposition: a simple dynamic model based on the C:N ratio of the residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.1-6</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 228, pp.83-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613411v1</w:t>
+                <w:t xml:space="preserve">hal-02673993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability of the SUNDIAL model to simulate the short-term dynamics of 15N applied to winter wheat and oilseed rape</w:t>
               </w:r>
@@ -10118,51 +10118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J. Bradburry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 137, pp.157-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10234,51 +10234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 228 (1), pp.83 - 103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10318,454 +10318,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem response of pasture soil communities to fumigation-induced microbial diversity reductions: an examination of the biodiversity-ecosystem function relationship</w:t>
+                <w:t xml:space="preserve">Comparison of various methods for the determination of total N in liquid effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.S. Griffiths</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 90, pp.279-294</w:t>
+              <w:t xml:space="preserve">Analusis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 28, pp.88-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698669v1</w:t>
+                <w:t xml:space="preserve">hal-02688228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of various methods for the determination of total N in liquid effluents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecosystem response of pasture soil communities to fumigation-induced microbial diversity reductions: an examination of the biodiversity-ecosystem function relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Bardgett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analusis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 28, pp.88-92</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 90, pp.279-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688228v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C and N fluxes of decomposing 13C and 15N Brassica napus L.: effects of residue composition and N content</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">Comparison of various methods for the determination of total N in liquid effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 32 (11-12), pp.1717 - 1730. </w:t>
+              <w:t xml:space="preserve">Analusis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 28 (1), pp.88 - 92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0038-0717(00)00090-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/analusis:2000102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862669v1</w:t>
+                <w:t xml:space="preserve">hal-01862362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of various methods for the determination of total N in liquid effluents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Alavoine</w:t>
+                <w:t xml:space="preserve">C and N fluxes of decomposing 13C and 15N Brassica napus L.: effects of residue composition and N content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Trinsoutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analusis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 32 (11-12), pp.1717 - 1730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0038-0717(00)00090-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/analusis:2000102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01862362v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical Quality of Crop Residues and Carbon and Nitrogen Mineralization Kinetics under Nonlimiting Nitrogen Conditions</w:t>
               </w:r>
@@ -10879,302 +10879,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition in the field of residues of oilseed rape grown at two levels of nitrogen fertilisation. Effects on the dynamics of soil mineral nitrogen between successive crops</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecosystem response of pasture soil communities to fumigation-induced microbial diversity reductions: an examination of the biodiversity-ecosystem function relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. D Bardgett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1009838618133⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 90 (2), pp.279 - 294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1034/j.1600-0706.2000.900208.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862681v1</w:t>
+                <w:t xml:space="preserve">hal-01862695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem response of pasture soil communities to fumigation-induced microbial diversity reductions: an examination of the biodiversity-ecosystem function relationship</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decomposition in the field of residues of oilseed rape grown at two levels of nitrogen fertilisation. Effects on the dynamics of soil mineral nitrogen between successive crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Trinsoutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 90 (2), pp.279 - 294. </w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 56 (2), pp.125 - 137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1034/j.1600-0706.2000.900208.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1009838618133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862695v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the effectiveness of radish cover crop, oilseed rape volunteers and oilseed rape residues incorporation for reducing nitrate leaching</w:t>
               </w:r>
@@ -11302,51 +11302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 55, pp.207-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11490,436 +11490,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688585v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for the preparation of repacked soil cores with homogeneous aggregates for studying microbial nitrogen transformations under highly controlled physical conditions</w:t>
+                <w:t xml:space="preserve">Simultaneous effects of increasing levels of glucose and oxygen partial pressures on denitrification and dissimilatory nitrate reduction to ammonium in repacked soil cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Fazzolari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guérif</w:t>
+                <w:t xml:space="preserve">Élisa Fazzolari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 34 (1), pp.39 - 45. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 34 (1), pp.47 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1164-5563(99)80006-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1164-5563(99)80005-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862775v1</w:t>
+                <w:t xml:space="preserve">hal-01862781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for the preparation of repacked soil cores with homogeneous aggregates for studying microbial nitrogen transformations under highly controlled physical conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fazzolari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fazzolari</w:t>
+                <w:t xml:space="preserve">Jérôme Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 34 (1), pp.39-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous effects of increasing levels of glucose and oxygen partial pressures on denitrification and dissimilatory nitrate reduction to ammonium in repacked soil cores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method for the preparation of repacked soil cores with homogeneous aggregates for studying microbial nitrogen transformations under highly controlled physical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fazzolari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisa Fazzolari</w:t>
+                <w:t xml:space="preserve">Jérôme Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 34 (1), pp.47 - 52. </w:t>
+              <w:t xml:space="preserve">, 1998, 34 (1), pp.39 - 45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1164-5563(99)80006-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1164-5563(99)80005-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862781v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous effects of increasing levels of glucose and oxygen partial pressures on denitrification and dissimilatory nitrate reduction to ammonium in repacked soil cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fazzolari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 34 (1), pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12039,51 +12039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of crop residues: a rather slow mineralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duthion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12128,324 +12128,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation conjointe de la lysimétrie et des techniques de marquage isotopique pour étudier le bilan de l'azote des sols cultivés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decomposition of 15N-labelled catch-crop residues in soil: evaluation of N mineralization and plant-N uptake potentials under controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Muller</w:t>
+                <w:t xml:space="preserve">B. Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grably</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 46 (1), pp.115 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.1995.tb01818.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707008v1</w:t>
+                <w:t xml:space="preserve">hal-01862763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of 15N-labelled catch-crop residues in soil: evaluation of N mineralization and plant-N uptake potentials under controlled conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation conjointe de la lysimétrie et des techniques de marquage isotopique pour étudier le bilan de l'azote des sols cultivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 81 (4), pp.131-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01862763v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of 15 N-labelled catch-crop residues in soil : evaluation of N mineralization and plant-N uptake potentials under controlled conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12453,51 +12453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 46, pp.115-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12786,51 +12786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12984,51 +12984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and nitrogen cycling through soil microbial biomass at various temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13536,51 +13536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralization of composted 15N-labelled farmyard manure during soil incubations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Godden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13631,51 +13631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C and N fluxes between pools of soil organic matter : model calibration with long-term incubation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.E. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13726,51 +13726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les matieres organiques et leur evolution dans le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Agricole du Rhone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 1, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13808,51 +13808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cycle de l'azote : l'azote dans tous ses états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agro-performances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 26, pp.50-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13877,64 +13877,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cycle de l'azote -l'azote dans tous ses etats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agro-performances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 26, pp.50-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13959,64 +13959,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cycle de l'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14054,51 +14054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'incubation en anaerobiose pour mesurer l'azote de la biomasse microbienne par la methode de fumigation au chloroforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14175,51 +14175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cycle de l'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14365,51 +14365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la reorganisation d'azote lors de l'estimation de l'azote de la biomasse microbienne avec la methode de fumigation au chloroforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14480,277 +14480,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02728668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement informatique du signal electrique provenant de colorimetre a flux continu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en compte de la reorganisation d'azote lors de l'estimation de l'azote de la biomasse microbienne avec la methode de fumigation au chloroforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Couton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Almanza</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Nicolardot</w:t>
+                <w:t xml:space="preserve">G. Catroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 21 (8), pp.995 - 1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0038-0717(89)90035-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02720884v1</w:t>
+                <w:t xml:space="preserve">hal-01863765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de la reorganisation d'azote lors de l'estimation de l'azote de la biomasse microbienne avec la methode de fumigation au chloroforme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Perrot</w:t>
+                <w:t xml:space="preserve">Traitement informatique du signal electrique provenant de colorimetre a flux continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Couton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Catroux</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 20, pp.49-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01863765v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02720884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement informatique du signal électrique provenant de colorimètre à flux continu</w:t>
               </w:r>
@@ -14762,51 +14762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Couton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14844,51 +14844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du niveau de biomasse microbienne du sol au cours d'une incubation de longue duree : relations avec la mineralisation du carbone et de l'azote organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 25 (3), pp.287-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14995,64 +14995,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appreciation de la fourniture d'azote par le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus des Séances de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 73 (3), pp.71-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15090,64 +15090,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appreciation de la fourniture d'azote par le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 73 (3), pp.71-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15185,51 +15185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréciation de la fourniture d'azote par le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15261,816 +15261,816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréciation simple de la maturité des composts urbains en relation avec leurs effets sur la production végétale</w:t>
+                <w:t xml:space="preserve">Etude comparée de la minéralisation de différentes fractions cellulaires d'Aspergillus flavus dans un sol fumigé ou non au chloroforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 6 (9), pp.619-827</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 303 (11), pp.489-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00884942v1</w:t>
+                <w:t xml:space="preserve">hal-01864503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre les caractéristiques physico-chimiques et microbiologiques de quelques sols cultivés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l'évolution des caractéristiques physico-chimiques et de la stabilité biologique des ordures ménagères au cours du compostage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Chaussod</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 1986 (2), pp.213-226</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 6 (8), pp.693-701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864471v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00884926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la biomasse microbienne dans les sols cultivés. II.- Cinétiques de minéralisation de matière organique microbienne marquée au carbone 14.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Appréciation simple de la maturité des composts urbains en relation avec leurs effets sur la production végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benistant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 23 (2), pp.183-196</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 6 (9), pp.619-827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863945v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00884942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la biomasse microbienne dans les sols cultivés. III.-Approche cinétique et estimation simplifiée de l'azote facilement minéralisable.</w:t>
+                <w:t xml:space="preserve">Relations entre les caractéristiques physico-chimiques et microbiologiques de quelques sols cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Catroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 23 (3), pp.233-247</w:t>
+              <w:t xml:space="preserve">Science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 1986 (2), pp.213-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863957v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralisation dans le sol de materiaux microbiens marques au carbone 14 et a l'azote 15: Quantification de l'azote de la biomasse microbienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de la biomasse microbienne dans les sols cultivés. II.- Cinétiques de minéralisation de matière organique microbienne marquée au carbone 14.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Catroux</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Joannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 23 (2), pp.183-196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01863759v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'évolution des caractéristiques physico-chimiques et de la stabilité biologique des ordures ménagères au cours du compostage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure de la biomasse microbienne dans les sols cultivés. III.-Approche cinétique et estimation simplifiée de l'azote facilement minéralisable.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaussod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 6 (8), pp.693-701</w:t>
+              <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 23 (3), pp.233-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00884926v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparée de la minéralisation de différentes fractions cellulaires d'Aspergillus flavus dans un sol fumigé ou non au chloroforme</w:t>
+                <w:t xml:space="preserve">Mineralisation dans le sol de materiaux microbiens marques au carbone 14 et a l'azote 15: Quantification de l'azote de la biomasse microbienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chaussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Catroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 18 (3), pp.263 - 273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0038-0717(86)90060-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864503v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre les caracteristiques physico-chimiques et microbiologiques de quelques sols cultives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16121,51 +16121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralisation dans le sol de materiaux microbiens marques au carbone 14 et a l'azote 15 : Quantification de l'azote de la biomasse microbienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16229,51 +16229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparee de la mineralisation de differentes fractions cellulaires d'Aspergillus flavus dans un sol fumige ou non au chloroforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 303 (11), pp.489-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16393,77 +16393,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appreciation simple de la maturite des composts urbains en relation avec leurs effets sur la production vegetale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16499,165 +16499,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02721268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure en routine de la biomasse microbienne des sols par la méthode de fumigation au chloroforme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gerard Catroux</w:t>
+                <w:t xml:space="preserve">Revue des principales methodes pour apprecier la maturite des composts urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 2, pp.201-211</w:t>
+              <w:t xml:space="preserve">compost information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 22, pp.12-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864486v1</w:t>
+                <w:t xml:space="preserve">hal-02720679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'evolution des caracteristiques physico-chimiques et de la stabilite biologique des ordures menageres au cours du compostage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16689,264 +16676,277 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 6 (8), pp.693-701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02725037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue des principales methodes pour apprecier la maturite des composts urbains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Mesure en routine de la biomasse microbienne des sols par la methode de fumigation au chloroforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">compost information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 22, pp.12-19</w:t>
+              <w:t xml:space="preserve">Science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 2, pp.201-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02720679v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02717569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure en routine de la biomasse microbienne des sols par la methode de fumigation au chloroforme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Mesure en routine de la biomasse microbienne des sols par la méthode de fumigation au chloroforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Catroux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Catroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 2, pp.201-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02717569v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la biomasse microbienne dans les sols cultives III Approche cinetique et estimation simplifiee de l'azote facilement mineralisable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chaussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16997,64 +16997,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition de corps microbiens dans des sols fumiges au chloroforme: Effets du type de sol et de microorganisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Catroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 16 (5), pp.453 - 458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17100,51 +17100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition de corps microbiens dans des sols fumiges au chloroforme : Effets du type de sol et de microorganisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chaussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17189,260 +17189,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02723702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'humidite sur la mineralisation du carbone et de l'azote dans quatre sols cultives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Nicolardot</w:t>
+                <w:t xml:space="preserve">Influence de l'humidité sur la minéralisation du carbone et de l'azote dans quatre sols cultivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin scientifique de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 36 (2), pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02726896v1</w:t>
+                <w:t xml:space="preserve">hal-01864507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'humidité sur la minéralisation du carbone et de l'azote dans quatre sols cultivés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+                <w:t xml:space="preserve">Decomposition dans un sol de corps microbiens marques a l'azote 15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin scientifique de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1983, 36 (2), pp.77-84</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 51, pp.51-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864507v1</w:t>
+                <w:t xml:space="preserve">hal-02720728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition dans un sol de corps microbiens marques a l'azote 15</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Influence de l'humidite sur la mineralisation du carbone et de l'azote dans quatre sols cultives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1983, 51, pp.51-56</w:t>
+              <w:t xml:space="preserve">Bulletin scientifique de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 36 (2), pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02720728v1</w:t>
+                <w:t xml:space="preserve">hal-02726896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition dans le sol de corps microbiens marqués à l'azote 15</w:t>
               </w:r>
@@ -17454,51 +17454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 297, pp.51-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17517,463 +17517,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la biomasse microbienne dans les sols cultivés. I.- Approche cinétique et estimation simplifiée du carbone facilement minéralisable.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Une technique simple pour determiner la maturite des composts urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1982, 19 (4), pp.501-512</w:t>
+              <w:t xml:space="preserve">compost information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 10, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863804v1</w:t>
+                <w:t xml:space="preserve">hal-02720676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue des principales methodes disponibles pour mesurer la biomasse microbienne et ses activites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Mesure de la biomasse microbienne dans les sols cultivés. I.- Approche cinétique et estimation simplifiée du carbone facilement minéralisable.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Catroux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre de l'Association (AFES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1982, 4, pp.253-261</w:t>
+              <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 19 (4), pp.501-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02727955v1</w:t>
+                <w:t xml:space="preserve">hal-01863804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une technique simple pour déterminer la maturité des composts urbains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Revue des principales methodes disponibles pour mesurer la biomasse microbienne et ses activites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerard Catroux</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">compost information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1982, 10, pp.2-4</w:t>
+              <w:t xml:space="preserve">Lettre de l'Association (AFES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 4, pp.253-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864666v1</w:t>
+                <w:t xml:space="preserve">hal-02727955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une technique simple pour determiner la maturite des composts urbains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Une technique simple pour déterminer la maturité des composts urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Catroux</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Catroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">compost information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1982, 10, 4 p</w:t>
+              <w:t xml:space="preserve">, 1982, 10, pp.2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02720676v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue des principales méthodes disponibles pour mesurer la biomasse microbienne des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18011,64 +18011,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une technique simple pour déterminer la maturation des composts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18177,51 +18177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacqueton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18365,290 +18365,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixation symbiotique et effet précédent : Existe-t-il des différences entre les espèces de légumineuses à graines ?</w:t>
+                <w:t xml:space="preserve">Les bénéfices agronomiques des légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du groupement d’étude et de réalisation dans la filière de l’agriculture biologique - GERFAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Saint Saine l’Abbaye, France</w:t>
+              <w:t xml:space="preserve">Conférence La pluridisciplinarité à l’épreuve de la transition alimentaire. Journée régionale sur les recherches en cours en Bourgogne Franche-Comté autour de la transition alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236477v1</w:t>
+                <w:t xml:space="preserve">hal-03108286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bénéfices agronomiques des légumineuses</w:t>
+                <w:t xml:space="preserve">Fixation symbiotique et effet précédent : Existe-t-il des différences entre les espèces de légumineuses à graines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence La pluridisciplinarité à l’épreuve de la transition alimentaire. Journée régionale sur les recherches en cours en Bourgogne Franche-Comté autour de la transition alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale du groupement d’étude et de réalisation dans la filière de l’agriculture biologique - GERFAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Saint Saine l’Abbaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108286v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NatAdGES : a project dedicated to the mitigation of greenhouse gas emissions (N2O) by soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18742,64 +18742,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19165,77 +19165,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Durey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
@@ -19258,122 +19258,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixation symbiotique et effet précédent : toutes les légumineuses ne se valent pas</w:t>
+                <w:t xml:space="preserve">Quantification of nitrogen fluxes and explanatory plant traits during a two year legume-cereal rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Durey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution des résultats du projet Legitimes "LEGUmes Insertion inTerritories to Induce Main Ecosystem Services"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation AgroParis Tech. FRA., Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">7ème Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866905v1</w:t>
+                <w:t xml:space="preserve">hal-02786559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the contribution of the residual weed floras to reduce nitrate leaching?</w:t>
               </w:r>
@@ -19461,152 +19491,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of nitrogen fluxes and explanatory plant traits during a two year legume-cereal rotation</w:t>
+                <w:t xml:space="preserve">Fixation symbiotique et effet précédent : toutes les légumineuses ne se valent pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque de restitution des résultats du projet Legitimes "LEGUmes Insertion inTerritories to Induce Main Ecosystem Services"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation AgroParis Tech. FRA., Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786559v1</w:t>
+                <w:t xml:space="preserve">hal-01866905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of nitrate leaching: what is the contribution of the residual weed flora?</w:t>
               </w:r>
@@ -19739,51 +19739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabuleuses Légumineuses. Journée de conférences et d'échanges de la Société Nationale d'Horticulture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Nationale d'Horticulture de France (SNHF). FRA., Mar 2017, Clermont-Ferrand, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19847,51 +19847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée « Fabuleuses Légumineuses », Congrès annuel de la Société Nationale d’Horticulture de France (SNHF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Lyon, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20018,63 +20018,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infestation de Rhamphicarpa fistulosa (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
+                <w:t xml:space="preserve">Infestation de &amp;lt;em&amp;gt;Rhamphicarpa fistulosa&amp;lt;/em&amp;gt; (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tossimide Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -20093,289 +20093,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie ; Dijon (France) - (2016-06-14) / Journée d'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Institut National de la Recherche Agronomique, France., Mar 2016, Dijon, France. pp.11</w:t>
+              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jun 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867158v1</w:t>
+                <w:t xml:space="preserve">hal-02740707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of nitrogen fluxes and explanatory plant traits during a two-year legume-cereal rotation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+                <w:t xml:space="preserve">Infestation de Rhamphicarpa fistulosa (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqui A. Shykoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t>
+              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie ; Dijon (France) - (2016-06-14) / Journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Institut National de la Recherche Agronomique, France., Mar 2016, Dijon, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608364v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infestation de &amp;lt;em&amp;gt;Rhamphicarpa fistulosa&amp;lt;/em&amp;gt; (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tossimide Houngbedji</w:t>
+                <w:t xml:space="preserve">Quantification of nitrogen fluxes and explanatory plant traits during a two-year legume-cereal rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jun 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740707v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des flux d’azote induits par les cultures de légumineuses et étude des traits explicatifs</w:t>
               </w:r>
@@ -21586,368 +21586,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs permettant l’évaluation de l’impact sur les propriétés de transferts de sols soumis à différents systèmes de culture innovants</w:t>
+                <w:t xml:space="preserve">Experimental designs to evaluate the impacts of innovating cropping systems on soil transfer properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Franche-Comté, Sep 2012, Besançon, France</w:t>
+              <w:t xml:space="preserve">4 th International Congress Eurosoil 2012 : Soil Science for the Benefit of Mankind and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867604v1</w:t>
+                <w:t xml:space="preserve">hal-01867636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of integrated weed management in cropping systems on soils, microbial activity and N2O fluxes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+                <w:t xml:space="preserve">Dispositifs permettant l’évaluation de l’impact sur les propriétés de transferts de sols soumis à différents systèmes de culture innovants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ugarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Nitrogen Workshop, Innovations for Sustainable use of Nitrogen Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Teagasc Agriculture and Food Development Authority (Teagasc). IRL., Jun 2012, Wexford, Ireland. 524 p</w:t>
+              <w:t xml:space="preserve">18ème Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, Sep 2012, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748195v1</w:t>
+                <w:t xml:space="preserve">hal-01867604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental designs to evaluate the impacts of innovating cropping systems on soil transfer properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+                <w:t xml:space="preserve">Effects of integrated weed management in cropping systems on soils, microbial activity and N2O fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vermue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 th International Congress Eurosoil 2012 : Soil Science for the Benefit of Mankind and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">17. Nitrogen Workshop, Innovations for Sustainable use of Nitrogen Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Teagasc Agriculture and Food Development Authority (Teagasc). IRL., Jun 2012, Wexford, Ireland. 524 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867636v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du transfert d’eau et des pertes en herbicides dans des sols soumis à différents systèmes de culture économes en herbicides</w:t>
               </w:r>
@@ -22041,77 +22041,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of integrated weed management in cropping systems on soils, microbial activity and N2O fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vermue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22287,51 +22287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. C. Tschudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22408,77 +22408,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres de la fertilisation raisonnée et de l'analyse de terre : Quoi de neuf en 2009 ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22529,51 +22529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22749,51 +22749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labile pools of organic matter: are they good indicators for in situ soil N minéralisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Valé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22883,51 +22883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22982,51 +22982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la température sur la minéralisation de différents produits organiques apportés dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Chabalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23064,51 +23064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the N value of sewage sludge in field conditions using a calculation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Herre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23116,51 +23116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillouais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Workshop of the European cooperative research network on recycling of agricultural, municipal and industrial residues in agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Gargnano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23198,64 +23198,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N release from lucerne residues: comparison of field and incubation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Nitrogen Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Reims, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23280,77 +23280,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pretreatment of crop residues on their decomposition studied during a soil incubation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Nitrogen Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Reims, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23388,51 +23388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C and N mineralisation of catch crop residues: measurements and evaluation of STICS model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23522,51 +23522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, Paris, France</w:t>
@@ -23621,51 +23621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23697,286 +23697,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of oilseed rape (Brassica napus L.) residues in soil : Effect of their biochemical composition and N content</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Proposal of an integrated approach to characterize &amp;quot;the nitrogen value&amp;quot; of organic products spread in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marcovecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765284v1</w:t>
+                <w:t xml:space="preserve">hal-02768988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of an integrated approach to characterize &amp;quot;the nitrogen value&amp;quot; of organic products spread in agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Decomposition of oilseed rape (Brassica napus L.) residues in soil : Effect of their biochemical composition and N content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Trinsoutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Marcovecchio</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Rennes, France</w:t>
+              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768988v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of clay content and time on soil organic matter turnover and stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.E. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.H. Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24040,51 +24040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J. Bradbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Svendsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24152,90 +24152,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen dynamics during fallow period: Why are cover crops worthwile to reduce nitrate leaching ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Southwell, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24299,51 +24299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24375,273 +24375,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différentes échelles de temps et de complexité dans la modélisation des bilans environnementaux des cultures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">La dynamique de l'azote dans les sols cultivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Programme Environnement, Vie et Sociétés PIREVS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764990v1</w:t>
+                <w:t xml:space="preserve">hal-02765985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique de l'azote dans les sols cultivés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Différentes échelles de temps et de complexité dans la modélisation des bilans environnementaux des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1996, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées du Programme Environnement, Vie et Sociétés PIREVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765985v1</w:t>
+                <w:t xml:space="preserve">hal-02764990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methods to measure CO2 emissions in field as an index of the decomposition of plant residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24718,64 +24718,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24912,51 +24912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic matter and nitrogen transformations in agricultural soils: experimental approaches and methodologies for studying C and Nfluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop in the CEC program: "Competitiveness of agriculture and management of agricultural resources" CAMAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1992, Louvain la Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24994,51 +24994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of mineralization kinetics to estimate the agricultural value of organic fertilizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25063,51 +25063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Availability of carbon and nitrogen contained in different soil particle-size fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25158,77 +25158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of available carbon on biological transformations of nitrogen in agricultural soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1989, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25311,51 +25311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacqueton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25529,152 +25529,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2O emissions during and after legume crops cultivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative effect of inorganic N on plant growth and N2 fixation of ten legume crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hénault</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Durey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t>
+              <w:t xml:space="preserve">20. Nitrogen Workshop. Coupling C-N-P-S cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786905v1</w:t>
+                <w:t xml:space="preserve">hal-02787769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets précédents des légumineuses : fournitures et pertes d'azote liées à leurs résidus de culture : Impacts sur les rendements du blé suivant</w:t>
               </w:r>
@@ -25686,77 +25686,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Durey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
@@ -25779,195 +25779,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effect of inorganic N on plant growth and N2 fixation of ten legume crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N2O emissions during and after legume crops cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lombard</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Nitrogen Workshop. Coupling C-N-P-S cycles</w:t>
+              <w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787769v1</w:t>
+                <w:t xml:space="preserve">hal-02786905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions de N2O pendant et après la culture de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26048,51 +26048,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2O emissions during and after legume crops cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26363,90 +26363,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of integrated weed management in cropping system on soils, microbial activity and N2O fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vermue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands : do we have what is needed to explore mitigation options ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t>
@@ -26475,90 +26475,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et dynamique des communautés microbiennes impliquées dans la dégradation des résidus de culture : influence du type de résidu et des pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pascault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26596,90 +26596,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of relevant quality criteria to predict decomposition and N mineralisation of solid organic wastes in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marcovecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26749,51 +26749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Nitrogen Workhop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Braunschweig, Germany. 1 p., 1996</w:t>
@@ -26822,64 +26822,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of some factors on immobilization and remineralization of nitrogen in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26955,64 +26955,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the constraints which prevent more widespread recycling of organic solids in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27043,77 +27043,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur fertilisante azotée des effluents d'élevage et urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27170,51 +27170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27458,51 +27458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P Maillard, R Bonhomme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonctionnement des peuplements végétaux sous contraintes environnementales</w:t>
@@ -27561,51 +27561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cycle de l'azote dans les sols et la qualité des eaux souterraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27880,64 +27880,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.E. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.H. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28014,51 +28014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H H Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28256,51 +28256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La jachere en Afrique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ORSTOM, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28484,51 +28484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of newly immobilized nitrogen in three agricultural soils after addition of organic carbon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen efficiency in agricultural soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Ltd, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28611,64 +28611,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29011,64 +29011,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling organic solids in France : Practices -Legislation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EUconcertedaction--FAIR-CT97-3779, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29086,64 +29086,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'un test rapide de détermination de la maturité des composts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Catroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29367,51 +29367,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="636BD9AB"/>
+    <w:nsid w:val="ED70CDAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29515,51 +29515,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3DB940A8"/>
+    <w:nsid w:val="7CD3883F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29749,51 +29749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-nicolardot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1852-4243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050263900" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/WJASS.2023.08.000691" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04081982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/aeer.2302029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329588v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12745" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03771026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio dos Reis Martins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Necpalova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Ammann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Calanca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126613" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126151" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02974701v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00637-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03001698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimid&#233; Houngbedji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12446" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02921273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pointurier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193797v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jj5qvv" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Luiz Beber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da Rosa Couto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Emilio Lovato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7698-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3788-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2413" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652927v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138497191833892E12" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595185v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513849317956144E12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Larsbo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s-Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6842-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01394975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Quinche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.09.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M94CR8B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571549v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vermue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0381-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2016.09.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V68R8B3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862303v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;cel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Munier-Jolain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2014.09.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNKBJLR4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.02.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01097892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Mayer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1321967111" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951086v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentchabre Pocanam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0723" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000855v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Tschudy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Meunier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.10.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H53T02NF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862310v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vermue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philippot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;nault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1821-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27PQ1WX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00932156v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305372110" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999900v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement C. Peltre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Thuri&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Barth&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Brunet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Morvan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.09.036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGV6G3FL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192173v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thuri&#232;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV643X4H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862583v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9648-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC2BE804B3BCEA8ED2E22077B0B89D1DF618DFD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862332v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labreuche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJSS07108" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192127v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2007.0486" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192070v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01110.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A7842FD3099B7F04B4FD6C8B585C0E0EEF37AA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862353v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouziri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.10.024" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56SLB6HB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-009-0355-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4X557QVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Justes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9966-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9M8BH5MG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192045v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6r07-v729" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653191v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague G. Alavoine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Houlbert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2008.03.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JQWNQGQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664802v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude J. C. Germon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865346v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Germon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;tay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655739v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654326v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862573v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Oorts" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Merckx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gr&#233;han" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.12.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40SVR2N8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862541v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bossuyt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Merckx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00832.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1HWXK7R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862547v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Findeling" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2006.0203" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865864v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192409v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862550v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.09.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64W1M6V6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665366v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.01.012" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F74ZVSZ5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192263v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460831v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard P&#233;an" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-005-0045-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4BT3M60Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865861v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Raynal-Lacroix" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865859v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Leclerc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862590v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pag&#232;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2005.05.023" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRLH2V6G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862602v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafolie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2005.0124" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862594v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merckx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boizard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.03.013" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDC4W71P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865860v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Raynal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865257v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bodet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castillon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druesne C" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01372218v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bordes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Ennaifar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2005.0314" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01371358v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2005.0261" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862614v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Herre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Doledec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perraud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Panigai" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2005.39.4.891" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862618v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2004.1885" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681614v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Parnaudeau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670273v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lineres" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guivarch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kvarnstr&#246;m" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681848v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862630v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alavoine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-002-1460-2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CGQ7RRG6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508174v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cattin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larbre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862665v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(01)01239-9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN7JPXWN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674851v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alavoine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolardot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511247v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trinsoutrot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jocteur-Monrozier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cellier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Waton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alamercery" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010549224003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-89B2HRFT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673993v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865858v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613411v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675765v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gabrielle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tuck" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Bradburry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859601001241" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A9E1B07C47AA32B730E9C2355D3E1A782734BEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862651v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004813801728" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GV6PVZZ6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698669v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Griffiths" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ritz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Bardgett" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cook" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christensen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688228v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862669v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(00)00090-0" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5PGB1R8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862362v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:2000102" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862674v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bentz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lin&#232;res" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ch&#232;neby" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2000.643918x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862681v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009838618133" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GZ30X2T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862695v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Griffiths" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D Bardgett" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0706.2000.900208.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1P3DX8Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862708v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009870401779" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SG4QGVC6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696032v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688585v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gosse" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862775v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fazzolari" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rif" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(99)80005-3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTGZT935-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684298v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fazzolari" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerif" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Germon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862781v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Fazzolari" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(99)80006-5" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FNJ1CBH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684477v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865856v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duthion" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684346v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duthion" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707008v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denys" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Muller" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grably" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862763v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lagacherie" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariotti" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.1995.tb01818.x" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZ1QWVQ2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706142v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagacherie" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862758v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouzou" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(14)80016-6" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865855v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Denys" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Muller" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Grably" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710900v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862748v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.E. Molina" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Allard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(94)90163-5" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQCW17SB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702739v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fauvet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862744v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(94)90165-1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79GR1ZJ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865854v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Vallony" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863778v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(94)90164-3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZV1FJNP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862736v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godden" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penninckx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.1994.9754677" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699835v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705273v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701333v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865853v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709923v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714308v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Simon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713460v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Catroux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865852v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864500v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728668v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Couton" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720884v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almanza" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mielle" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863765v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catroux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(89)90035-7" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM2NJD99-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865849v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Almanza" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couton" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727486v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863967v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726922v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723461v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865848v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884942v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benistant" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864471v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chr&#233;tien" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863945v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Soulas" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Joannes" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863957v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863759v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(86)90060-X" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DDD33B8BA9EED0D99382345B8CECE20925A8832/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884926v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864503v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720734v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chr&#233;tien" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721014v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718724v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864669v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Morel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721268v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benistant" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864486v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Catroux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725037v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Morel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720679v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717569v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724696v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863758v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(84)90051-8" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2VDGJG6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723702v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726896v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864507v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720728v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864476v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guiraud" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863804v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727955v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864666v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Germon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720676v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864469v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864665v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maitre" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635524v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001096v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236477v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108286v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966793v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266420v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380011v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788814v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735635v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734680v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866905v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866827v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786559v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904594v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733997v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734419v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867145v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H Jeuffroy" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867158v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608364v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740707v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimide Houngbedji" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966712v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741477v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739446v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795461v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742031v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867271v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867289v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867340v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748281v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shykoff" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748201v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811485v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ugarte" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804091v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867604v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ugarte" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748195v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867636v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867613v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867545v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bru" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803272v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868231v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173178v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177298v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753637v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hanocq" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753627v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191948v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04079835v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Chabalier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762032v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herre" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillouais" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paubon" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833911v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832586v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834024v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771090v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766964v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765284v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768988v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Machet" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marcovecchio" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768075v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Cheng" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769211v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Bradbury" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Svendsen" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A Smith" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766456v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769335v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leviel" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764990v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765985v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766848v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Glaude" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851547v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865921v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773004v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779365v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774382v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779792v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508984v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954050v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786905v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733674v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787769v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734606v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866687v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787002v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741516v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793875v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823328v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Merlin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829049v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837155v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844855v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baugnet" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825423v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832038v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morvan" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840487v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865893v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cerri" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Assessment-Methods-for-Soil-Carbon/Kimble-Follett-Stewart/p/book/9781566704618" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865913v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r778-fonctionnement-des-peuplements-vegetaux-sous-contraintes-environnementales.html" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836574v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865874v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865890v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849341v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865871v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H Cheng" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaspecpub35.c11" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865916v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Albrecht" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847828v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865870v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865866v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853889v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220693v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562261v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367252v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834389v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858701v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02924067v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-nicolardot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1852-4243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050263900" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/WJASS.2023.08.000691" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04081982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/aeer.2302029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329588v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12745" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03771026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio dos Reis Martins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Necpalova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Ammann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Calanca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126613" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126151" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02974701v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00637-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03001698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimid&#233; Houngbedji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12446" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02921273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pointurier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193797v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jj5qvv" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Luiz Beber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da Rosa Couto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Emilio Lovato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7698-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3788-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2413" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513849317956144E12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652927v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138497191833892E12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Larsbo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s-Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6842-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01394975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Quinche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.09.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M94CR8B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571549v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vermue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0381-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2016.09.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V68R8B3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789015v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.02.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;cel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Munier-Jolain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2014.09.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNKBJLR4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01097892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Mayer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1321967111" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951086v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentchabre Pocanam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0723" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000855v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Tschudy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Meunier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.10.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H53T02NF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862310v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vermue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philippot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;nault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1821-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27PQ1WX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00932156v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305372110" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999900v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement C. Peltre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Thuri&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Barth&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Brunet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Morvan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.09.036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGV6G3FL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862583v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9648-z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC2BE804B3BCEA8ED2E22077B0B89D1DF618DFD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192173v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thuri&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV643X4H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192127v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2007.0486" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862332v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labreuche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJSS07108" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192070v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01110.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A7842FD3099B7F04B4FD6C8B585C0E0EEF37AA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862353v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouziri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.10.024" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56SLB6HB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-009-0355-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4X557QVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6r07-v729" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862342v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Justes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9966-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9M8BH5MG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653191v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague G. Alavoine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Houlbert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2008.03.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JQWNQGQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664802v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude J. C. Germon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655739v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654326v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865346v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Germon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;tay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862547v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Oorts" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Findeling" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2006.0203" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862573v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Merckx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gr&#233;han" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.12.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40SVR2N8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862541v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bossuyt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Merckx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00832.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1HWXK7R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192409v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865864v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862550v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.09.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64W1M6V6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665366v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.01.012" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F74ZVSZ5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192263v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460831v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard P&#233;an" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-005-0045-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4BT3M60Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865861v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Raynal-Lacroix" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865859v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Leclerc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862590v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pag&#232;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2005.05.023" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRLH2V6G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862602v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafolie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2005.0124" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862594v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merckx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boizard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.03.013" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDC4W71P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865257v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bodet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castillon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druesne C" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865860v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Raynal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01372218v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bordes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Ennaifar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2005.0314" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01371358v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2005.0261" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862614v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Herre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Doledec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perraud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Panigai" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2005.39.4.891" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862618v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2004.1885" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681614v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Parnaudeau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670273v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lineres" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guivarch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kvarnstr&#246;m" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681848v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862630v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alavoine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-002-1460-2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CGQ7RRG6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674851v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alavoine" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolardot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508174v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cattin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larbre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862665v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(01)01239-9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN7JPXWN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511247v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trinsoutrot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jocteur-Monrozier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cellier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Waton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alamercery" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010549224003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-89B2HRFT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613411v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865858v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673993v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675765v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gabrielle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tuck" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Bradburry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859601001241" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A9E1B07C47AA32B730E9C2355D3E1A782734BEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862651v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004813801728" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GV6PVZZ6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688228v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698669v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Griffiths" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ritz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Bardgett" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cook" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christensen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862362v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:2000102" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862669v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(00)00090-0" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5PGB1R8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862674v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bentz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lin&#232;res" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ch&#232;neby" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2000.643918x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862695v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Griffiths" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D Bardgett" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0706.2000.900208.x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1P3DX8Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862681v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009838618133" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GZ30X2T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862708v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009870401779" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SG4QGVC6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696032v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688585v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gosse" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862781v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Fazzolari" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(99)80006-5" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FNJ1CBH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684298v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fazzolari" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerif" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Germon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862775v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fazzolari" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rif" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(99)80005-3" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTGZT935-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684477v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865856v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duthion" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684346v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duthion" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862763v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denys" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lagacherie" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariotti" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.1995.tb01818.x" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZ1QWVQ2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707008v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Muller" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grably" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706142v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagacherie" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862758v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouzou" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(14)80016-6" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865855v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Denys" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Muller" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Grably" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710900v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862748v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.E. Molina" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Allard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(94)90163-5" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQCW17SB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702739v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fauvet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862744v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(94)90165-1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79GR1ZJ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865854v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Vallony" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863778v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(94)90164-3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZV1FJNP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862736v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godden" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penninckx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.1994.9754677" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699835v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705273v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701333v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865853v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709923v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714308v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Simon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713460v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Catroux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865852v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864500v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728668v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Couton" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863765v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catroux" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(89)90035-7" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM2NJD99-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720884v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almanza" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mielle" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865849v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Almanza" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couton" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727486v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863967v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726922v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723461v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865848v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864503v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884926v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benistant" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884942v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864471v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chr&#233;tien" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863945v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Soulas" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Joannes" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863957v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863759v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(86)90060-X" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DDD33B8BA9EED0D99382345B8CECE20925A8832/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720734v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chr&#233;tien" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721014v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718724v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864669v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Morel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721268v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benistant" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720679v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725037v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Morel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717569v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864486v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Catroux" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724696v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863758v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(84)90051-8" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2VDGJG6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723702v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864507v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720728v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726896v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864476v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guiraud" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720676v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01863804v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727955v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864666v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Germon" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864469v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01864665v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maitre" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635524v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001096v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108286v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236477v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966793v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266420v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380011v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788814v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735635v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734680v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786559v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866827v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866905v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904594v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733997v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734419v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867145v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H Jeuffroy" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740707v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimide Houngbedji" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867158v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608364v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966712v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741477v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739446v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795461v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742031v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867271v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867289v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867340v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748281v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shykoff" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748201v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811485v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ugarte" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804091v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867636v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ugarte" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867604v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748195v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867613v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867545v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bru" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803272v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868231v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173178v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177298v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753637v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hanocq" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753627v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191948v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04079835v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Chabalier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762032v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herre" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillouais" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paubon" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833911v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832586v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834024v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771090v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766964v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768988v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Machet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marcovecchio" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765284v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768075v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Cheng" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769211v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Bradbury" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Svendsen" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A Smith" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766456v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769335v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leviel" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765985v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764990v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766848v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Glaude" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851547v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865921v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773004v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779365v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774382v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779792v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508984v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954050v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787769v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733674v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786905v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734606v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01866687v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787002v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741516v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793875v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823328v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Merlin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829049v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837155v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844855v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baugnet" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825423v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832038v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morvan" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840487v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865893v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cerri" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Assessment-Methods-for-Soil-Carbon/Kimble-Follett-Stewart/p/book/9781566704618" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865913v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r778-fonctionnement-des-peuplements-vegetaux-sous-contraintes-environnementales.html" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836574v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865874v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865890v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849341v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865871v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H Cheng" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaspecpub35.c11" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865916v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Albrecht" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847828v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865870v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865866v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853889v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220693v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562261v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367252v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834389v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858701v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02924067v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>