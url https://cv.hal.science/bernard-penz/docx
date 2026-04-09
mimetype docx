--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1934,235 +1934,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitated lot sizing problems with inventory bounds</w:t>
+                <w:t xml:space="preserve">Multi-item uncapacitated lot sizing problem with inventory bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 229 (1), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Optimization Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.143-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-015-1816-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11590-014-0746-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115367v1</w:t>
+                <w:t xml:space="preserve">hal-00982762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-item uncapacitated lot sizing problem with inventory bounds</w:t>
+                <w:t xml:space="preserve">Capacitated lot sizing problems with inventory bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (1), pp.143-154. </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 229 (1), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11590-014-0746-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-015-1816-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982762v1</w:t>
+                <w:t xml:space="preserve">hal-01115367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability contracts between supplier and retailer: a new lot sizing model</w:t>
               </w:r>
@@ -2246,1931 +2246,1931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling sales and operations management with distant suppliers in the automotive industry: A simulation approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">A polynomial time algorithm for the single-item lot sizing problem with capacities, minimum order quantities and dynamic time windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hellion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 151, pp.20-36. </w:t>
+              <w:t xml:space="preserve">Operations Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.500-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2014.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orl.2014.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940823v1</w:t>
+                <w:t xml:space="preserve">hal-01105419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint employee weekly timetabling and daily rostering: a decision-support tool for a logistics platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Environmental constraints in joint product and supply chain design optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Baud-Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.16-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2014.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.10.023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881714v1</w:t>
+                <w:t xml:space="preserve">hal-01026565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial time algorithm for the single-item lot sizing problem with capacities, minimum order quantities and dynamic time windows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
+                <w:t xml:space="preserve">Joint employee weekly timetabling and daily rostering: a decision-support tool for a logistics platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42, pp.500-504. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 234 (1), pp.278-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orl.2014.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105419v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental constraints in joint product and supply chain design optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Agard</w:t>
+                <w:t xml:space="preserve">Reconciling sales and operations management with distant suppliers in the automotive industry: A simulation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lâm Laurent Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 76, pp.16-22. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 151, pp.20-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2014.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2014.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026565v1</w:t>
+                <w:t xml:space="preserve">hal-00940823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot sizing with carbon emission constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+                <w:t xml:space="preserve">Large-Scale Pooling Problems with Constrained Pools and Fixed Demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.11.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (3), pp.939-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10898-012-9869-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764867v1</w:t>
+                <w:t xml:space="preserve">hal-00665898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Pooling Problems with Constrained Pools and Fixed Demands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Maurice Clochard</w:t>
+                <w:t xml:space="preserve">Lot sizing with carbon emission constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 56 (3), pp.939-956. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 227 (1), pp.55-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10898-012-9869-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.11.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665898v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial time algorithm to solve the single-item capacitated lot sizing problem with minimum order quantities and concave costs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
+                <w:t xml:space="preserve">A Lagrangean heuristic for a two-echelon storage capacitated lot-sizing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sékoun Kébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najiba Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.04.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (6), pp.2477-2483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10845-011-0514-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699612v1</w:t>
+                <w:t xml:space="preserve">hal-00454112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangean heuristic for a two-echelon storage capacitated lot-sizing problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Najiba Sbihi</w:t>
+                <w:t xml:space="preserve">Mutual impacts of product standardization and supply chain design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Baud-Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23 (6), pp.2477-2483. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 135, pp.50-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10845-011-0514-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454112v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual impacts of product standardization and supply chain design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Agard</w:t>
+                <w:t xml:space="preserve">A polynomial time algorithm to solve the single-item capacitated lot sizing problem with minimum order quantities and concave costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hellion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 135, pp.50-60. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 222 (1), pp.10-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.09.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521492v1</w:t>
+                <w:t xml:space="preserve">hal-00699612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module selection and supply chain optimization for customized product families using redundancy and standardization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heuristic solutions for transshipment problems in a multiple door cross docking warehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radwan El Hadj Khalaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Agard</w:t>
+                <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8 (1), pp.118-129. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (2), pp.402-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASE.2010.2059701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2010.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497594v1</w:t>
+                <w:t xml:space="preserve">hal-00516918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous design of a product family and its related supply chain using a Taboo Search algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Agard</w:t>
+                <w:t xml:space="preserve">Collaboration for a two-echelon supply chain in the pulp and paper industry: the use of incentives to increase profit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Amours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (4), pp.581-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/jors.2009.167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2010.519737⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00508893v1</w:t>
+                <w:t xml:space="preserve">hal-00433277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration for a two-echelon supply chain in the pulp and paper industry: the use of incentives to increase profit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Langevin</w:t>
+                <w:t xml:space="preserve">A bounded dynamic programming approach to schedule operations in a cross docking platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (3), pp.385-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2010.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/jors.2009.167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00433277v1</w:t>
+                <w:t xml:space="preserve">hal-00512750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic solutions for transshipment problems in a multiple door cross docking warehouse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rim Larbi</w:t>
+                <w:t xml:space="preserve">Simultaneous design of a product family and its related supply chain using a Taboo Search algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan El Hadj Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2010.09.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (19), pp.5637-5656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2010.519737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00516918v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bounded dynamic programming approach to schedule operations in a cross docking platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling cross docking operations under full, partial and no information on inbound arrivals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rim Larbi</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2010.08.012⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (6), pp.889-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2010.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512750v1</w:t>
+                <w:t xml:space="preserve">hal-00524334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling cross docking operations under full, partial and no information on inbound arrivals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baptiste</w:t>
+                <w:t xml:space="preserve">Comparison of just-in-time and time window delivery policies for a single-item capacitated lot sizing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (9), pp.2567-2585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2010.532921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2010.10.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00524334v1</w:t>
+                <w:t xml:space="preserve">hal-00516557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of just-in-time and time window delivery policies for a single-item capacitated lot sizing problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+                <w:t xml:space="preserve">Module selection and supply chain optimization for customized product families using redundancy and standardization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan El Hadj Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 49 (9), pp.2567-2585. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.118-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2010.532921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASE.2010.2059701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516557v1</w:t>
+                <w:t xml:space="preserve">hal-00497594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study for the selection of modules and facilities in a mass customization context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan El Hadj Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4310,295 +4310,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulated annealing method based on a clustering approach to determine bills of materials for a large product family</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Agard</w:t>
+                <w:t xml:space="preserve">A broader view of the economic design of the X-bar chart in semiconductor industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Baud-Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (19), pp.5839-5853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207540903150593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360166v1</w:t>
+                <w:t xml:space="preserve">hal-00533424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A broader view of the economic design of the X-bar chart in semiconductor industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bassetto</w:t>
+                <w:t xml:space="preserve">Exact methods for single-item capacitated lot sizing problem with alternative machines and piece-wise linear production costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (2), pp.367-379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207540903150593⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00533424v1</w:t>
+                <w:t xml:space="preserve">hal-00381516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact methods for single-item capacitated lot sizing problem with alternative machines and piece-wise linear production costs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+                <w:t xml:space="preserve">A simulated annealing method based on a clustering approach to determine bills of materials for a large product family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 119 (2), pp.367-379</w:t>
+              <w:t xml:space="preserve">, 2009, 117 (2), pp.389-401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381516v1</w:t>
+                <w:t xml:space="preserve">hal-00360166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building flight planning for an airline company under maintenance constraints</w:t>
               </w:r>
@@ -4692,77 +4692,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact methods and a heuristic for the optimization of an integrated replenishment-storage planning problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sékoun Kébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najiba Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15, pp.195-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5342,397 +5342,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal solution for a two-product dynamic scheduling problem in a just-in-time environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Frein</w:t>
+                <w:t xml:space="preserve">Complexity results and approximation algorithms for the two-machine no-wait flowshop with limited machine availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Formanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 52, pp.116-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00239334v1</w:t>
+                <w:t xml:space="preserve">hal-00239333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity results and approximation algorithms for the two-machine no-wait flowshop with limited machine availability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity Analysis of Scheduling Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 127 (3), pp.148-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0377-2217(00)00281-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00239333v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00239335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of Scheduling Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal solution for a two-product dynamic scheduling problem in a just-in-time environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyès Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 127 (3), pp.148-157. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 74 (1-3), pp.85-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0377-2217(00)00281-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0925-5273(01)00109-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00239335v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00239334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution d'un problème d'ordonnancement dynamique dans un contexte de livraison synchrone: cas trois produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyès Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5894,217 +5894,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00239338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une classe d'heuristiques par appariement pour le problème du flowshop à deux machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimizing the makespan in the two-machine no-wait flow-shop with limited machine availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Formanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 33 (6), pp.553-567</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 37 (1-2), pp.497-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00239342v1</w:t>
+                <w:t xml:space="preserve">hal-00239343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing the makespan in the two-machine no-wait flow-shop with limited machine availability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une classe d'heuristiques par appariement pour le problème du flowshop à deux machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 37 (1-2), pp.497-500</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 33 (6), pp.553-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00239343v1</w:t>
+                <w:t xml:space="preserve">hal-00239342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (107)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6211,498 +6211,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A path-based formulation for the inbound logistics optimization in the automotive industry</w:t>
+                <w:t xml:space="preserve">Digital Lean Practices in High-Mix, Low-Volume Manufacturing: A Case Study of Manitowoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issa Bou Zeid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Zineb Mrabbaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahir Messaoudène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Serrano</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Depale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">IEEE ICTMOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sharjah - UAE, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925150v1</w:t>
+                <w:t xml:space="preserve">hal-04790055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local search for solving a hybrid flowshop sequencing problem: A case study of a crane manufacturer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Mrabbaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahir Messaoudène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Depale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICTMOD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Sharjah, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Lean Practices in High-Mix, Low-Volume Manufacturing: A Case Study of Manitowoc</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A path-based formulation for the inbound logistics optimization in the automotive industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahir Messaoudène</w:t>
+                <w:t xml:space="preserve">Issa Bou Zeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Depale</w:t>
+                <w:t xml:space="preserve">Alain Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICTMOD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sharjah - UAE, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">25ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790055v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude quantitative de l'agrégation des données d'un modèle de Supply Chain Network Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Le Bihan</w:t>
+                <w:t xml:space="preserve">Selecting transportation strategies in transportation planning for automotive supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Bou Zeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Feb 2023, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350096v1</w:t>
+                <w:t xml:space="preserve">hal-04085731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncapacitated lot-sizing problems with remanufacturing and two sale markets</w:t>
               </w:r>
@@ -6764,338 +6777,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting transportation strategies in transportation planning for automotive supply chain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Favoriser l’innovation par le lean product development : le comportement humain, un indicateur pertinent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chévrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, RENNES, France</w:t>
+              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Trois Rivieres, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085731v1</w:t>
+                <w:t xml:space="preserve">hal-04165613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser l’innovation par le lean product development : le comportement humain, un indicateur pertinent ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chévrier</w:t>
+                <w:t xml:space="preserve">Une étude quantitative de l'agrégation des données d'un modèle de Supply Chain Network Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Trois Rivieres, Canada</w:t>
+              <w:t xml:space="preserve">24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165613v1</w:t>
+                <w:t xml:space="preserve">hal-04350096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle routing optimization for inbound transportation plan of factories in the automotive sector. A Renault case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Bou Zeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7254,51 +7254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Arturo Pardo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7339,243 +7339,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transportation lot sizing problem: An Airbus case study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Frein</w:t>
+                <w:t xml:space="preserve">On the Interest of Reconsidering a Real-Life Car Sequencing Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Benichou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information, Logistics &amp; Supply Chain – ILS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015728v1</w:t>
+                <w:t xml:space="preserve">hal-02895597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Interest of Reconsidering a Real-Life Car Sequencing Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Transportation lot sizing problem: An Airbus case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Arturo Pardo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Benichou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information, Logistics &amp; Supply Chain – ILS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895597v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable versus grid energy for a mid term production and capacity adjustment planning</w:t>
               </w:r>
@@ -7663,51 +7663,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production planning with on-site generation of renewable energy</w:t>
+                <w:t xml:space="preserve">Planiﬁcation de production avec deux sources d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
@@ -7725,97 +7725,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2019 - 30th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336387v1</w:t>
+                <w:t xml:space="preserve">hal-02336257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planiﬁcation de production avec deux sources d’énergie</w:t>
+                <w:t xml:space="preserve">Production planning with on-site generation of renewable energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
@@ -7833,73 +7833,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">EURO 2019 - 30th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336257v1</w:t>
+                <w:t xml:space="preserve">hal-02336387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy system investment planning: a methodological review towards a new approach at the territorial level</w:t>
               </w:r>
@@ -8432,2022 +8432,2022 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling unloading operations in a railway terminal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sbihi Najiba</w:t>
+                <w:t xml:space="preserve">Lot sizing problem with energy constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Mohammedia, Morocco</w:t>
+              <w:t xml:space="preserve">IWLS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420984v1</w:t>
+                <w:t xml:space="preserve">hal-01420986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Branch-and-Price Algorithm for Scheduling Observations on a Telescope</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+                <w:t xml:space="preserve">Dimensionnement de lots de production sous contrainte d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Fifth International Joint Conference on Artificial Intelligence (IJCAI-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, New-York, United States. pp.3060-3066</w:t>
+              <w:t xml:space="preserve">17ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381636v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot sizing problem with energy constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
+                <w:t xml:space="preserve">A Branch-and-Price Algorithm for Scheduling Observations on a Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Catusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">Twenty-Fifth International Joint Conference on Artificial Intelligence (IJCAI-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New-York, United States. pp.3060-3066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420986v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement de lots de production sous contrainte d’énergie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Gicquel</w:t>
+                <w:t xml:space="preserve">Alternative Filtering for the Weighted Circuit Constraint: Comparing Lower Bounds for the TSP and Solving TSPTW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducomman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">AAAI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420958v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Filtering for the Weighted Circuit Constraint: Comparing Lower Bounds for the TSP and Solving TSPTW</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Algorithmes de filtrage pour la contrainte WeightedCircuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducomman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">JFPC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420964v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes de filtrage pour la contrainte WeightedCircuit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling unloading operations in a railway terminal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Kouismi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Ducomman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+                <w:t xml:space="preserve">Loubna Benabbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sbihi Najiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SITA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Mohammedia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420980v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'outils d'analyse géo-spatiale pour la vente et la distribution : Méthodologie et plateforme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternative filtering for the weighted circuit constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducomman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de Génie Industriel - CIGI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t>
+              <w:t xml:space="preserve">CP2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256566v1</w:t>
+                <w:t xml:space="preserve">hal-01256573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de modèles de programmation par contraintes pour le probleme du voyageur de commerce avec fenêtres de temps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Une contrainte globale pour le lot sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigori German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFPC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178704v1</w:t>
+                <w:t xml:space="preserve">hal-01178693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjecture sur le nombre de portes nécessaires pour une plateforme de crossdocking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Catusse</w:t>
+                <w:t xml:space="preserve">A lot-sizing global constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigori German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">CP2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178657v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative filtering for the weighted circuit constraint</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+                <w:t xml:space="preserve">A Simulation-Optimization approach for Managing the Sales and Operations Planning in the Automotive Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lâm Laurent Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering, CIE45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256573v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche en Programmation par Contraintes pour le problème du voyageur de commerce avec fenêtre de temps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Development of business spatial analysis tools: methodology and framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Daras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">INCOM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.1894 - 1899</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178664v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lot-sizing global constraint</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche en Programmation par Contraintes pour le problème du voyageur de commerce avec fenêtre de temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducomman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Roadef 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256568v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of business spatial analysis tools: methodology and framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+                <w:t xml:space="preserve">Conjecture sur le nombre de portes nécessaires pour une plateforme de crossdocking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.1894 - 1899</w:t>
+              <w:t xml:space="preserve">Roadef 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178710v1</w:t>
+                <w:t xml:space="preserve">hal-01178657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simulation-Optimization approach for Managing the Sales and Operations Planning in the Automotive Industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Etude de modèles de programmation par contraintes pour le probleme du voyageur de commerce avec fenêtres de temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducomman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering, CIE45</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Metz, France</w:t>
+              <w:t xml:space="preserve">JFPC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236996v1</w:t>
+                <w:t xml:space="preserve">hal-01178704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une contrainte globale pour le lot sizing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
+                <w:t xml:space="preserve">Ordonnancement d’atelier sous contrainte de ressources : cas d’application dans l’industrie chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Roadef ( Société Française de Recherche Opérationnelle et d'Aide à la Décision) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178693v1</w:t>
+                <w:t xml:space="preserve">hal-01178658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement d’atelier sous contrainte de ressources : cas d’application dans l’industrie chimique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Star Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Catusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef ( Société Française de Recherche Opérationnelle et d'Aide à la Décision) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">MAPSP 2015, 12th Workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, La Roche-en-Ardenne, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178658v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star Scheduling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">New lower bounds for single-item lot-sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigori German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPSP 2015, 12th Workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, La Roche-en-Ardenne, Belgium</w:t>
+              <w:t xml:space="preserve">IWLS2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237688v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New lower bounds for single-item lot-sizing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
+                <w:t xml:space="preserve">Heuristics Based Genetic Algorithm for Capacitated Multi-Vehicle Production-Inventory-Distribution Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Roadef 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256570v1</w:t>
+                <w:t xml:space="preserve">hal-01178682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics Based Genetic Algorithm for Capacitated Multi-Vehicle Production-Inventory-Distribution Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
+                <w:t xml:space="preserve">Développement d'outils d'analyse géo-spatiale pour la vente et la distribution : Méthodologie et plateforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Daras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès International de Génie Industriel - CIGI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178682v1</w:t>
+                <w:t xml:space="preserve">hal-01256566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de simulation-optimisation pour la planification industrielle et commerciale dans l'industrie automobile</w:t>
               </w:r>
@@ -10541,51 +10541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistics optimization of a biomass supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10712,243 +10712,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinating sales and operations management in automobile industry under long procurement lead times</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Stability contract in the forest products supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hellion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Amours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">26th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00837827v1</w:t>
+                <w:t xml:space="preserve">hal-00839029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability contract in the forest products supply chain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
+                <w:t xml:space="preserve">Coordinating sales and operations management in automobile industry under long procurement lead times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lâm Laurent Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839029v1</w:t>
+                <w:t xml:space="preserve">hal-00837827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lot‐sizing multi‐produits multi‐machines, application de contrats pour la coordination : cas d'étude de l'industrie forestière québécoise</w:t>
               </w:r>
@@ -10973,51 +10973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hellion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14° conférence ROADEF de la société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11265,204 +11265,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constraint programming approach for the traveling purchaser problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+                <w:t xml:space="preserve">Analysis of Green Lot-Sizing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Québec City, Canada. pp.735-749</w:t>
+              <w:t xml:space="preserve">Roadef 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790829v1</w:t>
+                <w:t xml:space="preserve">hal-00671671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme polynomial pour le problème de lot sizing mono-produit avec capacité et production minimale</w:t>
+                <w:t xml:space="preserve">Stability contracts between retailers and suppliers using quantity and time constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hellion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.CD-rom</w:t>
+              <w:t xml:space="preserve">ILS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Québec, Canada. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671672v1</w:t>
+                <w:t xml:space="preserve">hal-00764880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Single-Item Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
               </w:r>
@@ -11563,783 +11602,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Green Lot-Sizing Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+                <w:t xml:space="preserve">Une application industrielle des problèmes de &amp;quot; pooling &amp;quot; : la conception de gamme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roadef 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671671v1</w:t>
+                <w:t xml:space="preserve">hal-00671673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability contracts between retailers and suppliers using quantity and time constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
+                <w:t xml:space="preserve">Capacitated lot sizing problem with inventory bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Québec, Canada. pp.CD</w:t>
+              <w:t xml:space="preserve">IWLS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Rotterdam, Netherlands. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764880v1</w:t>
+                <w:t xml:space="preserve">hal-00764905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une application industrielle des problèmes de &amp;quot; pooling &amp;quot; : la conception de gamme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Maurice Clochard</w:t>
+                <w:t xml:space="preserve">Un algorithme polynomial pour le problème de lot sizing mono-produit avec capacité et production minimale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hellion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roadef 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671673v1</w:t>
+                <w:t xml:space="preserve">hal-00671672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitated lot sizing problem with inventory bounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+                <w:t xml:space="preserve">A constraint programming approach for the traveling purchaser problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Rotterdam, Netherlands. pp.CD</w:t>
+              <w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Québec City, Canada. pp.735-749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764905v1</w:t>
+                <w:t xml:space="preserve">hal-00790829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation séquentielle des emplois du temps dans une plateforme logistique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Lot Sizing mono-item multi-fournisseurs avec contraintes de volume et de régularité sur les commandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hellion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. pp.CD-rom</w:t>
+              <w:t xml:space="preserve">12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADeF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671683v1</w:t>
+                <w:t xml:space="preserve">hal-00595980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing with carbon emission constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+                <w:t xml:space="preserve">Un nouveau modèle pour la conception conjointe d'une famille de produits et de sa chaîne logistique avec standardisation, externalisation et gammes alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Baud-Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">CIGI'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Saint-Sauveur, Canada. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671679v1</w:t>
+                <w:t xml:space="preserve">hal-00671682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of green lot-sizing problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+                <w:t xml:space="preserve">Ordonnancement des tâches de manutention dans une plateforme de cross docking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS'11 - 2nd International Workshop on Lot-Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Roadef 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671677v1</w:t>
+                <w:t xml:space="preserve">hal-00671684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MILP model for joint product family and supply chain design</w:t>
               </w:r>
@@ -12414,938 +12362,990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot Sizing mono-item multi-fournisseurs avec contraintes de volume et de régularité sur les commandes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
+                <w:t xml:space="preserve">Analysis of green lot-sizing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADeF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">IWLS'11 - 2nd International Workshop on Lot-Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595980v1</w:t>
+                <w:t xml:space="preserve">hal-00671677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau modèle pour la conception conjointe d'une famille de produits et de sa chaîne logistique avec standardisation, externalisation et gammes alternatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Agard</w:t>
+                <w:t xml:space="preserve">Lot-sizing with carbon emission constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Saint-Sauveur, Canada. pp.CD-rom</w:t>
+              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671682v1</w:t>
+                <w:t xml:space="preserve">hal-00671679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement des tâches de manutention dans une plateforme de cross docking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Modélisation et résolution d'un problème de mélange avec constitution et utilisation de pré-mélanges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. pp.CD-rom</w:t>
+              <w:t xml:space="preserve">12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671684v1</w:t>
+                <w:t xml:space="preserve">hal-00649778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et résolution d'un problème de mélange avec constitution et utilisation de pré-mélanges.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Briant</w:t>
+                <w:t xml:space="preserve">Impacts of minimum activity level and multi-sourcing on product family and supply chain design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Baud-Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Production Research (ICPR 21) : Innovation in Product and Production July 31 - August 4, 2011 in Stuttgart, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Stuttgart, Germany. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649778v1</w:t>
+                <w:t xml:space="preserve">hal-00617724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of minimum activity level and multi-sourcing on product family and supply chain design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Agard</w:t>
+                <w:t xml:space="preserve">Optimisation séquentielle des emplois du temps dans une plateforme logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Production Research (ICPR 21) : Innovation in Product and Production July 31 - August 4, 2011 in Stuttgart, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Stuttgart, Germany. pp.CD-rom</w:t>
+              <w:t xml:space="preserve">Roadef 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617724v1</w:t>
+                <w:t xml:space="preserve">hal-00671683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing with carbon emission constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+                <w:t xml:space="preserve">Impact de la standardisation sur la conception intégrée d'une chaine logistique dans un contexte d'internationalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Baud-Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Lot Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Gardanne, France</w:t>
+              <w:t xml:space="preserve">MOSIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.816-823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671689v1</w:t>
+                <w:t xml:space="preserve">hal-00574537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la standardisation sur la conception intégrée d'une chaine logistique dans un contexte d'internationalisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Agard</w:t>
+                <w:t xml:space="preserve">Lot-sizing with carbon emission constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.816-823</w:t>
+              <w:t xml:space="preserve">International Workshop on Lot Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574537v1</w:t>
+                <w:t xml:space="preserve">hal-00671689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Transshipment Operations In A Multiple Inbound And Outbound Door Crossdock</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Product and supply chain design using a taboo search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan El Hadj Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International conference on Computers and Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411570v1</w:t>
+                <w:t xml:space="preserve">hal-00347196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product and supply chain design using a taboo search</w:t>
+                <w:t xml:space="preserve">Scheduling Transshipment Operations In A Multiple Inbound And Outbound Door Crossdock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radwan El Hadj Khalaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Agard</w:t>
+                <w:t xml:space="preserve">Rim Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">39th International conference on Computers and Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347196v1</w:t>
+                <w:t xml:space="preserve">hal-00411570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception conjointe de familles de produits et chaîne logistique : Entre diversité et standardisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan El Hadj Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13491,51 +13491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greedy heuristics for determining a product family bill of materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan El Hadj Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13586,51 +13586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product and supply chain design using a two-phases optimisation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan El Hadj Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13707,51 +13707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauchau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13783,990 +13783,990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de recuit simulé pour la plannification des vols des appareils d'une compagnie aérienne</w:t>
+                <w:t xml:space="preserve">A Simulated Annealing Algorithm and Heuristic Approaches to Build Flight and Maintenance Planning for an Airline Company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence conjointe FRANCORO V/ROADEF 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Beijing, China. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187878v1</w:t>
+                <w:t xml:space="preserve">hal-00186271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of sequential and simultaneous optimization to planify integrated supply chain activities: dynamic programming based heuristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+                <w:t xml:space="preserve">Polynomial time solution methods for some cross-docking problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORBEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186986v1</w:t>
+                <w:t xml:space="preserve">hal-00186973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial time solution methods for some cross-docking problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baptiste</w:t>
+                <w:t xml:space="preserve">Scheduling of transhipment operations in a single strip and stack doors crossdock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Beijing, China</w:t>
+              <w:t xml:space="preserve">19th International Conference on Production Research, ICPR19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Valparaiso, Chile. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186973v1</w:t>
+                <w:t xml:space="preserve">hal-00186957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling of transhipment operations in a single strip and stack doors crossdock</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Baptiste</w:t>
+                <w:t xml:space="preserve">An heuristic solution method of a quadratical model of aircraft rotation problem based on Dantzig-Wolfe decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Production Research, ICPR19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Valparaiso, Chile. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">ECCO XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186957v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simulated Annealing Algorithm and Heuristic Approaches to Build Flight and Maintenance Planning for an Airline Company</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+                <w:t xml:space="preserve">Incertitudes sur les demandes et les rendements en planification de production au cours du cycle de vie du produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Beijing, China. 10 p</w:t>
+              <w:t xml:space="preserve">Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186271v1</w:t>
+                <w:t xml:space="preserve">hal-00186961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An heuristic solution method of a quadratical model of aircraft rotation problem based on Dantzig-Wolfe decomposition</w:t>
+                <w:t xml:space="preserve">Un algorithme de recuit simulé pour la plannification des vols des appareils d'une compagnie aérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCO XX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">Conférence conjointe FRANCORO V/ROADEF 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00181414v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitudes sur les demandes et les rendements en planification de production au cours du cycle de vie du produit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
+                <w:t xml:space="preserve">Comparison of sequential and simultaneous optimization to planify integrated supply chain activities: dynamic programming based heuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada</w:t>
+              <w:t xml:space="preserve">ORBEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186961v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification des vols des appareils d'une compagnie aérienne avec prise en compte de la maintenance</w:t>
+                <w:t xml:space="preserve">Flight and maintenance planning in airlines compagies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la décision (ROADEF'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, --, France</w:t>
+              <w:t xml:space="preserve">14th International Working Seminar on Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Innsbruck, Austria. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400804v1</w:t>
+                <w:t xml:space="preserve">hal-00375268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight and maintenance planning in airlines compagies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+                <w:t xml:space="preserve">Two dynamic programming formulations in the extension of the simultaneous optimization of an inbound supply chain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Working Seminar on Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Innsbruck, Austria. pp.1-10</w:t>
+              <w:t xml:space="preserve">MOSIM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375268v1</w:t>
+                <w:t xml:space="preserve">hal-00385154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two dynamic programming formulations in the extension of the simultaneous optimization of an inbound supply chain.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Kebe</w:t>
+                <w:t xml:space="preserve">Planification des vols des appareils d'une compagnie aérienne avec prise en compte de la maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">7ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la décision (ROADEF'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, --, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385154v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-step heuristic to build flight and maintenance planning in a rolling horizon</w:t>
               </w:r>
@@ -15018,476 +15018,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de programmation dynamique pour l'optimisation d'une chaîne logistique production-transport-stockage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Logistic Profile: A new concept for interfacing designers and logisticians in concurrent engineering environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+                <w:t xml:space="preserve">T. Koike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Engineering Design - ICED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385156v1</w:t>
+                <w:t xml:space="preserve">hal-00373068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de programmation dynamique pour l'optimisation d'une chaîne logistique production-transport-stockage</w:t>
+                <w:t xml:space="preserve">Optimisation conjointe des activités de production, de transport et de stockage dans une chaîne logistique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">GDR MACS - JDMACS-JNMACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00376995v1</w:t>
+                <w:t xml:space="preserve">hal-00385155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistic Profile: A new concept for interfacing designers and logisticians in concurrent engineering environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanco</w:t>
+                <w:t xml:space="preserve">Optimization in an integrated supply chain: two heuristics and one exact method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Engineering Design - ICED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">IMACS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.No.T1-R-00-0653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373068v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation conjointe des activités de production, de transport et de stockage dans une chaîne logistique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+                <w:t xml:space="preserve">Quels rôles et outils pour les acteurs de la logistique dans le processus de développement de produits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+                <w:t xml:space="preserve">T. Koike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MACS - JDMACS-JNMACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">6ème Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385155v1</w:t>
+                <w:t xml:space="preserve">hal-00377018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global approach to optimize a two echelon supply chain: Suppliers - Manufacturer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Operational Research Practice in Africa - ORPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Ouagadougou, Burkina Faso</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15506,217 +15506,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization in an integrated supply chain: two heuristics and one exact method.</w:t>
+                <w:t xml:space="preserve">Un algorithme de programmation dynamique pour l'optimisation d'une chaîne logistique production-transport-stockage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMACS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.No.T1-R-00-0653</w:t>
+              <w:t xml:space="preserve">ROADEF'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385138v1</w:t>
+                <w:t xml:space="preserve">hal-00385156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels rôles et outils pour les acteurs de la logistique dans le processus de développement de produits ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Koike</w:t>
+                <w:t xml:space="preserve">Un algorithme de programmation dynamique pour l'optimisation d'une chaîne logistique production-transport-stockage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Besançon, France</w:t>
+              <w:t xml:space="preserve">6ème Congrès ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00377018v1</w:t>
+                <w:t xml:space="preserve">hal-00376995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time window versus just-in-time policy for an integrated supply chain.</w:t>
               </w:r>
@@ -15866,51 +15866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface issues into Life Cycle Engineering agenda: Evidences from the relationships between design engineering and logistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Koike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15974,51 +15974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation conjointe des activités de production, de transport et de stockage dans une chaîne logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16069,51 +16069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization in an integrated supply chain: two heuristics and one exact method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16145,502 +16145,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement des cellules robotisées pour une production mono-produit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Brauner</w:t>
+                <w:t xml:space="preserve">Appropriation des nouvelles connaissances par les acteurs industriels lors du processus de choix d'un ERP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes journées francophones de recherche opérationnelle (FRANCORO IV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">Information, compétences et connaissances dans les systèmes productifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259554v1</w:t>
+                <w:t xml:space="preserve">hal-00261694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation des nouvelles connaissances par les acteurs industriels lors du processus de choix d'un ERP</w:t>
+                <w:t xml:space="preserve">Proceso de elección de un ERP: los problemas y los aprendizajes organizacionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information, compétences et connaissances dans les systèmes productifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Autrans, France</w:t>
+              <w:t xml:space="preserve">ESOCITE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Mexique D.F, Mexique. pp.CD-ROm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261694v1</w:t>
+                <w:t xml:space="preserve">hal-00261695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceso de elección de un ERP: los problemas y los aprendizajes organizacionales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vinck</w:t>
+                <w:t xml:space="preserve">Ordonnancement des cellules robotisées pour une production mono-produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOCITE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Mexique D.F, Mexique. pp.CD-ROm</w:t>
+              <w:t xml:space="preserve">Quatrièmes journées francophones de recherche opérationnelle (FRANCORO IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261695v1</w:t>
+                <w:t xml:space="preserve">hal-00259554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow shop robotisé à quatre machine sans attente</w:t>
+                <w:t xml:space="preserve">Optimal cycles for the robotic balanced no-wait flow shop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence Francophone de MOdélisation et SIMulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Toulouse, France. pp.542-545</w:t>
+              <w:t xml:space="preserve">International Conference of Industrial Engineering and Production Management - IEPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259536v1</w:t>
+                <w:t xml:space="preserve">hal-00259546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal cycles for the robotic balanced no-wait flow shop</w:t>
+                <w:t xml:space="preserve">Flow shop robotisé à quatre machine sans attente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Industrial Engineering and Production Management - IEPM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">4ème Conférence Francophone de MOdélisation et SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Toulouse, France. pp.542-545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259546v1</w:t>
+                <w:t xml:space="preserve">hal-00259536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-tank hoist scheduling problem with unbounded or zero-width processing windows</w:t>
               </w:r>
@@ -17175,51 +17175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Akbalik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2024.103260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894712v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Le Bihan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-024-02421-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Jaffr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;vrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219877024500330" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuisinier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruby" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourasseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Penz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127599" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cuisinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourasseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122773" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.6208" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Daras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Agard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12599-018-0548-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2017.10.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senoussi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVJNSJS4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.03.025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843937v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Lefever" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Aghezzaf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.05.023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J4NDZ3S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;m Laurent Lim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.12.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.07.052" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PC5RPBX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01555720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7966-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baud-Lavigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2016.01.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVS1NT85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1816-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982762v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-014-0746-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983028v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hellion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.919419" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.01.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRQ0FXRF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881714v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.10.023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTJKWHLB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105419v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2014.08.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12Z0TRGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.07.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ3G29DG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.11.044" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59TSK19M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665898v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Clochard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-012-9869-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59CCTNW0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699612v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.04.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S83FBKGP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;koun K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Sbihi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0514-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V6C08FC0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521492v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V0VRB52-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan El Hadj Khalaf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2010.2059701" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508893v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.519737" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433277v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lehoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Amours" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langevin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2009.167" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516918v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Larbi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.09.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJP4WJ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512750v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.08.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524334v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.10.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XV9CB16-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516557v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.532921" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400515v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bassetto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533424v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540903150593" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381516v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433268v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186980v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-3995.2008.00627.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KDRN5KM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239327v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Sadfi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Formanowicz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261045v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Rivera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239332v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Kubiak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jos.121" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239334v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Benyoucef" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5273(01)00109-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHZQS194-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239333v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239335v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(00)00281-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7BBTD8L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239340v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Wallace" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626400000263" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239342v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239343v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391774v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadj Mahammed Ousaid" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925150v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Bou Zeid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serrano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790070v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mrabbaj" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Masmoudi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Depale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790055v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350096v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04222912v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085731v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165613v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595452v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595224v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boussu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578954v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Pardo Melo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_17" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015728v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895597v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Louis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benichou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336332v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336387v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336257v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015759v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476421v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568296v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568257v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568276v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420984v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Kouismi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Benabbou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbihi Najiba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381636v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420986v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420958v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420964v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducomman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420980v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256566v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178704v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178657v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256573v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178664v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256568v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori German" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178710v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236996v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178693v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178658v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Christ" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237688v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cance" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256570v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178682v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946369v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105423v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797820v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837827v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839029v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830416v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879812v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797815v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790829v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671672v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764899v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671671v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764880v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671673v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764905v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671683v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671679v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671677v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599707v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595980v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671682v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671684v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649778v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617724v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671689v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574537v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411570v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347196v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671687v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329466v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schairer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337896v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329467v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338418v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauchau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187878v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186986v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186973v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186957v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baptiste" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186271v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181414v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186961v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400804v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375268v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385154v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kebe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sbihi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375267v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385128v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larbi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750979v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385156v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376995v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373068v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koike" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385155v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370245v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385138v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377018v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385131v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370246v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373064v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384210v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370243v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259554v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261694v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261695v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259536v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259546v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259524v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148958v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259541v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259528v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Akbalik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2024.103260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894712v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Le Bihan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-024-02421-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Jaffr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;vrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219877024500330" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuisinier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruby" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourasseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Penz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127599" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cuisinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourasseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122773" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.6208" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Daras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Agard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12599-018-0548-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2017.10.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senoussi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVJNSJS4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.03.025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843937v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Lefever" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Aghezzaf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.05.023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J4NDZ3S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;m Laurent Lim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.12.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.07.052" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PC5RPBX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01555720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7966-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baud-Lavigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2016.01.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVS1NT85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-014-0746-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115367v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1816-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983028v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hellion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.919419" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105419v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2014.08.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12Z0TRGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026565v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.07.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ3G29DG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.10.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTJKWHLB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.01.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRQ0FXRF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Clochard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-012-9869-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59CCTNW0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.11.044" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59TSK19M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;koun K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Sbihi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0514-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V6C08FC0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V0VRB52-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699612v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.04.024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S83FBKGP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Larbi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.09.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJP4WJ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433277v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lehoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Amours" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langevin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2009.167" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.08.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan El Hadj Khalaf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.519737" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.10.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XV9CB16-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.532921" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2010.2059701" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400515v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bassetto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533424v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540903150593" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381516v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433268v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186980v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-3995.2008.00627.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KDRN5KM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239327v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Sadfi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Formanowicz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261045v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Rivera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239332v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Kubiak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jos.121" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239335v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(00)00281-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7BBTD8L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Benyoucef" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5273(01)00109-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHZQS194-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239340v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Wallace" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626400000263" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239343v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239342v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391774v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadj Mahammed Ousaid" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790055v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mrabbaj" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Masmoudi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Depale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790070v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925150v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Bou Zeid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serrano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085731v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04222912v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165613v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350096v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595452v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595224v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boussu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578954v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Pardo Melo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_17" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895597v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Louis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benichou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015728v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336332v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336257v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015759v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476421v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568296v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568257v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568276v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420986v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420958v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381636v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420964v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducomman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420980v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420984v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Kouismi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Benabbou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbihi Najiba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256573v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178693v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori German" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256568v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236996v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178664v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178657v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178704v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178658v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Christ" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237688v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cance" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256570v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256566v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946369v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105423v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797820v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839029v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837827v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830416v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879812v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797815v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671671v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764880v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764899v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671673v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764905v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671672v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790829v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595980v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671682v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671684v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599707v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671677v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671679v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649778v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617724v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671683v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574537v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671689v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347196v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411570v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671687v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329466v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schairer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337896v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329467v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338418v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauchau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186271v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186973v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186957v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baptiste" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181414v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186961v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187878v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186986v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375268v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385154v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kebe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sbihi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400804v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375267v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385128v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larbi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750979v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373068v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koike" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385155v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385138v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377018v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370245v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385156v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376995v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385131v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370246v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373064v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384210v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370243v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261694v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261695v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259554v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259546v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259536v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259524v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148958v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259541v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259528v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>