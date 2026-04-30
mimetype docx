--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -2710,298 +2710,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Pooling Problems with Constrained Pools and Fixed Demands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Maurice Clochard</w:t>
+                <w:t xml:space="preserve">Lot sizing with carbon emission constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10898-012-9869-4⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 227 (1), pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.11.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665898v1</w:t>
+                <w:t xml:space="preserve">hal-00764867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot sizing with carbon emission constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+                <w:t xml:space="preserve">Large-Scale Pooling Problems with Constrained Pools and Fixed Demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 227 (1), pp.55-61. </w:t>
+              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (3), pp.939-956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.11.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10898-012-9869-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764867v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lagrangean heuristic for a two-echelon storage capacitated lot-sizing problem</w:t>
               </w:r>
@@ -3329,524 +3329,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic solutions for transshipment problems in a multiple door cross docking warehouse</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous design of a product family and its related supply chain using a Taboo Search algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Larbi</w:t>
+                <w:t xml:space="preserve">Radwan El Hadj Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 61 (2), pp.402-408. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (19), pp.5637-5656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2010.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2010.519737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516918v1</w:t>
+                <w:t xml:space="preserve">hal-00508893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration for a two-echelon supply chain in the pulp and paper industry: the use of incentives to increase profit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Langevin</w:t>
+                <w:t xml:space="preserve">A bounded dynamic programming approach to schedule operations in a cross docking platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/jors.2009.167⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (3), pp.385-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2010.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433277v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bounded dynamic programming approach to schedule operations in a cross docking platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rim Larbi</w:t>
+                <w:t xml:space="preserve">Collaboration for a two-echelon supply chain in the pulp and paper industry: the use of incentives to increase profit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Amours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 60 (3), pp.385-396. </w:t>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (4), pp.581-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2010.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/jors.2009.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512750v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous design of a product family and its related supply chain using a Taboo Search algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Agard</w:t>
+                <w:t xml:space="preserve">Heuristic solutions for transshipment problems in a multiple door cross docking warehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (2), pp.402-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2010.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2010.519737⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508893v1</w:t>
+                <w:t xml:space="preserve">hal-00516918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling cross docking operations under full, partial and no information on inbound arrivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4022,51 +4022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Module selection and supply chain optimization for customized product families using redundancy and standardization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan El Hadj Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4126,51 +4126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study for the selection of modules and facilities in a mass customization context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan El Hadj Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4310,147 +4310,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A broader view of the economic design of the X-bar chart in semiconductor industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bassetto</w:t>
+                <w:t xml:space="preserve">A simulated annealing method based on a clustering approach to determine bills of materials for a large product family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 117 (2), pp.389-401</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533424v1</w:t>
+                <w:t xml:space="preserve">hal-00360166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact methods for single-item capacitated lot sizing problem with alternative machines and piece-wise linear production costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4466,139 +4444,161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 119 (2), pp.367-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulated annealing method based on a clustering approach to determine bills of materials for a large product family</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Agard</w:t>
+                <w:t xml:space="preserve">A broader view of the economic design of the X-bar chart in semiconductor industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Baud-Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (19), pp.5839-5853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207540903150593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360166v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building flight planning for an airline company under maintenance constraints</w:t>
               </w:r>
@@ -5572,51 +5572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal solution for a two-product dynamic scheduling problem in a just-in-time environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyès Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5688,51 +5688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution d'un problème d'ordonnancement dynamique dans un contexte de livraison synchrone: cas trois produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyès Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5894,217 +5894,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00239338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing the makespan in the two-machine no-wait flow-shop with limited machine availability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une classe d'heuristiques par appariement pour le problème du flowshop à deux machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 37 (1-2), pp.497-500</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 33 (6), pp.553-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00239343v1</w:t>
+                <w:t xml:space="preserve">hal-00239342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une classe d'heuristiques par appariement pour le problème du flowshop à deux machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimizing the makespan in the two-machine no-wait flow-shop with limited machine availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Formanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 33 (6), pp.553-567</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 37 (1-2), pp.497-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00239342v1</w:t>
+                <w:t xml:space="preserve">hal-00239343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (107)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6211,593 +6211,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Lean Practices in High-Mix, Low-Volume Manufacturing: A Case Study of Manitowoc</w:t>
+                <w:t xml:space="preserve">A path-based formulation for the inbound logistics optimization in the automotive industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Mrabbaj</w:t>
+                <w:t xml:space="preserve">Issa Bou Zeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Masmoudi</w:t>
+                <w:t xml:space="preserve">Alain Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahir Messaoudène</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Depale</w:t>
+                <w:t xml:space="preserve">Christian Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICTMOD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sharjah - UAE, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">25ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790055v1</w:t>
+                <w:t xml:space="preserve">hal-04925150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local search for solving a hybrid flowshop sequencing problem: A case study of a crane manufacturer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Digital Lean Practices in High-Mix, Low-Volume Manufacturing: A Case Study of Manitowoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Mrabbaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahir Messaoudène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Depale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICTMOD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2024, Sharjah, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">, Nov 2024, Sharjah - UAE, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790070v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A path-based formulation for the inbound logistics optimization in the automotive industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local search for solving a hybrid flowshop sequencing problem: A case study of a crane manufacturer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Mrabbaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issa Bou Zeid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Zahir Messaoudène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Serrano</w:t>
+                <w:t xml:space="preserve">Bertrand Depale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">IEEE ICTMOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sharjah, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925150v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting transportation strategies in transportation planning for automotive supply chain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Uncapacitated lot-sizing problems with remanufacturing and two sale markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, RENNES, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Lot-Sizing (IWLS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Cork (Irlande), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085731v1</w:t>
+                <w:t xml:space="preserve">hal-04222912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncapacitated lot-sizing problems with remanufacturing and two sale markets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
+                <w:t xml:space="preserve">Selecting transportation strategies in transportation planning for automotive supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Bou Zeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Lot-Sizing (IWLS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Cork (Irlande), France</w:t>
+              <w:t xml:space="preserve">24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222912v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser l’innovation par le lean product development : le comportement humain, un indicateur pertinent ?</w:t>
               </w:r>
@@ -6930,51 +6930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6993,256 +6993,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle routing optimization for inbound transportation plan of factories in the automotive sector. A Renault case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Serrano</w:t>
+                <w:t xml:space="preserve">A supply chain network design problem for the RENAULTvehicle distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Nguyen</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boussu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595452v1</w:t>
+                <w:t xml:space="preserve">hal-03595224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supply chain network design problem for the RENAULTvehicle distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Le Bihan</w:t>
+                <w:t xml:space="preserve">Vehicle routing optimization for inbound transportation plan of factories in the automotive sector. A Renault case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Bou Zeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Boussu</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595224v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Dock Location: An Airbus Helicopters Case Study</w:t>
               </w:r>
@@ -7254,51 +7254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Arturo Pardo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7479,51 +7479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Arturo Pardo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7555,159 +7555,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable versus grid energy for a mid term production and capacity adjustment planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planiﬁcation de production avec deux sources d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2019 - 10th International Workshop on Lot sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336332v1</w:t>
+                <w:t xml:space="preserve">hal-02336257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planiﬁcation de production avec deux sources d’énergie</w:t>
+                <w:t xml:space="preserve">Production planning with on-site generation of renewable energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
@@ -7725,181 +7725,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">EURO 2019 - 30th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336257v1</w:t>
+                <w:t xml:space="preserve">hal-02336387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production planning with on-site generation of renewable energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renewable versus grid energy for a mid term production and capacity adjustment planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2019 - 30th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">IWLS 2019 - 10th International Workshop on Lot sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336387v1</w:t>
+                <w:t xml:space="preserve">hal-02336332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy system investment planning: a methodological review towards a new approach at the territorial level</w:t>
               </w:r>
@@ -8121,462 +8121,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust solutions for the Inventory-Routing Problem with uncertain travel times</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
+                <w:t xml:space="preserve">Automatisation du processus de prétraitement des données spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Daras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">CIGI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568296v1</w:t>
+                <w:t xml:space="preserve">hal-01568276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Inventory-Routing Problem with Transshipment</w:t>
+                <w:t xml:space="preserve">Robust solutions for the Inventory-Routing Problem with uncertain travel times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Lefever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568257v1</w:t>
+                <w:t xml:space="preserve">hal-01568296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatisation du processus de prétraitement des données spatiales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Agard</w:t>
+                <w:t xml:space="preserve">The Inventory-Routing Problem with Transshipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Lefever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Compiègne, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568276v1</w:t>
+                <w:t xml:space="preserve">hal-01568257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot sizing problem with energy constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
+                <w:t xml:space="preserve">A Branch-and-Price Algorithm for Scheduling Observations on a Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Catusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">Twenty-Fifth International Joint Conference on Artificial Intelligence (IJCAI-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New-York, United States. pp.3060-3066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420986v1</w:t>
+                <w:t xml:space="preserve">hal-01381636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement de lots de production sous contrainte d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8618,225 +8635,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Branch-and-Price Algorithm for Scheduling Observations on a Telescope</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+                <w:t xml:space="preserve">Lot sizing problem with energy constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Fifth International Joint Conference on Artificial Intelligence (IJCAI-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, New-York, United States. pp.3060-3066</w:t>
+              <w:t xml:space="preserve">IWLS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381636v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Filtering for the Weighted Circuit Constraint: Comparing Lower Bounds for the TSP and Solving TSPTW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducomman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8887,51 +8887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes de filtrage pour la contrainte WeightedCircuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducomman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9071,826 +9071,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative filtering for the weighted circuit constraint</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+                <w:t xml:space="preserve">Conjecture sur le nombre de portes nécessaires pour une plateforme de crossdocking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Roadef 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256573v1</w:t>
+                <w:t xml:space="preserve">hal-01178657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une contrainte globale pour le lot sizing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Etude de modèles de programmation par contraintes pour le probleme du voyageur de commerce avec fenêtres de temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducomman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFPC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178693v1</w:t>
+                <w:t xml:space="preserve">hal-01178704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lot-sizing global constraint</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Une contrainte globale pour le lot sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigori German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">JFPC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256568v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simulation-Optimization approach for Managing the Sales and Operations Planning in the Automotive Industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">A lot-sizing global constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigori German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering, CIE45</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Metz, France</w:t>
+              <w:t xml:space="preserve">CP2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236996v1</w:t>
+                <w:t xml:space="preserve">hal-01256568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of business spatial analysis tools: methodology and framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+                <w:t xml:space="preserve">A Simulation-Optimization approach for Managing the Sales and Operations Planning in the Automotive Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lâm Laurent Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.1894 - 1899</w:t>
+              <w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering, CIE45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178710v1</w:t>
+                <w:t xml:space="preserve">hal-01236996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche en Programmation par Contraintes pour le problème du voyageur de commerce avec fenêtre de temps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Development of business spatial analysis tools: methodology and framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Daras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">INCOM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.1894 - 1899</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178664v1</w:t>
+                <w:t xml:space="preserve">hal-01178710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjecture sur le nombre de portes nécessaires pour une plateforme de crossdocking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Catusse</w:t>
+                <w:t xml:space="preserve">Une approche en Programmation par Contraintes pour le problème du voyageur de commerce avec fenêtre de temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducomman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roadef 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178657v1</w:t>
+                <w:t xml:space="preserve">hal-01178664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de modèles de programmation par contraintes pour le probleme du voyageur de commerce avec fenêtres de temps</w:t>
+                <w:t xml:space="preserve">Alternative filtering for the weighted circuit constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducomman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CP2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178704v1</w:t>
+                <w:t xml:space="preserve">hal-01256573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement d’atelier sous contrainte de ressources : cas d’application dans l’industrie chimique</w:t>
               </w:r>
@@ -9984,77 +9984,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Star Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10096,77 +10096,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New lower bounds for single-item lot-sizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigori German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10351,51 +10351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Daras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10427,217 +10427,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de simulation-optimisation pour la planification industrielle et commerciale dans l'industrie automobile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Logistics optimization of a biomass supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5th Forest Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Gerardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946369v1</w:t>
+                <w:t xml:space="preserve">hal-01105423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistics optimization of a biomass supply chain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+                <w:t xml:space="preserve">Un modèle de simulation-optimisation pour la planification industrielle et commerciale dans l'industrie automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lâm Laurent Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Forest Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Gerardmer, France</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105423v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification industrielle et commerciale avec long délai d'approvisionnement dans l'industrie automobile</w:t>
               </w:r>
@@ -10712,243 +10712,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability contract in the forest products supply chain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
+                <w:t xml:space="preserve">Coordinating sales and operations management in automobile industry under long procurement lead times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lâm Laurent Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839029v1</w:t>
+                <w:t xml:space="preserve">hal-00837827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinating sales and operations management in automobile industry under long procurement lead times</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Stability contract in the forest products supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hellion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Amours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">26th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00837827v1</w:t>
+                <w:t xml:space="preserve">hal-00839029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lot‐sizing multi‐produits multi‐machines, application de contrats pour la coordination : cas d'étude de l'industrie forestière québécoise</w:t>
               </w:r>
@@ -10973,51 +10973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hellion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14° conférence ROADEF de la société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11036,280 +11036,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong formulations for a capacitated multi-vehicle Production-distribution Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
+                <w:t xml:space="preserve">Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IESM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">Roadef 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879812v1</w:t>
+                <w:t xml:space="preserve">hal-00797815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+                <w:t xml:space="preserve">Strong formulations for a capacitated multi-vehicle Production-distribution Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">IESM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797815v1</w:t>
+                <w:t xml:space="preserve">hal-00879812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Green Lot-Sizing Problems</w:t>
+                <w:t xml:space="preserve">The Single-Item Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
@@ -11340,73 +11340,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.CD-rom</w:t>
+              <w:t xml:space="preserve">IWLS 2012 - International Workshop on Lot Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Rotterdam, Netherlands. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671671v1</w:t>
+                <w:t xml:space="preserve">hal-00764899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability contracts between retailers and suppliers using quantity and time constraints</w:t>
               </w:r>
@@ -11481,51 +11481,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Single-Item Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
+                <w:t xml:space="preserve">Analysis of Green Lot-Sizing Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
@@ -11556,129 +11556,129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2012 - International Workshop on Lot Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Rotterdam, Netherlands. pp.CD</w:t>
+              <w:t xml:space="preserve">Roadef 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764899v1</w:t>
+                <w:t xml:space="preserve">hal-00671671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une application industrielle des problèmes de &amp;quot; pooling &amp;quot; : la conception de gamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11805,1016 +11805,1016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme polynomial pour le problème de lot sizing mono-produit avec capacité et production minimale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
+                <w:t xml:space="preserve">A constraint programming approach for the traveling purchaser problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.CD-rom</w:t>
+              <w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Québec City, Canada. pp.735-749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671672v1</w:t>
+                <w:t xml:space="preserve">hal-00790829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constraint programming approach for the traveling purchaser problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+                <w:t xml:space="preserve">Un algorithme polynomial pour le problème de lot sizing mono-produit avec capacité et production minimale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hellion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Québec City, Canada. pp.735-749</w:t>
+              <w:t xml:space="preserve">Roadef 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790829v1</w:t>
+                <w:t xml:space="preserve">hal-00671672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot Sizing mono-item multi-fournisseurs avec contraintes de volume et de régularité sur les commandes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
+                <w:t xml:space="preserve">Analysis of green lot-sizing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADeF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">IWLS'11 - 2nd International Workshop on Lot-Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595980v1</w:t>
+                <w:t xml:space="preserve">hal-00671677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau modèle pour la conception conjointe d'une famille de produits et de sa chaîne logistique avec standardisation, externalisation et gammes alternatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Agard</w:t>
+                <w:t xml:space="preserve">Lot-sizing with carbon emission constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Saint-Sauveur, Canada. pp.CD-rom</w:t>
+              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671682v1</w:t>
+                <w:t xml:space="preserve">hal-00671679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement des tâches de manutention dans une plateforme de cross docking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Lot Sizing mono-item multi-fournisseurs avec contraintes de volume et de régularité sur les commandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hellion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. pp.CD-rom</w:t>
+              <w:t xml:space="preserve">12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADeF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671684v1</w:t>
+                <w:t xml:space="preserve">hal-00595980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MILP model for joint product family and supply chain design</w:t>
+                <w:t xml:space="preserve">Un nouveau modèle pour la conception conjointe d'une famille de produits et de sa chaîne logistique avec standardisation, externalisation et gammes alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Baud-Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IESM 2011, International Conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Metz, France. pp.CD-rom</w:t>
+              <w:t xml:space="preserve">CIGI'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Saint-Sauveur, Canada. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599707v1</w:t>
+                <w:t xml:space="preserve">hal-00671682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of green lot-sizing problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+                <w:t xml:space="preserve">Ordonnancement des tâches de manutention dans une plateforme de cross docking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS'11 - 2nd International Workshop on Lot-Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Roadef 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671677v1</w:t>
+                <w:t xml:space="preserve">hal-00671684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing with carbon emission constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+                <w:t xml:space="preserve">A MILP model for joint product family and supply chain design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Baud-Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">IESM 2011, International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Metz, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671679v1</w:t>
+                <w:t xml:space="preserve">hal-00599707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et résolution d'un problème de mélange avec constitution et utilisation de pré-mélanges.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Briant</w:t>
+                <w:t xml:space="preserve">Impacts of minimum activity level and multi-sourcing on product family and supply chain design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Baud-Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Production Research (ICPR 21) : Innovation in Product and Production July 31 - August 4, 2011 in Stuttgart, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Stuttgart, Germany. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649778v1</w:t>
+                <w:t xml:space="preserve">hal-00617724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of minimum activity level and multi-sourcing on product family and supply chain design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Agard</w:t>
+                <w:t xml:space="preserve">Modélisation et résolution d'un problème de mélange avec constitution et utilisation de pré-mélanges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Production Research (ICPR 21) : Innovation in Product and Production July 31 - August 4, 2011 in Stuttgart, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Stuttgart, Germany. pp.CD-rom</w:t>
+              <w:t xml:space="preserve">12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617724v1</w:t>
+                <w:t xml:space="preserve">hal-00649778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation séquentielle des emplois du temps dans une plateforme logistique</w:t>
               </w:r>
@@ -13105,247 +13105,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product and supply chain design using a taboo search</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Agard</w:t>
+                <w:t xml:space="preserve">Scheduling Transshipment Operations In A Multiple Inbound And Outbound Door Crossdock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">39th International conference on Computers and Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347196v1</w:t>
+                <w:t xml:space="preserve">hal-00411570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Transshipment Operations In A Multiple Inbound And Outbound Door Crossdock</w:t>
+                <w:t xml:space="preserve">Product and supply chain design using a taboo search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Larbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Radwan El Hadj Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International conference on Computers and Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411570v1</w:t>
+                <w:t xml:space="preserve">hal-00347196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception conjointe de familles de produits et chaîne logistique : Entre diversité et standardisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan El Hadj Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13390,247 +13390,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">design for cost: Fast heuristics to assign modules to manufacturing facilities in a product family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Greedy heuristics for determining a product family bill of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan El Hadj Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Schairer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Madison, United States. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">38th International Conference on Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329466v1</w:t>
+                <w:t xml:space="preserve">hal-00337896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greedy heuristics for determining a product family bill of materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">design for cost: Fast heuristics to assign modules to manufacturing facilities in a product family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schairer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Conference on Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Beijing, China</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Madison, United States. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337896v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product and supply chain design using a two-phases optimisation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan El Hadj Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13707,51 +13707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauchau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13910,51 +13910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13979,51 +13979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling of transhipment operations in a single strip and stack doors crossdock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14100,51 +14100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An heuristic solution method of a quadratical model of aircraft rotation problem based on Dantzig-Wolfe decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14271,502 +14271,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de recuit simulé pour la plannification des vols des appareils d'une compagnie aérienne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+                <w:t xml:space="preserve">Comparison of sequential and simultaneous optimization to planify integrated supply chain activities: dynamic programming based heuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence conjointe FRANCORO V/ROADEF 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ORBEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187878v1</w:t>
+                <w:t xml:space="preserve">hal-00186986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of sequential and simultaneous optimization to planify integrated supply chain activities: dynamic programming based heuristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+                <w:t xml:space="preserve">Un algorithme de recuit simulé pour la plannification des vols des appareils d'une compagnie aérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORBEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Conférence conjointe FRANCORO V/ROADEF 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186986v1</w:t>
+                <w:t xml:space="preserve">hal-00187878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight and maintenance planning in airlines compagies</w:t>
+                <w:t xml:space="preserve">Planification des vols des appareils d'une compagnie aérienne avec prise en compte de la maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Working Seminar on Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Innsbruck, Austria. pp.1-10</w:t>
+              <w:t xml:space="preserve">7ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la décision (ROADEF'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, --, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375268v1</w:t>
+                <w:t xml:space="preserve">hal-00400804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two dynamic programming formulations in the extension of the simultaneous optimization of an inbound supply chain.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Kebe</w:t>
+                <w:t xml:space="preserve">Flight and maintenance planning in airlines compagies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">14th International Working Seminar on Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Innsbruck, Austria. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385154v1</w:t>
+                <w:t xml:space="preserve">hal-00375268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification des vols des appareils d'une compagnie aérienne avec prise en compte de la maintenance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+                <w:t xml:space="preserve">Two dynamic programming formulations in the extension of the simultaneous optimization of an inbound supply chain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la décision (ROADEF'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, --, France</w:t>
+              <w:t xml:space="preserve">MOSIM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400804v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-step heuristic to build flight and maintenance planning in a rolling horizon</w:t>
               </w:r>
@@ -15018,476 +15018,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistic Profile: A new concept for interfacing designers and logisticians in concurrent engineering environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un algorithme de programmation dynamique pour l'optimisation d'une chaîne logistique production-transport-stockage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Koike</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanco</w:t>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Engineering Design - ICED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">ROADEF'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373068v1</w:t>
+                <w:t xml:space="preserve">hal-00385156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation conjointe des activités de production, de transport et de stockage dans une chaîne logistique.</w:t>
+                <w:t xml:space="preserve">Un algorithme de programmation dynamique pour l'optimisation d'une chaîne logistique production-transport-stockage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MACS - JDMACS-JNMACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">6ème Congrès ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385155v1</w:t>
+                <w:t xml:space="preserve">hal-00376995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization in an integrated supply chain: two heuristics and one exact method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMACS 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France. pp.No.T1-R-00-0653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels rôles et outils pour les acteurs de la logistique dans le processus de développement de produits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Koike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global approach to optimize a two echelon supply chain: Suppliers - Manufacturer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Operational Research Practice in Africa - ORPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Ouagadougou, Burkina Faso</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15506,217 +15506,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de programmation dynamique pour l'optimisation d'une chaîne logistique production-transport-stockage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+                <w:t xml:space="preserve">Logistic Profile: A new concept for interfacing designers and logisticians in concurrent engineering environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Koike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Engineering Design - ICED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385156v1</w:t>
+                <w:t xml:space="preserve">hal-00373068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de programmation dynamique pour l'optimisation d'une chaîne logistique production-transport-stockage</w:t>
+                <w:t xml:space="preserve">Optimisation conjointe des activités de production, de transport et de stockage dans une chaîne logistique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">GDR MACS - JDMACS-JNMACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00376995v1</w:t>
+                <w:t xml:space="preserve">hal-00385155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time window versus just-in-time policy for an integrated supply chain.</w:t>
               </w:r>
@@ -15866,51 +15866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface issues into Life Cycle Engineering agenda: Evidences from the relationships between design engineering and logistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Koike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15974,51 +15974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation conjointe des activités de production, de transport et de stockage dans une chaîne logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16069,51 +16069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization in an integrated supply chain: two heuristics and one exact method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17175,51 +17175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Akbalik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2024.103260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894712v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Le Bihan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-024-02421-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Jaffr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;vrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219877024500330" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuisinier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruby" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourasseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Penz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127599" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cuisinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourasseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122773" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.6208" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Daras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Agard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12599-018-0548-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2017.10.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senoussi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVJNSJS4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.03.025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843937v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Lefever" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Aghezzaf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.05.023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J4NDZ3S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;m Laurent Lim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.12.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.07.052" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PC5RPBX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01555720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7966-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baud-Lavigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2016.01.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVS1NT85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-014-0746-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115367v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1816-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983028v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hellion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.919419" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105419v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2014.08.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12Z0TRGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026565v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.07.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ3G29DG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.10.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTJKWHLB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.01.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRQ0FXRF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Clochard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-012-9869-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59CCTNW0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.11.044" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59TSK19M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;koun K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Sbihi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0514-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V6C08FC0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V0VRB52-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699612v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.04.024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S83FBKGP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Larbi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.09.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJP4WJ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433277v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lehoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Amours" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langevin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2009.167" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.08.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan El Hadj Khalaf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.519737" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.10.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XV9CB16-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.532921" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2010.2059701" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400515v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bassetto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533424v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540903150593" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381516v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433268v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186980v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-3995.2008.00627.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KDRN5KM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239327v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Sadfi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Formanowicz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261045v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Rivera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239332v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Kubiak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jos.121" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239335v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(00)00281-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7BBTD8L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Benyoucef" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5273(01)00109-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHZQS194-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239340v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Wallace" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626400000263" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239343v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239342v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391774v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadj Mahammed Ousaid" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790055v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mrabbaj" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Masmoudi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Depale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790070v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925150v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Bou Zeid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serrano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085731v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04222912v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165613v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350096v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595452v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595224v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boussu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578954v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Pardo Melo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_17" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895597v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Louis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benichou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015728v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336332v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336257v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015759v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476421v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568296v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568257v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568276v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420986v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420958v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381636v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420964v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducomman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420980v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420984v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Kouismi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Benabbou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbihi Najiba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256573v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178693v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori German" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256568v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236996v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178664v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178657v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178704v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178658v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Christ" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237688v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cance" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256570v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256566v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946369v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105423v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797820v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839029v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837827v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830416v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879812v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797815v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671671v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764880v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764899v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671673v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764905v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671672v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790829v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595980v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671682v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671684v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599707v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671677v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671679v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649778v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617724v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671683v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574537v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671689v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347196v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411570v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671687v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329466v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schairer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337896v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329467v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338418v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauchau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186271v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186973v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186957v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baptiste" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181414v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186961v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187878v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186986v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375268v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385154v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kebe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sbihi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400804v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375267v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385128v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larbi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750979v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373068v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koike" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385155v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385138v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377018v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370245v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385156v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376995v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385131v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370246v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373064v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384210v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370243v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261694v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261695v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259554v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259546v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259536v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259524v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148958v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259541v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259528v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Akbalik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2024.103260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894712v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Le Bihan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-024-02421-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Jaffr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;vrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219877024500330" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuisinier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruby" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourasseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Penz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127599" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cuisinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourasseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122773" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.6208" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Daras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Agard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12599-018-0548-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2017.10.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senoussi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVJNSJS4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.03.025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843937v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Lefever" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Aghezzaf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.05.023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J4NDZ3S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;m Laurent Lim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.12.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.07.052" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PC5RPBX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01555720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7966-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baud-Lavigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2016.01.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVS1NT85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-014-0746-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115367v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1816-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983028v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hellion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.919419" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105419v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2014.08.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12Z0TRGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026565v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.07.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ3G29DG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.10.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTJKWHLB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.01.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRQ0FXRF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.11.044" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59TSK19M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665898v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Clochard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-012-9869-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59CCTNW0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;koun K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Sbihi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0514-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V6C08FC0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V0VRB52-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699612v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.04.024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S83FBKGP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan El Hadj Khalaf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.519737" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512750v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Larbi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.08.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433277v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lehoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Amours" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langevin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2009.167" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516918v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.09.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJP4WJ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.10.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XV9CB16-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.532921" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2010.2059701" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400515v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bassetto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381516v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540903150593" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433268v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186980v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-3995.2008.00627.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KDRN5KM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239327v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Sadfi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Formanowicz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261045v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Rivera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239332v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Kubiak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jos.121" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239335v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(00)00281-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7BBTD8L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Benyoucef" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5273(01)00109-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHZQS194-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239340v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Wallace" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626400000263" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239342v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239343v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391774v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadj Mahammed Ousaid" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925150v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Bou Zeid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serrano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790055v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mrabbaj" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Masmoudi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Depale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790070v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04222912v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085731v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165613v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350096v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595224v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boussu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595452v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578954v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Pardo Melo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_17" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895597v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Louis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benichou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015728v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336257v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336387v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336332v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015759v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476421v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568296v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568257v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381636v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420958v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420986v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420964v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducomman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420980v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420984v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Kouismi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Benabbou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbihi Najiba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178657v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178704v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178693v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori German" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256568v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236996v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178710v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178664v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256573v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178658v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Christ" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237688v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cance" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256570v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256566v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946369v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797820v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837827v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839029v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830416v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797815v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879812v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764899v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764880v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671671v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671673v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764905v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790829v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671672v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671677v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671679v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595980v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671682v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671684v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599707v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617724v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649778v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671683v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574537v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671689v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411570v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347196v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671687v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337896v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329466v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schairer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329467v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338418v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauchau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186271v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186973v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186957v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baptiste" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181414v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186961v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186986v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187878v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400804v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375268v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385154v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kebe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sbihi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375267v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385128v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larbi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750979v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385156v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376995v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385138v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377018v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koike" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370245v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373068v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385155v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385131v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370246v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373064v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384210v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370243v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261694v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261695v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259554v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259546v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259536v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259524v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148958v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259541v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259528v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>