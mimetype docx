--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -1934,235 +1934,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-item uncapacitated lot sizing problem with inventory bounds</w:t>
+                <w:t xml:space="preserve">Capacitated lot sizing problems with inventory bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (1), pp.143-154. </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 229 (1), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11590-014-0746-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-015-1816-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982762v1</w:t>
+                <w:t xml:space="preserve">hal-01115367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitated lot sizing problems with inventory bounds</w:t>
+                <w:t xml:space="preserve">Multi-item uncapacitated lot sizing problem with inventory bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 229 (1), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Optimization Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.143-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-015-1816-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11590-014-0746-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115367v1</w:t>
+                <w:t xml:space="preserve">hal-00982762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability contracts between supplier and retailer: a new lot sizing model</w:t>
               </w:r>
@@ -2246,375 +2246,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial time algorithm for the single-item lot sizing problem with capacities, minimum order quantities and dynamic time windows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
+                <w:t xml:space="preserve">Joint employee weekly timetabling and daily rostering: a decision-support tool for a logistics platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orl.2014.08.010⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 234 (1), pp.278-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105419v1</w:t>
+                <w:t xml:space="preserve">hal-00881714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental constraints in joint product and supply chain design optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Agard</w:t>
+                <w:t xml:space="preserve">A polynomial time algorithm for the single-item lot sizing problem with capacities, minimum order quantities and dynamic time windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hellion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Operations Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.500-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orl.2014.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2014.07.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01026565v1</w:t>
+                <w:t xml:space="preserve">hal-01105419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint employee weekly timetabling and daily rostering: a decision-support tool for a logistics platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Environmental constraints in joint product and supply chain design optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Baud-Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 234 (1), pp.278-291. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.16-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.10.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2014.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881714v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling sales and operations management with distant suppliers in the automotive industry: A simulation approach</w:t>
               </w:r>
@@ -3433,420 +3433,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bounded dynamic programming approach to schedule operations in a cross docking platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaboration for a two-echelon supply chain in the pulp and paper industry: the use of incentives to increase profit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Larbi</w:t>
+                <w:t xml:space="preserve">Nadia Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Amours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2010.08.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (4), pp.581-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/jors.2009.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512750v1</w:t>
+                <w:t xml:space="preserve">hal-00433277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration for a two-echelon supply chain in the pulp and paper industry: the use of incentives to increase profit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Frein</w:t>
+                <w:t xml:space="preserve">Heuristic solutions for transshipment problems in a multiple door cross docking warehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Langevin</w:t>
+                <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 62 (4), pp.581-592. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (2), pp.402-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/jors.2009.167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2010.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433277v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic solutions for transshipment problems in a multiple door cross docking warehouse</w:t>
+                <w:t xml:space="preserve">A bounded dynamic programming approach to schedule operations in a cross docking platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 61 (2), pp.402-408. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 60 (3), pp.385-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2010.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2010.09.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00516918v1</w:t>
+                <w:t xml:space="preserve">hal-00512750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling cross docking operations under full, partial and no information on inbound arrivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4392,213 +4392,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact methods for single-item capacitated lot sizing problem with alternative machines and piece-wise linear production costs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+                <w:t xml:space="preserve">A broader view of the economic design of the X-bar chart in semiconductor industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Baud-Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (19), pp.5839-5853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207540903150593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381516v1</w:t>
+                <w:t xml:space="preserve">hal-00533424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A broader view of the economic design of the X-bar chart in semiconductor industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bassetto</w:t>
+                <w:t xml:space="preserve">Exact methods for single-item capacitated lot sizing problem with alternative machines and piece-wise linear production costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (2), pp.367-379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207540903150593⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00533424v1</w:t>
+                <w:t xml:space="preserve">hal-00381516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building flight planning for an airline company under maintenance constraints</w:t>
               </w:r>
@@ -5572,51 +5572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal solution for a two-product dynamic scheduling problem in a just-in-time environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyès Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5688,51 +5688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution d'un problème d'ordonnancement dynamique dans un contexte de livraison synchrone: cas trois produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyès Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6332,51 +6332,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Lean Practices in High-Mix, Low-Volume Manufacturing: A Case Study of Manitowoc</w:t>
+                <w:t xml:space="preserve">Local search for solving a hybrid flowshop sequencing problem: A case study of a crane manufacturer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Mrabbaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Masmoudi</w:t>
@@ -6411,93 +6411,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Depale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICTMOD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2024, Sharjah - UAE, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">, Nov 2024, Sharjah, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790055v1</w:t>
+                <w:t xml:space="preserve">hal-04790070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local search for solving a hybrid flowshop sequencing problem: A case study of a crane manufacturer</w:t>
+                <w:t xml:space="preserve">Digital Lean Practices in High-Mix, Low-Volume Manufacturing: A Case Study of Manitowoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Mrabbaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Masmoudi</w:t>
@@ -6532,69 +6532,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Depale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICTMOD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2024, Sharjah, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">, Nov 2024, Sharjah - UAE, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790070v1</w:t>
+                <w:t xml:space="preserve">hal-04790055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncapacitated lot-sizing problems with remanufacturing and two sale markets</w:t>
               </w:r>
@@ -7254,51 +7254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Arturo Pardo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7479,51 +7479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Arturo Pardo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7555,135 +7555,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planiﬁcation de production avec deux sources d’énergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renewable versus grid energy for a mid term production and capacity adjustment planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">IWLS 2019 - 10th International Workshop on Lot sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336257v1</w:t>
+                <w:t xml:space="preserve">hal-02336332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production planning with on-site generation of renewable energy</w:t>
               </w:r>
@@ -7771,135 +7771,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable versus grid energy for a mid term production and capacity adjustment planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planiﬁcation de production avec deux sources d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2019 - 10th International Workshop on Lot sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336332v1</w:t>
+                <w:t xml:space="preserve">hal-02336257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy system investment planning: a methodological review towards a new approach at the territorial level</w:t>
               </w:r>
@@ -8121,338 +8121,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatisation du processus de prétraitement des données spatiales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Agard</w:t>
+                <w:t xml:space="preserve">Robust solutions for the Inventory-Routing Problem with uncertain travel times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Lefever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568276v1</w:t>
+                <w:t xml:space="preserve">hal-01568296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust solutions for the Inventory-Routing Problem with uncertain travel times</w:t>
+                <w:t xml:space="preserve">The Inventory-Routing Problem with Transshipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Lefever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">ROADEF 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568296v1</w:t>
+                <w:t xml:space="preserve">hal-01568257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Inventory-Routing Problem with Transshipment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
+                <w:t xml:space="preserve">Automatisation du processus de prétraitement des données spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Daras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">CIGI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568257v1</w:t>
+                <w:t xml:space="preserve">hal-01568276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Branch-and-Price Algorithm for Scheduling Observations on a Telescope</w:t>
               </w:r>
@@ -8557,243 +8557,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement de lots de production sous contrainte d’énergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lot sizing problem with energy constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">IWLS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420958v1</w:t>
+                <w:t xml:space="preserve">hal-01420986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot sizing problem with energy constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimensionnement de lots de production sous contrainte d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">17ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420986v1</w:t>
+                <w:t xml:space="preserve">hal-01420958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Filtering for the Weighted Circuit Constraint: Comparing Lower Bounds for the TSP and Solving TSPTW</w:t>
               </w:r>
@@ -9071,427 +9071,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjecture sur le nombre de portes nécessaires pour une plateforme de crossdocking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Catusse</w:t>
+                <w:t xml:space="preserve">Etude de modèles de programmation par contraintes pour le probleme du voyageur de commerce avec fenêtres de temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducomman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">JFPC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178657v1</w:t>
+                <w:t xml:space="preserve">hal-01178704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de modèles de programmation par contraintes pour le probleme du voyageur de commerce avec fenêtres de temps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+                <w:t xml:space="preserve">Conjecture sur le nombre de portes nécessaires pour une plateforme de crossdocking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Roadef 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178704v1</w:t>
+                <w:t xml:space="preserve">hal-01178657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une contrainte globale pour le lot sizing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grigori German</w:t>
+                <w:t xml:space="preserve">Alternative filtering for the weighted circuit constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducomman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CP2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178693v1</w:t>
+                <w:t xml:space="preserve">hal-01256573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lot-sizing global constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigori German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CP2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -9775,165 +9762,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative filtering for the weighted circuit constraint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ducomman</w:t>
+                <w:t xml:space="preserve">Une contrainte globale pour le lot sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigori German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">JFPC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256573v1</w:t>
+                <w:t xml:space="preserve">hal-01178693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement d’atelier sous contrainte de ressources : cas d’application dans l’industrie chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Christ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10096,77 +10096,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New lower bounds for single-item lot-sizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigori German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10427,217 +10427,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistics optimization of a biomass supply chain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+                <w:t xml:space="preserve">Un modèle de simulation-optimisation pour la planification industrielle et commerciale dans l'industrie automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lâm Laurent Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Forest Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Gerardmer, France</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105423v1</w:t>
+                <w:t xml:space="preserve">hal-00946369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de simulation-optimisation pour la planification industrielle et commerciale dans l'industrie automobile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Logistics optimization of a biomass supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5th Forest Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Gerardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946369v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification industrielle et commerciale avec long délai d'approvisionnement dans l'industrie automobile</w:t>
               </w:r>
@@ -10807,256 +10807,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability contract in the forest products supply chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lot‐sizing multi‐produits multi‐machines, application de contrats pour la coordination : cas d'étude de l'industrie forestière québécoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hellion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lehoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">14° conférence ROADEF de la société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839029v1</w:t>
+                <w:t xml:space="preserve">hal-00830416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot‐sizing multi‐produits multi‐machines, application de contrats pour la coordination : cas d'étude de l'industrie forestière québécoise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability contract in the forest products supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hellion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Amours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14° conférence ROADEF de la société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France. pp.CD-rom</w:t>
+              <w:t xml:space="preserve">26th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830416v1</w:t>
+                <w:t xml:space="preserve">hal-00839029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
               </w:r>
@@ -11386,243 +11386,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability contracts between retailers and suppliers using quantity and time constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
+                <w:t xml:space="preserve">Analysis of Green Lot-Sizing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Québec, Canada. pp.CD</w:t>
+              <w:t xml:space="preserve">Roadef 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764880v1</w:t>
+                <w:t xml:space="preserve">hal-00671671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Green Lot-Sizing Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+                <w:t xml:space="preserve">Stability contracts between retailers and suppliers using quantity and time constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hellion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.CD-rom</w:t>
+              <w:t xml:space="preserve">ILS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Québec, Canada. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671671v1</w:t>
+                <w:t xml:space="preserve">hal-00764880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une application industrielle des problèmes de &amp;quot; pooling &amp;quot; : la conception de gamme</w:t>
               </w:r>
@@ -11982,51 +11982,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of green lot-sizing problems</w:t>
+                <w:t xml:space="preserve">Lot-sizing with carbon emission constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
@@ -12057,97 +12057,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS'11 - 2nd International Workshop on Lot-Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671677v1</w:t>
+                <w:t xml:space="preserve">hal-00671679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing with carbon emission constraints</w:t>
+                <w:t xml:space="preserve">Analysis of green lot-sizing problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
@@ -12178,453 +12178,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">IWLS'11 - 2nd International Workshop on Lot-Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671679v1</w:t>
+                <w:t xml:space="preserve">hal-00671677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot Sizing mono-item multi-fournisseurs avec contraintes de volume et de régularité sur les commandes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
+                <w:t xml:space="preserve">A MILP model for joint product family and supply chain design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Baud-Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADeF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">IESM 2011, International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Metz, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595980v1</w:t>
+                <w:t xml:space="preserve">hal-00599707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau modèle pour la conception conjointe d'une famille de produits et de sa chaîne logistique avec standardisation, externalisation et gammes alternatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Agard</w:t>
+                <w:t xml:space="preserve">Lot Sizing mono-item multi-fournisseurs avec contraintes de volume et de régularité sur les commandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hellion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Saint-Sauveur, Canada. pp.CD-rom</w:t>
+              <w:t xml:space="preserve">12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADeF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671682v1</w:t>
+                <w:t xml:space="preserve">hal-00595980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement des tâches de manutention dans une plateforme de cross docking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Un nouveau modèle pour la conception conjointe d'une famille de produits et de sa chaîne logistique avec standardisation, externalisation et gammes alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Baud-Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. pp.CD-rom</w:t>
+              <w:t xml:space="preserve">CIGI'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Saint-Sauveur, Canada. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671684v1</w:t>
+                <w:t xml:space="preserve">hal-00671682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MILP model for joint product family and supply chain design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Agard</w:t>
+                <w:t xml:space="preserve">Ordonnancement des tâches de manutention dans une plateforme de cross docking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IESM 2011, International Conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Metz, France. pp.CD-rom</w:t>
+              <w:t xml:space="preserve">Roadef 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599707v1</w:t>
+                <w:t xml:space="preserve">hal-00671684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of minimum activity level and multi-sourcing on product family and supply chain design</w:t>
               </w:r>
@@ -12800,51 +12800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation séquentielle des emplois du temps dans une plateforme logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13111,51 +13111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Transshipment Operations In A Multiple Inbound And Outbound Door Crossdock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13390,718 +13390,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greedy heuristics for determining a product family bill of materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">design for cost: Fast heuristics to assign modules to manufacturing facilities in a product family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schairer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Conference on Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Beijing, China</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Madison, United States. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337896v1</w:t>
+                <w:t xml:space="preserve">hal-00329466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">design for cost: Fast heuristics to assign modules to manufacturing facilities in a product family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Greedy heuristics for determining a product family bill of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan El Hadj Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Schairer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Madison, United States. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">38th International Conference on Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329466v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product and supply chain design using a two-phases optimisation approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Agard</w:t>
+                <w:t xml:space="preserve">Optimal operations scheduling in a crossdock with multi strip and multi stack doors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauchau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Madison, United States. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">International Conference on Computers and Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Beijing, China. pp.1168 - 1176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329467v1</w:t>
+                <w:t xml:space="preserve">hal-00338418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal operations scheduling in a crossdock with multi strip and multi stack doors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rim Larbi</w:t>
+                <w:t xml:space="preserve">Product and supply chain design using a two-phases optimisation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan El Hadj Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computers and Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Beijing, China. pp.1168 - 1176</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Madison, United States. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00338418v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simulated Annealing Algorithm and Heuristic Approaches to Build Flight and Maintenance Planning for an Airline Company</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+                <w:t xml:space="preserve">Polynomial time solution methods for some cross-docking problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Beijing, China. 10 p</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186271v1</w:t>
+                <w:t xml:space="preserve">hal-00186973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial time solution methods for some cross-docking problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baptiste</w:t>
+                <w:t xml:space="preserve">Scheduling of transhipment operations in a single strip and stack doors crossdock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Beijing, China</w:t>
+              <w:t xml:space="preserve">19th International Conference on Production Research, ICPR19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Valparaiso, Chile. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186973v1</w:t>
+                <w:t xml:space="preserve">hal-00186957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling of transhipment operations in a single strip and stack doors crossdock</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Baptiste</w:t>
+                <w:t xml:space="preserve">A Simulated Annealing Algorithm and Heuristic Approaches to Build Flight and Maintenance Planning for an Airline Company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Production Research, ICPR19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Valparaiso, Chile. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Beijing, China. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186957v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An heuristic solution method of a quadratical model of aircraft rotation problem based on Dantzig-Wolfe decomposition</w:t>
               </w:r>
@@ -15208,217 +15208,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization in an integrated supply chain: two heuristics and one exact method.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+                <w:t xml:space="preserve">Logistic Profile: A new concept for interfacing designers and logisticians in concurrent engineering environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Koike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMACS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.No.T1-R-00-0653</w:t>
+              <w:t xml:space="preserve">15th International Conference on Engineering Design - ICED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385138v1</w:t>
+                <w:t xml:space="preserve">hal-00373068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels rôles et outils pour les acteurs de la logistique dans le processus de développement de produits ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Koike</w:t>
+                <w:t xml:space="preserve">Optimisation conjointe des activités de production, de transport et de stockage dans une chaîne logistique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Besançon, France</w:t>
+              <w:t xml:space="preserve">GDR MACS - JDMACS-JNMACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377018v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global approach to optimize a two echelon supply chain: Suppliers - Manufacturer</w:t>
               </w:r>
@@ -15506,411 +15506,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistic Profile: A new concept for interfacing designers and logisticians in concurrent engineering environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanco</w:t>
+                <w:t xml:space="preserve">Optimization in an integrated supply chain: two heuristics and one exact method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Engineering Design - ICED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">IMACS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.No.T1-R-00-0653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373068v1</w:t>
+                <w:t xml:space="preserve">hal-00385138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation conjointe des activités de production, de transport et de stockage dans une chaîne logistique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+                <w:t xml:space="preserve">Quels rôles et outils pour les acteurs de la logistique dans le processus de développement de produits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Koike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MACS - JDMACS-JNMACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">6ème Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385155v1</w:t>
+                <w:t xml:space="preserve">hal-00377018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time window versus just-in-time policy for an integrated supply chain.</w:t>
+                <w:t xml:space="preserve">Time window versus just-in-time policy for an integrated supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Istanbul, Turkey. pp.31-36</w:t>
+              <w:t xml:space="preserve">35 International Conference on Computers and Industrial Engineering - CIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385131v1</w:t>
+                <w:t xml:space="preserve">hal-00370246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time window versus just-in-time policy for an integrated supply chain</w:t>
+                <w:t xml:space="preserve">Time window versus just-in-time policy for an integrated supply chain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35 International Conference on Computers and Industrial Engineering - CIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">CIE 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Istanbul, Turkey. pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370246v1</w:t>
+                <w:t xml:space="preserve">hal-00385131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface issues into Life Cycle Engineering agenda: Evidences from the relationships between design engineering and logistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Koike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16430,217 +16430,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal cycles for the robotic balanced no-wait flow shop</w:t>
+                <w:t xml:space="preserve">Flow shop robotisé à quatre machine sans attente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Industrial Engineering and Production Management - IEPM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">4ème Conférence Francophone de MOdélisation et SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Toulouse, France. pp.542-545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259546v1</w:t>
+                <w:t xml:space="preserve">hal-00259536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow shop robotisé à quatre machine sans attente</w:t>
+                <w:t xml:space="preserve">Optimal cycles for the robotic balanced no-wait flow shop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence Francophone de MOdélisation et SIMulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Toulouse, France. pp.542-545</w:t>
+              <w:t xml:space="preserve">International Conference of Industrial Engineering and Production Management - IEPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259536v1</w:t>
+                <w:t xml:space="preserve">hal-00259546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-tank hoist scheduling problem with unbounded or zero-width processing windows</w:t>
               </w:r>
@@ -17175,51 +17175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Akbalik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2024.103260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894712v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Le Bihan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-024-02421-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Jaffr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;vrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219877024500330" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuisinier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruby" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourasseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Penz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127599" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cuisinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourasseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122773" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.6208" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Daras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Agard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12599-018-0548-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2017.10.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senoussi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVJNSJS4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.03.025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843937v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Lefever" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Aghezzaf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.05.023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J4NDZ3S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;m Laurent Lim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.12.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.07.052" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PC5RPBX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01555720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7966-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baud-Lavigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2016.01.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVS1NT85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-014-0746-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115367v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1816-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983028v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hellion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.919419" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105419v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2014.08.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12Z0TRGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026565v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.07.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ3G29DG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.10.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTJKWHLB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.01.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRQ0FXRF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.11.044" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59TSK19M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665898v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Clochard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-012-9869-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59CCTNW0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;koun K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Sbihi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0514-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V6C08FC0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V0VRB52-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699612v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.04.024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S83FBKGP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan El Hadj Khalaf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.519737" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512750v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Larbi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.08.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433277v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lehoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Amours" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langevin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2009.167" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516918v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.09.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJP4WJ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.10.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XV9CB16-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.532921" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2010.2059701" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400515v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bassetto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381516v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540903150593" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433268v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186980v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-3995.2008.00627.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KDRN5KM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239327v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Sadfi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Formanowicz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261045v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Rivera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239332v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Kubiak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jos.121" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239335v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(00)00281-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7BBTD8L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Benyoucef" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5273(01)00109-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHZQS194-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239340v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Wallace" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626400000263" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239342v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239343v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391774v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadj Mahammed Ousaid" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925150v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Bou Zeid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serrano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790055v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mrabbaj" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Masmoudi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Depale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790070v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04222912v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085731v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165613v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350096v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595224v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boussu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595452v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578954v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Pardo Melo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_17" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895597v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Louis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benichou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015728v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336257v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336387v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336332v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015759v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476421v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568296v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568257v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381636v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420958v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420986v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420964v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducomman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420980v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420984v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Kouismi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Benabbou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbihi Najiba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178657v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178704v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178693v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori German" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256568v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236996v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178710v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178664v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256573v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178658v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Christ" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237688v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cance" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256570v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256566v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946369v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797820v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837827v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839029v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830416v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797815v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879812v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764899v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764880v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671671v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671673v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764905v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790829v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671672v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671677v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671679v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595980v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671682v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671684v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599707v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617724v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649778v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671683v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574537v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671689v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411570v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347196v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671687v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337896v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329466v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schairer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329467v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338418v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauchau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186271v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186973v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186957v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baptiste" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181414v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186961v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186986v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187878v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400804v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375268v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385154v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kebe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sbihi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375267v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385128v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larbi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750979v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385156v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376995v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385138v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377018v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koike" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370245v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373068v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385155v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385131v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370246v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373064v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384210v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370243v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261694v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261695v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259554v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259546v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259536v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259524v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148958v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259541v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259528v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Akbalik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2024.103260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894712v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Le Bihan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-024-02421-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Jaffr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;vrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219877024500330" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuisinier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruby" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourasseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Penz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127599" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cuisinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourasseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122773" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.6208" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Daras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Agard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12599-018-0548-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2017.10.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senoussi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVJNSJS4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.03.025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843937v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Lefever" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Aghezzaf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.05.023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J4NDZ3S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;m Laurent Lim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.12.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.07.052" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PC5RPBX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01555720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7966-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baud-Lavigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2016.01.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVS1NT85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1816-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982762v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-014-0746-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983028v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hellion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.919419" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.10.023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTJKWHLB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105419v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2014.08.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12Z0TRGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026565v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.07.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ3G29DG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.01.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRQ0FXRF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.11.044" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59TSK19M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665898v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Clochard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-012-9869-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59CCTNW0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;koun K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Sbihi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0514-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V6C08FC0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V0VRB52-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699612v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.04.024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S83FBKGP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan El Hadj Khalaf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.519737" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lehoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Amours" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langevin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2009.167" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516918v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Larbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.09.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJP4WJ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512750v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.08.012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.10.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XV9CB16-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.532921" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2010.2059701" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400515v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bassetto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533424v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540903150593" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381516v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433268v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186980v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-3995.2008.00627.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KDRN5KM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239327v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Sadfi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Formanowicz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261045v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Rivera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239332v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Kubiak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jos.121" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239335v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(00)00281-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7BBTD8L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Benyoucef" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5273(01)00109-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHZQS194-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239340v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Wallace" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626400000263" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239342v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239343v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391774v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadj Mahammed Ousaid" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925150v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Bou Zeid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serrano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790070v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mrabbaj" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Masmoudi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Depale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790055v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04222912v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085731v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165613v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350096v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595224v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boussu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595452v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578954v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Pardo Melo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_17" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895597v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Louis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benichou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015728v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336332v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336387v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336257v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015759v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476421v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568296v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568257v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568276v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381636v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420986v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420958v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420964v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducomman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420980v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420984v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Kouismi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Benabbou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbihi Najiba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178704v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178657v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256573v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256568v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori German" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236996v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178710v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178664v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178693v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178658v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Christ" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237688v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cance" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256570v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256566v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946369v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105423v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797820v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837827v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830416v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839029v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797815v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879812v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764899v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671671v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764880v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671673v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764905v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790829v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671672v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671679v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671677v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599707v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595980v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671682v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671684v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617724v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649778v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671683v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574537v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671689v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411570v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347196v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671687v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329466v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schairer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337896v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338418v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauchau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329467v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186973v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186957v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baptiste" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186271v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181414v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186961v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186986v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187878v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400804v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375268v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385154v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kebe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sbihi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375267v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385128v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larbi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750979v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385156v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376995v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373068v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koike" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385155v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370245v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385138v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377018v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370246v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385131v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373064v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384210v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370243v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261694v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261695v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259554v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259536v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259546v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259524v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148958v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259541v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259528v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>