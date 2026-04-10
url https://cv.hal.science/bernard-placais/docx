--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -450,51 +450,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Desgué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Le Goff</w:t>
+                <w:t xml:space="preserve">R Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 134 (6), pp.066901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1190,295 +1190,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic Klein-Schwinger effect in graphene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Schmitt</w:t>
+                <w:t xml:space="preserve">High‐Speed Optoelectronic Graphene Sampler at 1.55 µm Reaching Intrinsic Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Tharrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vallet</w:t>
+                <w:t xml:space="preserve">E. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mele</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Taniguchi</w:t>
+                <w:t xml:space="preserve">Delphine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-023-01978-9⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (10), pp.2300260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202300260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035853v2</w:t>
+                <w:t xml:space="preserve">hal-04785951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Speed Optoelectronic Graphene Sampler at 1.55 µm Reaching Intrinsic Performances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Pommier</w:t>
+                <w:t xml:space="preserve">Mesoscopic Klein-Schwinger effect in graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hamidouche</w:t>
+                <w:t xml:space="preserve">P. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Berger</w:t>
+                <w:t xml:space="preserve">D. Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rosticher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (10), pp.2300260. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (6), pp.830-835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aelm.202300260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-023-01978-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785951v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035853v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of edge magnetoplasmon squeezing in a quantum Hall conductor</w:t>
               </w:r>
@@ -1490,145 +1490,145 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bisognin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Kamata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 130 (10), pp.106201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.106201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Fractional Quantum Hall Laughlin and Jain Topological Orders with the Anyon Collider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1650,146 +1650,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.011031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-field 1/f noise in hBN-encapsulated graphene transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rosticher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1811,1566 +1811,1566 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (16), pp.L161104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.L161104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric permittivity, conductivity and breakdown ﬁeld of hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mele</w:t>
+                <w:t xml:space="preserve">Holger Graef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (6), pp.065901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2053-1591/ac4fe1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave surface transport in narrow-bandgap PdSe2 -MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rosticher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Le Goff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Rosticher</w:t>
+                <w:t xml:space="preserve">Z Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2D Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (3), pp.035035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2053-1583/abfe9f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional statistics in anyon collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bisognin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marguerite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 368 (6487), pp.173-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aaz5601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency limits of graphene field-effect transistors with velocity saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Wilmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boukhicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Graef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (2), pp.446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app10020446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of 2D intersubband scattering in thin film fully depleted silicon-on-insulator transistors operating at 4.2 K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 2021 Quantum Materials Roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feliciano Giustino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Guevel</w:t>
+                <w:t xml:space="preserve">Jin Hong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Billiot</w:t>
+                <w:t xml:space="preserve">Felix Trier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna Cardoso Paz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Silvano de Franceschi</w:t>
+                <w:t xml:space="preserve">Roser Valentí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0007100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.042006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7639/abb74e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541768v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2021 Quantum Materials Roadmap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of 2D intersubband scattering in thin film fully depleted silicon-on-insulator transistors operating at 4.2 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feliciano Giustino</w:t>
+                <w:t xml:space="preserve">Bruna Cardoso Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Bibes</w:t>
+                <w:t xml:space="preserve">M. Tagliaferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Hong Lee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roser Valentí</w:t>
+                <w:t xml:space="preserve">Silvano de Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7639/abb74e⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (24), pp.243502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0007100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989038v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional statistics in anyon collisions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Marguerite</w:t>
+                <w:t xml:space="preserve">Optoelectronic Mixing in High-Mobility Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Montanaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Berroir</w:t>
+                <w:t xml:space="preserve">M Rosticher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aaz5601⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.369 - 375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051624v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic Mixing in High-Mobility Graphene</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamical Separation of Bulk and Edge Transport in HgTe-Based 2D Topological Insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Grimaldi</w:t>
+                <w:t xml:space="preserve">Matthieu Dartiailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Poupet</w:t>
+                <w:t xml:space="preserve">Simon Hartinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalle Bendias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01679⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (7), pp.076802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.076802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367950v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Separation of Bulk and Edge Transport in HgTe-Based 2D Topological Insulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Dartiailh</w:t>
+                <w:t xml:space="preserve">Fractional statistics in anyon collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bisognin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marguerite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Hartinger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bartolomei</w:t>
+                <w:t xml:space="preserve">J.-M. Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.076802⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368 (6487), pp.173-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aaz5601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505144v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-long carrier lifetime in neutral graphene-hBN van der Waals heterostructures under mid-infrared illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Huang</w:t>
+                <w:t xml:space="preserve">Simon Messelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Graef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Valmorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-14714-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Hybridization Measured with Graphene Transistor Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokoura Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rosticher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (16), pp.2000260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adhm.202000260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of helical Luttinger liquids in microwave stepped-impedance edge resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3379,802 +3379,802 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Kamata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (4), pp.043383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevresearch.2.043383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum tomography of electrical currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bisognin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marguerite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.3379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-11369-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF compressibility of topological surface and interface states in metal–hBN–Bi 2 Se 3 capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Inhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A Duffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Inhofer</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Boukhicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (4), pp.044003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2515-7639/ab383c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layering Transition in Superfluid Helium Adsorbed on a Carbon Nanotube Mechanical Resonator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Gordillo</w:t>
+                <w:t xml:space="preserve">Microwave photons emitted by fractionally charged quasiparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bisognin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.165301⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.1708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09758-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318660v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave photons emitted by fractionally charged quasiparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+                <w:t xml:space="preserve">Layering Transition in Superfluid Helium Adsorbed on a Carbon Nanotube Mechanical Resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Vergara-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09758-x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.165301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136780v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A corner reflector of graphene Dirac fermions as a phonon-scattering sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Graef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Wilmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rosticher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Banszerus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.2428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-10326-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperbolic Phonon Polariton Electroluminescence as an Electronic Cooling Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4193,936 +4193,936 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1904783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.201904783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave photons emitted by fractionally charged quasiparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bisognin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-09758-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landau Velocity for Collective Quantum Hall Breakdown in Bilayer Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Graef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121 (13), pp.136804. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.136804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-long wavelength Dirac plasmons in graphene capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Graef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rosticher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Banszerus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Stampfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (1), pp.01LT02. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2515-7639/aadd8c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of nonlocal electron correlation in the BaNiS 2 semimetal from quantum oscillations studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Casula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Klein</w:t>
+                <w:t xml:space="preserve">David Santos-Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Casula</w:t>
+                <w:t xml:space="preserve">Alain Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vignolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (7), pp.075140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.075140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF-Quantum Capacitance of the Topological Insulator Bi 2 Se 3 in the Bulk Depleted Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Inhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A Duffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Inhofer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Boukhicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.024022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graphene Zener–Klein transistor cooled by a hyperbolic substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Yang</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xiaobo Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Wilmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (1), pp.47-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41565-017-0007-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirac fermion reflector by ballistic graphene sawtooth-shaped npn junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sei Morikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Wilmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoru Masubuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5131,2246 +5131,2246 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (4), pp.045010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6641/aa6102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volkov-Pankratov states in topological heterojunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tchoumakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jouffrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Inhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (20), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.201302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-particle interferometry in quantum Hall edge channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marguerite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cavanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 254 (3), pp.1600618. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssb.201600618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-02124310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-particle interferometry in quantum Hall edge channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marguerite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cavanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 254 (3), pp.1600618. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssb.201600618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Volkov-Pankratov states in topological HgTe heterojunctions using high-frequency compressibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Inhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tchoumakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badih Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (19), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.195104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact gating at GHz frequency in graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Wilmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Inhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Inhofer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Boukhicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rosticher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.21085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep21085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionality effects on the luminescence properties of hBN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Schué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Schué</w:t>
+                <w:t xml:space="preserve">Andreas C. Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (13), pp.6986-6993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6nr01253a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous metallic state in quasi-two-dimensional BaNiS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Santos-Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gauzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Verseils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Gauzzi</w:t>
+                <w:t xml:space="preserve">Benoit Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (12), pp.125120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.125120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoherence and relaxation of a single electron in a one-dimensional conductor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time dependent electronic transport in chiral edge channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Plaçais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.115311⟩</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, pp.12-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2015.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399330v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time dependent electronic transport in chiral edge channels</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Decoherence and relaxation of a single electron in a one-dimensional conductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marguerite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Freulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physe.2015.10.006⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (11), pp.115311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.115311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310645v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hofstadter Butterfly and Many-Body Effects in Epitaxial Graphene Superlattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Yang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xiaobo Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guorui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guibai Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (4), pp.2387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b05161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between electrons and optical phonons in suspended bilayer graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Laitinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manohar Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antti Laitinen</w:t>
+                <w:t xml:space="preserve">Mika Oksanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauli Virtanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (12), pp.121414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.121414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic recombinations in hBN: from bulk to exfoliated layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Loayza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Betz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89, pp.035414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.035414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency characterization of thermionic charge transport in silicon-on-insulator nanowire transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Wilmart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Plaçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104 (4), pp.043106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4863538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Klein-tunneling transistor with ballistic graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Wilmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Torrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Berrada</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2D Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (1), pp.011006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2053-1583/1/1/011006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene nanotransistors for RF charge detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pallecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Wilmart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pallecchi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S.H. Jhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47, 094004, 5 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/47/9/094004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIB patterning of dielectric, metallized and graphene membranes: A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hemamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hemamouche</w:t>
+                <w:t xml:space="preserve">E. Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Morin</w:t>
+                <w:t xml:space="preserve">B. Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tarnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 121, pp.87-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2014.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron quantum optics in ballistic chiral conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Freulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7379,253 +7379,253 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annalen der Physik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 526 (1-2), pp.1 - 30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/andp.201300181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01486062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence and Indistinguishability of Single Electrons Emitted by Independent Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Freulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 339, pp.1059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1232572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00903726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coherent RC circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7640,2098 +7640,2098 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 75, pp.126504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercollision cooling in undoped graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Betz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung Ho Jhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sung Ho Jhang</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9, pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of neutral and charge modes in one dimensional chiral edge channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Freulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.1839. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms2788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00903725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence and Indistinguishability of Single Electrons Emitted by Independent Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Freulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 339, pp.1059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot electron cooling by acoustic phonons in graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Betz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Picher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109, pp.056805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Quantum Optics: Partitioning Electrons One by One</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Bocquillon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108, pp.196803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current noise spectrum of a single-particle emitter: Theory and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Glattli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85, pp.165438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport scattering time probed through rf admittance of a graphene capacitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Betz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (12), pp.125408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le graphène : quand la mécanique quantique rencontre la relativité dans un trait de crayon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Oliver Goerbig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets de la Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high sensitivity ultralow temperature RF conductance and noise measurement setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian D.C. Glattli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 82, pp.013904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single electron quantum tomography in quantum Hall edge channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13, pp.093007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/13/9/093007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00525621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene microwave transistors on sapphire substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Benz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Betz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.V. Löhneysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99, pp.113502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current correlations of an on-demand single-electron emitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian D.C. Glattli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.201309 (R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-phonon coupling in single-walled carbon nanotubes determined by shot noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Virtanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Wu</w:t>
+                <w:t xml:space="preserve">S. Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perti Hakonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97, pp.262115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un condensateur quantique pour des électrons à la demande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian D.C. Glattli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images de la Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2009, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal shot noise in top-gated single carbon nanotube field effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takis Kontos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96, pp.192103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3425889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserved spin and orbital phase along carbon nanotubes connected with multiple ferromagnetic contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chéryl Feuillet-Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.115414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.115414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noisy Kondo impurities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chéryl Feuillet-Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenz Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9750,786 +9750,786 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5, pp.208-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of vortices on the spin-flip lifetime of atoms in superconducting atom-chips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Nogues</w:t>
+                <w:t xml:space="preserve">Thomas Nirrengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Roux</w:t>
+                <w:t xml:space="preserve">Adrian Lupascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Emmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 87, pp.13002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/87/13002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subnanosecond single electron source in the time-domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takis Kontos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 153 (5-6), pp.339-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of a time-controlled sub nanosecond single electron source for ballistic qubits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takis Kontos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40, pp.954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physe.2007.09.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Carbon Nanotube Transistor at GHz Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorentz Lechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takis Kontos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (2), pp.525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl0727361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shot noise in carbon nanotube based Fabry-Perot interferometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.G. Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.G. Herrmann</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99, pp.156804. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.156804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00134879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relaxation time of a chiral quantum R-L circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takis Kontos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10538,1017 +10538,1017 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 98, pp.166806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.166806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An On-Demand Coherent Single Electron Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takis Kontos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 316, pp.1169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1141243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00150473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cotunneling and one-dimensional localization in individual disordered single-wall carbon nanotubes: Temperature dependence of the intrinsic resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bachtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian D.C. Glattli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74, pp.085410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.085410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00107253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violation of Kirchhoff's Laws for a Coherent RC Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cavanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 313, pp.499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantum mesoscopic RC circuit realized in a 2D electron gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34, pp.576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physe.2006.03.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00107422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peak-effect and surface crystal-glass transition for surface-pinned vortex array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Placais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lutke-Entrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Placais</w:t>
+                <w:t xml:space="preserve">Joël Bellessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lutke-Entrup</w:t>
+                <w:t xml:space="preserve">P. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 67, pp.655-661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical Dependence of High-Bias Current in Multiwalled Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian D.C. Glattli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Forro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 92, pp.026804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peak-effect and surface crystal-glass transition for surface-pinned vortex array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lutke-Entrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bellessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 67, pp.655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanbury-Brown Twiss correlations to probe the population statistics of GHz photons emitted by conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Hélène Reydellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11567,181 +11567,181 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 93, pp.056801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il un troisième coefficient de friction mutuelle B&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 46 (6), pp.233-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyslet:01985004606023300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00232505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId369"/>
+      <w:footerReference w:type="default" r:id="rId367"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11888,51 +11888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ruelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Frigerio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pla&#231;ais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm7695" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnan Abou-Hamdan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Rossetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tharrault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08627-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ayari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arfaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Desgu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Goff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.066901" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Kerjouan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosticher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.024076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rebora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Souquet-Basi&#232;ge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01803-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946009v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ad1e79" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gourmelon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kamata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Lunczer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.035405" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosticher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.085438" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035853v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-01978-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785951v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grimaldi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pommier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamidouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300260" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837694v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bartolomei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bisognin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kamata" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocquillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.106201" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028619v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.L161104" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mele" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Graef" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Palomo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ac4fe1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Goff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Peng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Taniguchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abfe9f" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaz5601" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520621v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhicha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10020446" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541768v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guevel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billiot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cardoso Paz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tagliaferri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano de Franceschi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007100" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989038v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciano Giustino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bibes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hong Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Trier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Valent&#237;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/abb74e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051624v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Berroir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367950v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hamidouche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montanaro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rosticher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grimaldi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Poupet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01679" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dartiailh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hartinger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Bendias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.076802" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555982v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Riccardi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Messelot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Graef" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Valmorra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14714-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989040v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokoura Mensah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ciss&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202000260" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367944v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal F&#232;ve" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043383" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318674v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11369-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318626v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inhofer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wilde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Duffy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhicha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab383c" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318660v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Noury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vergara-Cruz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morfin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gordillo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.165301" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136780v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Safi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09758-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02159529v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Graef" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banszerus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10326-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318577v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201904783" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051650v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Safi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01893577v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.136804" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318668v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Banszerus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Stampfer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/aadd8c" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832044v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Klein" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Casula" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Santos-Cottin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audouard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vignolles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.075140" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318665v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palomo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.024022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318661v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berthou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Lu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-017-0007-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318686v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sei Morikawa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Masubuchi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa6102" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318677v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tchoumakov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jouffrey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pla&#231;ais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.201302" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02124310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavanna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600618" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016794v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318680v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Assaf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#232;ve" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berroir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.195104" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284500v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wilmart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21085" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310657v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Schu&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas C. Betz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducastelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr01253a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307113v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gauzzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verseils" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Feve" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.125120" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399330v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freulon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115311" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310645v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2015.10.006" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310659v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorui Chen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Wu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibai Xie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b05161" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310655v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Laitinen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohar Kumar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Oksanen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauli Virtanen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.121414" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833437v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Loayza" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Betz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.035414" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310651v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Betz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jehl" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863538" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310632v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Berrada" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Torrin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hung Nguyen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/1/1/011006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946703v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pallecchi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Betz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Jhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/9/094004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310654v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemamouche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourhis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toury" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tarnaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.03.020" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01486062v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freulon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201300181" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00903726v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1232572" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904272v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gabelli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904255v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Ho Jhang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Pallecchi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Ferreira" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00903725v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2788" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954138v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904264v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picher" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702469v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Grenier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690814v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Glattli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657369v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658062v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Fuchs" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Oliver Goerbig" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579515v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mah&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D.C. Glattli" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00525621v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Herv&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/9/093007" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658056v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Benz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.V. L&#246;hneysen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551650v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551645v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Virtanen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andresen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perti Hakonen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528699v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484988v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takis Kontos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3425889" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484985v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ryl Feuillet-Palma" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.115414" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485355v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Herrmann" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405787v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nogues" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nirrengarten" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lupascu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Emmert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/13002" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322036v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272226v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.09.183" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZPT7QZC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272200v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorentz Lechner" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0727361" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134879v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Herrmann" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delattre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morfin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.156804" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126930v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.166806" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150473v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1141243" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107253v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Gao" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bachtold" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.085410" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108295v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107422v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etienne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.03.34" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133157v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Placais" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lutke-Entrup" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bellessa" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathieu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Simon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017809v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourlon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001352v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lutke-Entrup" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mathieu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Simon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001341v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Reydellet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232505v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01985004606023300" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36E2B0302F7DCC36A67DAFCD841E0FBC99E99AB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ruelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Frigerio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pla&#231;ais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm7695" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnan Abou-Hamdan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Rossetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tharrault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08627-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ayari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arfaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Desgu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Goff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.066901" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Kerjouan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosticher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.024076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rebora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Souquet-Basi&#232;ge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01803-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946009v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ad1e79" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gourmelon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kamata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Lunczer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.035405" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosticher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.085438" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785951v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grimaldi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pommier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamidouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300260" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035853v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mele" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-01978-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837694v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bartolomei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bisognin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocquillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.106201" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028619v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.L161104" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mele" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Graef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Palomo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ac4fe1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251792v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Peng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Taniguchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abfe9f" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaz5601" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhicha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10020446" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciano Giustino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bibes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hong Lee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Trier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Valent&#237;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/abb74e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541768v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guevel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billiot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cardoso Paz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tagliaferri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano de Franceschi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367950v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hamidouche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montanaro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rosticher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grimaldi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Poupet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01679" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505144v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dartiailh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hartinger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Bendias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.076802" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051624v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Berroir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555982v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Riccardi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Messelot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Valmorra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14714-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989040v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokoura Mensah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ciss&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202000260" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367944v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal F&#232;ve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043383" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11369-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318626v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inhofer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wilde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Duffy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhicha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab383c" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136780v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Safi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09758-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318660v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Noury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vergara-Cruz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morfin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gordillo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.165301" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02159529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banszerus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10326-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201904783" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051650v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Safi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01893577v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Graef" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.136804" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318668v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Graef" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Banszerus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Stampfer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/aadd8c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832044v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Klein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Casula" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Santos-Cottin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audouard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vignolles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.075140" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318665v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palomo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.024022" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318661v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berthou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Lu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-017-0007-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318686v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sei Morikawa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Masubuchi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa6102" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318677v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tchoumakov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jouffrey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pla&#231;ais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.201302" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02124310v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavanna" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600618" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016794v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318680v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Assaf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#232;ve" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berroir" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.195104" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wilmart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21085" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310657v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Schu&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas C. Betz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducastelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr01253a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307113v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gauzzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verseils" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Feve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.125120" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310645v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2015.10.006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399330v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freulon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115311" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310659v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorui Chen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Wu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibai Xie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b05161" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310655v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Laitinen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohar Kumar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Oksanen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauli Virtanen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.121414" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833437v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Loayza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Betz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.035414" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310651v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Betz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jehl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863538" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310632v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Berrada" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Torrin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hung Nguyen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/1/1/011006" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946703v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pallecchi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Betz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Jhang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/9/094004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310654v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemamouche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourhis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toury" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tarnaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.03.020" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01486062v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freulon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201300181" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00903726v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1232572" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904272v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gabelli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904255v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Ho Jhang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Pallecchi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Ferreira" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00903725v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2788" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954138v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904264v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picher" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702469v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Grenier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690814v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Glattli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657369v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658062v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Fuchs" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Oliver Goerbig" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579515v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mah&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D.C. Glattli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00525621v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Herv&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/9/093007" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658056v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Benz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.V. L&#246;hneysen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551650v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551645v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Virtanen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andresen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perti Hakonen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528699v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484988v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takis Kontos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3425889" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484985v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ryl Feuillet-Palma" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.115414" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485355v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Herrmann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405787v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nogues" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nirrengarten" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lupascu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Emmert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/13002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322036v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272226v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.09.183" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZPT7QZC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272200v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorentz Lechner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0727361" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134879v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Herrmann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delattre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morfin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.156804" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126930v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.166806" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150473v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1141243" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107253v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Gao" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bachtold" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.085410" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108295v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107422v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etienne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.03.34" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133157v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Placais" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lutke-Entrup" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bellessa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathieu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Simon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017809v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourlon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forro" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001352v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lutke-Entrup" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mathieu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Simon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001341v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Reydellet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232505v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01985004606023300" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36E2B0302F7DCC36A67DAFCD841E0FBC99E99AB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>