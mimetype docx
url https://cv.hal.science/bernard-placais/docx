--- v1 (2026-04-10)
+++ v2 (2026-05-22)
@@ -84,11664 +84,11396 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain braiding of anyons</w:t>
+                <w:t xml:space="preserve">Optical Absorption in Indirect Semiconductor to Semimetal PtSe2 Arises from Direct Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ruelle</w:t>
+                <w:t xml:space="preserve">Marin Tharrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elric Frigerio</w:t>
+                <w:t xml:space="preserve">Sabrine Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Baudin</w:t>
+                <w:t xml:space="preserve">Mehdi Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+                <w:t xml:space="preserve">Eva Desgué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+                <w:t xml:space="preserve">R Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 389 (6755), pp.eadm7695. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (6), pp.066901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adm7695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.066901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725584v1</w:t>
+                <w:t xml:space="preserve">hal-05100873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroluminescence and energy transfer mediated by hyperbolic polaritons</w:t>
+                <w:t xml:space="preserve">Time-domain braiding of anyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubnan Abou-Hamdan</w:t>
+                <w:t xml:space="preserve">Mélanie Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Schmitt</w:t>
+                <w:t xml:space="preserve">Elric Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bretel</w:t>
+                <w:t xml:space="preserve">Emmanuel Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvio Rossetti</w:t>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Tharrault</w:t>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 639 (8056), pp.909-914. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389 (6755), pp.eadm7695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-08627-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adm7695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014291v1</w:t>
+                <w:t xml:space="preserve">hal-04725584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Absorption in Indirect Semiconductor to Semimetal PtSe2 Arises from Direct Transitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Electroluminescence and energy transfer mediated by hyperbolic polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubnan Abou-Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvio Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Tharrault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (6), pp.066901. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 639 (8056), pp.909-914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.066901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-08627-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100873v1</w:t>
+                <w:t xml:space="preserve">hal-05014291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum transport signature of strain-induced scalar and pseudovector potentials in a crenelated h - BN /graphene heterostructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman spectroscopy of monolayer to bulk PtSe 2 exfoliated crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Tharrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Desgué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaine Kerjouan</w:t>
+                <w:t xml:space="preserve">Dominique Carisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Rosticher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.024076⟩</w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.025011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/ad1e79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711115v1</w:t>
+                <w:t xml:space="preserve">hal-04946009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate tunable edge magnetoplasmon resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elric Frigerio</w:t>
+                <w:t xml:space="preserve">Quantum transport signature of strain-induced scalar and pseudovector potentials in a crenelated h - BN /graphene heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaine Kerjouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rosticher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Rebora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Ruelle</w:t>
+                <w:t xml:space="preserve">Kenji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Souquet-Basiège</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yong Jin</w:t>
+                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-024-01803-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (2), pp.024076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.024076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714310v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy of monolayer to bulk PtSe 2 exfoliated crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eva Desgué</w:t>
+                <w:t xml:space="preserve">Gate tunable edge magnetoplasmon resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elric Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Rebora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Carisetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+                <w:t xml:space="preserve">Hubert Souquet-Basiège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Voisin</w:t>
+                <w:t xml:space="preserve">Yong Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (2), pp.025011. </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/ad1e79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-024-01803-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946009v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity and confinement of edge plasmons in HgTe-based two-dimensional topological insulators</w:t>
+                <w:t xml:space="preserve">High-field 1/f noise in hBN-encapsulated graphene transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gourmelon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elric Frigerio</w:t>
+                <w:t xml:space="preserve">A. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Kamata</w:t>
+                <w:t xml:space="preserve">D. Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rosticher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Lunczer</w:t>
+                <w:t xml:space="preserve">T. Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Denis</w:t>
+                <w:t xml:space="preserve">K. Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (3), pp.035405. </w:t>
+              <w:t xml:space="preserve">, 2023, 107 (16), pp.L161104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.035405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.L161104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946406v1</w:t>
+                <w:t xml:space="preserve">hal-04086406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoexciton limit of quantum Hall breakdown in graphene</w:t>
+                <w:t xml:space="preserve">Velocity and confinement of edge plasmons in HgTe-based two-dimensional topological insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schmitt</w:t>
+                <w:t xml:space="preserve">Alexandre Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elric Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rosticher</w:t>
+                <w:t xml:space="preserve">Hiroshi Kamata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Taniguchi</w:t>
+                <w:t xml:space="preserve">Lukas Lunczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Watanabe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+                <w:t xml:space="preserve">Anne Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (8), pp.085438. </w:t>
+              <w:t xml:space="preserve">, 2023, 108 (3), pp.035405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.085438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.035405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500325v1</w:t>
+                <w:t xml:space="preserve">hal-04946406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Speed Optoelectronic Graphene Sampler at 1.55 µm Reaching Intrinsic Performances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Berger</w:t>
+                <w:t xml:space="preserve">Magnetoexciton limit of quantum Hall breakdown in graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rosticher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taniguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202300260⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (8), pp.085438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.085438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785951v1</w:t>
+                <w:t xml:space="preserve">hal-04500325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic Klein-Schwinger effect in graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rosticher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (6), pp.830-835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41567-023-01978-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035853v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of edge magnetoplasmon squeezing in a quantum Hall conductor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Bocquillon</w:t>
+                <w:t xml:space="preserve">High‐Speed Optoelectronic Graphene Sampler at 1.55 µm Reaching Intrinsic Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Tharrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.106201⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (10), pp.2300260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202300260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837694v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Fractional Quantum Hall Laughlin and Jain Topological Orders with the Anyon Collider</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Observation of edge magnetoplasmon squeezing in a quantum Hall conductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bisognin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Kamata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rech</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011031⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (10), pp.106201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.106201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028619v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-field 1/f noise in hBN-encapsulated graphene transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Watanabe</w:t>
+                <w:t xml:space="preserve">Comparing Fractional Quantum Hall Laughlin and Jain Topological Orders with the Anyon Collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elric Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.L161104⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.011031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086406v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric permittivity, conductivity and breakdown ﬁeld of hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mele</w:t>
+                <w:t xml:space="preserve">Holger Graef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Graef</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">José Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (6), pp.065901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2053-1591/ac4fe1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave surface transport in narrow-bandgap PdSe2 -MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rosticher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Peng</w:t>
+                <w:t xml:space="preserve">Z Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2D Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (3), pp.035035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2053-1583/abfe9f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional statistics in anyon collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bisognin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kumar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Marguerite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 368 (6487), pp.173-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aaz5601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency limits of graphene field-effect transistors with velocity saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Wilmart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Wilmart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boukhicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Graef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (2), pp.446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app10020446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2021 Quantum Materials Roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feliciano Giustino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feliciano Giustino</w:t>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Bibes</w:t>
+                <w:t xml:space="preserve">Jin Hong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Hong Lee</w:t>
+                <w:t xml:space="preserve">Felix Trier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roser Valentí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3, pp.042006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2515-7639/abb74e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of 2D intersubband scattering in thin film fully depleted silicon-on-insulator transistors operating at 4.2 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Guevel</w:t>
+                <w:t xml:space="preserve">G. Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Billiot</w:t>
+                <w:t xml:space="preserve">Bruna Cardoso Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna Cardoso Paz</w:t>
+                <w:t xml:space="preserve">M. Tagliaferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano de Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 116 (24), pp.243502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0007100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optoelectronic Mixing in High-Mobility Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Hamidouche</w:t>
+                <w:t xml:space="preserve">A Montanaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rosticher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Montanaro</w:t>
+                <w:t xml:space="preserve">E Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.369 - 375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Separation of Bulk and Edge Transport in HgTe-Based 2D Topological Insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dartiailh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hartinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Dartiailh</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kalle Bendias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (7), pp.076802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.076802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional statistics in anyon collisions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Marguerite</w:t>
+                <w:t xml:space="preserve">Ultra-long carrier lifetime in neutral graphene-hBN van der Waals heterostructures under mid-infrared illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Berroir</w:t>
+                <w:t xml:space="preserve">Simon Messelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Graef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Valmorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aaz5601⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-14714-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051624v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-long carrier lifetime in neutral graphene-hBN van der Waals heterostructures under mid-infrared illumination</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA Hybridization Measured with Graphene Transistor Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Messelot</w:t>
+                <w:t xml:space="preserve">Kokoura Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rosticher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Graef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Valmorra</w:t>
+                <w:t xml:space="preserve">José Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.863. </w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (16), pp.2000260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-14714-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202000260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555982v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Hybridization Measured with Graphene Transistor Arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of helical Luttinger liquids in microwave stepped-impedance edge resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Kamata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kokoura Mensah</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">José Palomo</w:t>
+                <w:t xml:space="preserve">Gwendal Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.202000260⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.043383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevresearch.2.043383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989040v1</w:t>
+                <w:t xml:space="preserve">hal-03367944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of helical Luttinger liquids in microwave stepped-impedance edge resonators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+                <w:t xml:space="preserve">Quantum tomography of electrical currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bisognin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marguerite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Fève</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+                <w:t xml:space="preserve">C. Cabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (4), pp.043383. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.3379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevresearch.2.043383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11369-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367944v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum tomography of electrical currents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RF compressibility of topological surface and interface states in metal–hBN–Bi 2 Se 3 capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Roussel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Kumar</w:t>
+                <w:t xml:space="preserve">A. Inhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cabart</w:t>
+                <w:t xml:space="preserve">T Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A Duffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boukhicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11369-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (4), pp.044003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7639/ab383c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318674v1</w:t>
+                <w:t xml:space="preserve">hal-02318626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF compressibility of topological surface and interface states in metal–hBN–Bi 2 Se 3 capacitors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Layering Transition in Superfluid Helium Adsorbed on a Carbon Nanotube Mechanical Resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A Duffy</w:t>
+                <w:t xml:space="preserve">Adrien Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boukhicha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Palomo</w:t>
+                <w:t xml:space="preserve">Jorge Vergara-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7639/ab383c⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.165301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318626v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave photons emitted by fractionally charged quasiparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bisognin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bisognin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hugo Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.1708. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09758-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layering Transition in Superfluid Helium Adsorbed on a Carbon Nanotube Mechanical Resonator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge Vergara-Cruz</w:t>
+                <w:t xml:space="preserve">A corner reflector of graphene Dirac fermions as a phonon-scattering sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Graef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Wilmart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rosticher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Morfin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Gordillo</w:t>
+                <w:t xml:space="preserve">L. Banszerus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.165301⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.2428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-10326-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318660v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A corner reflector of graphene Dirac fermions as a phonon-scattering sensor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyperbolic Phonon Polariton Electroluminescence as an Electronic Cooling Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-10326-6⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1904783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201904783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159529v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperbolic Phonon Polariton Electroluminescence as an Electronic Cooling Pathway</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microwave photons emitted by fractionally charged quasiparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bisognin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201904783⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09758-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318577v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave photons emitted by fractionally charged quasiparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Kumar</w:t>
+                <w:t xml:space="preserve">A graphene Zener–Klein transistor cooled by a hyperbolic substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Safi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Berroir</w:t>
+                <w:t xml:space="preserve">Simon Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobo Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Wilmart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09758-x⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.47-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41565-017-0007-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051650v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landau Velocity for Collective Quantum Hall Breakdown in Bilayer Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Graef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121 (13), pp.136804. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.136804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-long wavelength Dirac plasmons in graphene capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Graef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rosticher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Banszerus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Stampfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (1), pp.01LT02. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2515-7639/aadd8c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of nonlocal electron correlation in the BaNiS 2 semimetal from quantum oscillations studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Casula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Santos-Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vignolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (7), pp.075140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.075140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF-Quantum Capacitance of the Topological Insulator Bi 2 Se 3 in the Bulk Depleted Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Inhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boukhicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.024022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graphene Zener–Klein transistor cooled by a hyperbolic substrate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Dirac fermion reflector by ballistic graphene sawtooth-shaped npn junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sei Morikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Wilmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Denis</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoru Masubuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41565-017-0007-9⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (4), pp.045010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/aa6102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318661v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirac fermion reflector by ballistic graphene sawtooth-shaped npn junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
+                <w:t xml:space="preserve">Volkov-Pankratov states in topological heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tchoumakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jouffrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Inhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/aa6102⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.201302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318686v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volkov-Pankratov states in topological heterojunctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-particle interferometry in quantum Hall edge channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marguerite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tchoumakov</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Plaçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cavanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.201302⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 254 (3), pp.1600618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201600618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318677v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-02124310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-particle interferometry in quantum Hall edge channels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Cavanna</w:t>
+                <w:t xml:space="preserve">Observation of Volkov-Pankratov states in topological HgTe heterojunctions using high-frequency compressibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Inhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tchoumakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badih Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201600618⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.195104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-02124310v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-particle interferometry in quantum Hall edge channels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Cavanna</w:t>
+                <w:t xml:space="preserve">Contact gating at GHz frequency in graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Wilmart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Inhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boukhicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rosticher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201600618⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.21085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep21085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016794v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Volkov-Pankratov states in topological HgTe heterojunctions using high-frequency compressibility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Berroir</w:t>
+                <w:t xml:space="preserve">Dimensionality effects on the luminescence properties of hBN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Schué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas C. Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.195104⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (13), pp.6986-6993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6nr01253a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318680v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact gating at GHz frequency in graphene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Rosticher</w:t>
+                <w:t xml:space="preserve">Anomalous metallic state in quasi-two-dimensional BaNiS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Santos-Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gauzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Verseils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep21085⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (12), pp.125120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.125120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284500v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionality effects on the luminescence properties of hBN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Ducastelle</w:t>
+                <w:t xml:space="preserve">Decoherence and relaxation of a single electron in a one-dimensional conductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marguerite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Freulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6nr01253a⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (11), pp.115311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.115311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310657v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous metallic state in quasi-two-dimensional BaNiS2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time dependent electronic transport in chiral edge channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Plaçais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.125120⟩</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, pp.12-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2015.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307113v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time dependent electronic transport in chiral edge channels</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hofstadter Butterfly and Many-Body Effects in Epitaxial Graphene Superlattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobo Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guorui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guibai Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physe.2015.10.006⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.2387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b05161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310645v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoherence and relaxation of a single electron in a one-dimensional conductor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Freulon</w:t>
+                <w:t xml:space="preserve">Coupling between electrons and optical phonons in suspended bilayer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Laitinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manohar Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Oksanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauli Virtanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (11), pp.115311. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.115311⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 91 (12), pp.121414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.121414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399330v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hofstadter Butterfly and Many-Body Effects in Epitaxial Graphene Superlattice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guibai Xie</w:t>
+                <w:t xml:space="preserve">FIB patterning of dielectric, metallized and graphene membranes: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hemamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tarnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b05161⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 121, pp.87-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2014.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310659v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between electrons and optical phonons in suspended bilayer graphene</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Excitonic recombinations in hBN: from bulk to exfoliated layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Loayza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauli Virtanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91 (12), pp.121414. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.121414⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 89, pp.035414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.035414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310655v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic recombinations in hBN: from bulk to exfoliated layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+                <w:t xml:space="preserve">High-frequency characterization of thermionic charge transport in silicon-on-insulator nanowire transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Wilmart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Plaçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.035414⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (4), pp.043106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4863538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833437v2</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency characterization of thermionic charge transport in silicon-on-insulator nanowire transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Jehl</w:t>
+                <w:t xml:space="preserve">A Klein-tunneling transistor with ballistic graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Wilmart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Torrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4863538⟩</w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.011006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/1/1/011006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310651v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Klein-tunneling transistor with ballistic graphene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Fève</w:t>
+                <w:t xml:space="preserve">Graphene nanotransistors for RF charge detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pallecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Wilmart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.H. Jhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/1/1/011006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, 094004, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/9/094004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310632v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene nanotransistors for RF charge detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Fève</w:t>
+                <w:t xml:space="preserve">Coherence and Indistinguishability of Single Electrons Emitted by Independent Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Freulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 339, pp.1059</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946703v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIB patterning of dielectric, metallized and graphene membranes: A comparative study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron quantum optics in ballistic chiral conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tarnaud</w:t>
+                <w:t xml:space="preserve">Erwann Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Freulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2014.03.020⟩</w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 526 (1-2), pp.1 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/andp.201300181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310654v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01486062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron quantum optics in ballistic chiral conductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Coherence and Indistinguishability of Single Electrons Emitted by Independent Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Freulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 339, pp.1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1232572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/andp.201300181⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01486062v1</w:t>
+                <w:t xml:space="preserve">ensl-00903726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence and Indistinguishability of Single Electrons Emitted by Independent Sources</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A coherent RC circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75, pp.126504</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00903726v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coherent RC circuit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supercollision cooling in undoped graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gabelli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Sung Ho Jhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 75, pp.126504</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904272v1</w:t>
+                <w:t xml:space="preserve">hal-00904255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercollision cooling in undoped graphene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Fève</w:t>
+                <w:t xml:space="preserve">Separation of neutral and charge modes in one dimensional chiral edge channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Freulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904255v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00903725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of neutral and charge modes in one dimensional chiral edge channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Current noise spectrum of a single-particle emitter: Theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Glattli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.165438</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00903725v1</w:t>
+                <w:t xml:space="preserve">hal-00690814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence and Indistinguishability of Single Electrons Emitted by Independent Sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+                <w:t xml:space="preserve">Hot electron cooling by acoustic phonons in graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Picher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 339, pp.1059</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.056805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954138v1</w:t>
+                <w:t xml:space="preserve">hal-00904264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot electron cooling by acoustic phonons in graphene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Picher</w:t>
+                <w:t xml:space="preserve">Electron Quantum Optics: Partitioning Electrons One by One</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109, pp.056805</w:t>
+              <w:t xml:space="preserve">, 2012, 108, pp.196803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904264v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Quantum Optics: Partitioning Electrons One by One</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Degiovanni</w:t>
+                <w:t xml:space="preserve">Transport scattering time probed through rf admittance of a graphene capacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108, pp.196803</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (12), pp.125408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702469v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current noise spectrum of a single-particle emitter: Theory and experiment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le graphène : quand la mécanique quantique rencontre la relativité dans un trait de crayon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Oliver Goerbig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85, pp.165438</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690814v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport scattering time probed through rf admittance of a graphene capacitor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Huard</w:t>
+                <w:t xml:space="preserve">A high sensitivity ultralow temperature RF conductance and noise measurement setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian D.C. Glattli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83 (12), pp.125408</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82, pp.013904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657369v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le graphène : quand la mécanique quantique rencontre la relativité dans un trait de crayon.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Single electron quantum tomography in quantum Hall edge channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.093007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/9/093007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658062v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00525621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high sensitivity ultralow temperature RF conductance and noise measurement setup</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian D.C. Glattli</w:t>
+                <w:t xml:space="preserve">Graphene microwave transistors on sapphire substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Benz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.V. Löhneysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 82, pp.013904</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, pp.113502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579515v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single electron quantum tomography in quantum Hall edge channels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Current correlations of an on-demand single-electron emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian D.C. Glattli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.201309 (R)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00525621v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene microwave transistors on sapphire substrates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron-phonon coupling in single-walled carbon nanotubes determined by shot noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.V. Löhneysen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">F. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Virtanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perti Hakonen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 99, pp.113502</w:t>
+              <w:t xml:space="preserve">, 2010, 97, pp.262115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658056v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current correlations of an on-demand single-electron emitter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Un condensateur quantique pour des électrons à la demande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian D.C. Glattli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82, pp.201309 (R)</w:t>
+              <w:t xml:space="preserve">Images de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2009, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551650v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-phonon coupling in single-walled carbon nanotubes determined by shot noise</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+                <w:t xml:space="preserve">Thermal shot noise in top-gated single carbon nanotube field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perti Hakonen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Takis Kontos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 97, pp.262115</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 96, pp.192103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3425889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551645v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un condensateur quantique pour des électrons à la demande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Conserved spin and orbital phase along carbon nanotubes connected with multiple ferromagnetic contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chéryl Feuillet-Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images de la Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.115414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.115414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528699v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal shot noise in top-gated single carbon nanotube field effect transistors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Noisy Kondo impurities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chéryl Feuillet-Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenz Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Takis Kontos</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.208-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484988v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved spin and orbital phase along carbon nanotubes connected with multiple ferromagnetic contacts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Fève</w:t>
+                <w:t xml:space="preserve">Effect of vortices on the spin-flip lifetime of atoms in superconducting atom-chips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nirrengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Lupascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Emmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87, pp.13002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/87/13002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.115414⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00484985v1</w:t>
+                <w:t xml:space="preserve">hal-00405787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noisy Kondo impurities</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Subnanosecond single electron source in the time-domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takis Kontos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5, pp.208-212</w:t>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 153 (5-6), pp.339-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485355v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vortices on the spin-flip lifetime of atoms in superconducting atom-chips</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andreas Emmert</w:t>
+                <w:t xml:space="preserve">Realization of a time-controlled sub nanosecond single electron source for ballistic qubits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takis Kontos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 87, pp.13002. </w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40, pp.954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/87/13002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2007.09.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405787v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subnanosecond single electron source in the time-domain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Single Carbon Nanotube Transistor at GHz Frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorentz Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takis Kontos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (2), pp.525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl0727361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322036v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of a time-controlled sub nanosecond single electron source for ballistic qubits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+                <w:t xml:space="preserve">Shot noise in carbon nanotube based Fabry-Perot interferometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.G. Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physe.2007.09.183⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99, pp.156804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.156804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00272226v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00134879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Carbon Nanotube Transistor at GHz Frequency</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">The relaxation time of a chiral quantum R-L circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takis Kontos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl0727361⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.166806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.166806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272200v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shot noise in carbon nanotube based Fabry-Perot interferometers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Plaçais</w:t>
+                <w:t xml:space="preserve">An On-Demand Coherent Single Electron Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takis Kontos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 316, pp.1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1141243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.156804⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00134879v1</w:t>
+                <w:t xml:space="preserve">hal-00150473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relaxation time of a chiral quantum R-L circuit</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cotunneling and one-dimensional localization in individual disordered single-wall carbon nanotubes: Temperature dependence of the intrinsic resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bachtold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian D.C. Glattli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.085410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.085410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.166806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00126930v2</w:t>
+                <w:t xml:space="preserve">hal-00107253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An On-Demand Coherent Single Electron Source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Violation of Kirchhoff's Laws for a Coherent RC Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cavanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 316, pp.1169. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 313, pp.499</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150473v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cotunneling and one-dimensional localization in individual disordered single-wall carbon nanotubes: Temperature dependence of the intrinsic resistance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A quantum mesoscopic RC circuit realized in a 2D electron gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.085410⟩</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34, pp.576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2006.03.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107253v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violation of Kirchhoff's Laws for a Coherent RC Circuit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Cavanna</w:t>
+                <w:t xml:space="preserve">Peak-effect and surface crystal-glass transition for surface-pinned vortex array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Placais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lutke-Entrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bellessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 313, pp.499</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 67, pp.655-661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108295v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantum mesoscopic RC circuit realized in a 2D electron gas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Geometrical Dependence of High-Bias Current in Multiwalled Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bourlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian D.C. Glattli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Etienne</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Forro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.026804</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107422v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peak-effect and surface crystal-glass transition for surface-pinned vortex array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lutke-Entrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bellessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Simon</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 67, pp.655-661</w:t>
+              <w:t xml:space="preserve">, 2004, 67, pp.655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133157v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical Dependence of High-Bias Current in Multiwalled Carbon Nanotubes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hanbury-Brown Twiss correlations to probe the population statistics of GHz photons emitted by conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Hélène Reydellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Forro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 92, pp.026804</w:t>
+              <w:t xml:space="preserve">, 2004, 93, pp.056801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017809v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peak-effect and surface crystal-glass transition for surface-pinned vortex array</w:t>
-[...248 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il un troisième coefficient de friction mutuelle B&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 46 (6), pp.233-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyslet:01985004606023300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00232505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId367"/>
+      <w:footerReference w:type="default" r:id="rId364"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11888,51 +11620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ruelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Frigerio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pla&#231;ais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm7695" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnan Abou-Hamdan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Rossetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tharrault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08627-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ayari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arfaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Desgu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Goff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.066901" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Kerjouan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosticher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.024076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rebora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Souquet-Basi&#232;ge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01803-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946009v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ad1e79" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gourmelon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kamata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Lunczer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.035405" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosticher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.085438" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785951v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grimaldi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pommier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamidouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300260" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035853v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mele" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-01978-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837694v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bartolomei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bisognin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocquillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.106201" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028619v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.L161104" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mele" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Graef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Palomo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ac4fe1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251792v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Peng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Taniguchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abfe9f" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaz5601" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhicha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10020446" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciano Giustino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bibes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hong Lee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Trier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Valent&#237;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/abb74e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541768v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guevel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billiot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cardoso Paz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tagliaferri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano de Franceschi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367950v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hamidouche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montanaro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rosticher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grimaldi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Poupet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01679" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505144v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dartiailh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hartinger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Bendias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.076802" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051624v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Berroir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555982v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Riccardi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Messelot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Valmorra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14714-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989040v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokoura Mensah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ciss&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202000260" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367944v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal F&#232;ve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043383" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11369-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318626v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inhofer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wilde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Duffy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhicha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab383c" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136780v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Safi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09758-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318660v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Noury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vergara-Cruz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morfin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gordillo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.165301" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02159529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banszerus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10326-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201904783" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051650v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Safi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01893577v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Graef" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.136804" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318668v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Graef" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Banszerus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Stampfer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/aadd8c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832044v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Klein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Casula" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Santos-Cottin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audouard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vignolles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.075140" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318665v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palomo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.024022" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318661v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berthou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Lu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-017-0007-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318686v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sei Morikawa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Masubuchi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa6102" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318677v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tchoumakov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jouffrey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pla&#231;ais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.201302" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02124310v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavanna" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600618" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016794v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318680v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Assaf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#232;ve" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berroir" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.195104" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wilmart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21085" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310657v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Schu&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas C. Betz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducastelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr01253a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307113v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gauzzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verseils" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Feve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.125120" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310645v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2015.10.006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399330v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freulon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115311" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310659v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorui Chen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Wu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibai Xie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b05161" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310655v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Laitinen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohar Kumar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Oksanen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauli Virtanen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.121414" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833437v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Loayza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Betz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.035414" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310651v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Betz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jehl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863538" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310632v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Berrada" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Torrin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hung Nguyen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/1/1/011006" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946703v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pallecchi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Betz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Jhang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/9/094004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310654v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemamouche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourhis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toury" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tarnaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.03.020" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01486062v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freulon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201300181" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00903726v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1232572" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904272v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gabelli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904255v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Ho Jhang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Pallecchi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Ferreira" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00903725v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2788" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954138v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904264v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picher" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702469v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Grenier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690814v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Glattli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657369v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658062v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Fuchs" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Oliver Goerbig" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579515v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mah&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D.C. Glattli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00525621v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Herv&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/9/093007" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658056v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Benz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.V. L&#246;hneysen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551650v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551645v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Virtanen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andresen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perti Hakonen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528699v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484988v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takis Kontos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3425889" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484985v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ryl Feuillet-Palma" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.115414" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485355v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Herrmann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405787v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nogues" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nirrengarten" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lupascu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Emmert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/13002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322036v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272226v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.09.183" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZPT7QZC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272200v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorentz Lechner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0727361" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134879v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Herrmann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delattre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morfin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.156804" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126930v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.166806" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150473v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1141243" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107253v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Gao" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bachtold" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.085410" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108295v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107422v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etienne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.03.34" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133157v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Placais" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lutke-Entrup" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bellessa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathieu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Simon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017809v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourlon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forro" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001352v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lutke-Entrup" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mathieu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Simon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001341v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Reydellet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232505v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01985004606023300" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36E2B0302F7DCC36A67DAFCD841E0FBC99E99AB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tharrault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ayari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arfaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Desgu&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Goff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.066901" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ruelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Frigerio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pla&#231;ais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm7695" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnan Abou-Hamdan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Rossetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08627-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946009v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ad1e79" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Kerjouan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosticher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.024076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rebora" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Souquet-Basi&#232;ge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01803-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mele" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.L161104" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gourmelon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kamata" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Lunczer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.035405" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500325v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.085438" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035853v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-01978-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grimaldi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pommier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamidouche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300260" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bartolomei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bisognin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocquillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.106201" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028619v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Graef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Palomo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ac4fe1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Peng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Taniguchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abfe9f" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989116v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaz5601" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhicha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10020446" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciano Giustino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bibes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hong Lee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Trier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Valent&#237;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/abb74e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guevel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billiot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cardoso Paz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tagliaferri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano de Franceschi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007100" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hamidouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montanaro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grimaldi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Poupet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01679" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505144v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dartiailh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hartinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Bendias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.076802" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Riccardi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Messelot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Valmorra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14714-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokoura Mensah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ciss&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202000260" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367944v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal F&#232;ve" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043383" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318674v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11369-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inhofer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wilde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Duffy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhicha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab383c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318660v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Noury" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vergara-Cruz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morfin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gordillo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.165301" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136780v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Safi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09758-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02159529v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banszerus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10326-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318577v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201904783" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051650v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Safi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Berroir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318661v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berthou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Lu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-017-0007-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01893577v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Graef" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.136804" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318668v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Graef" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosticher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Banszerus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Stampfer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/aadd8c" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832044v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Klein" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Casula" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Santos-Cottin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audouard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vignolles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.075140" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318665v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palomo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.024022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318686v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sei Morikawa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Masubuchi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa6102" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318677v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tchoumakov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jouffrey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pla&#231;ais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.201302" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02124310v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavanna" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600618" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318680v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Assaf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#232;ve" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berroir" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.195104" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284500v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wilmart" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21085" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310657v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Schu&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas C. Betz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducastelle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr01253a" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307113v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gauzzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verseils" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Feve" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.125120" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399330v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freulon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115311" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310645v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2015.10.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310659v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorui Chen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Wu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibai Xie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b05161" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310655v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Laitinen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohar Kumar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Oksanen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauli Virtanen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.121414" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310654v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemamouche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourhis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toury" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tarnaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.03.020" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833437v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Loayza" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Betz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.035414" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310651v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Betz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jehl" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863538" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310632v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Berrada" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Torrin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hung Nguyen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/1/1/011006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946703v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pallecchi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Betz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Jhang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/9/094004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954138v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freulon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01486062v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201300181" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00903726v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1232572" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904272v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gabelli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904255v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Ho Jhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Pallecchi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Ferreira" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00903725v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2788" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690814v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Glattli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904264v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702469v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Grenier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657369v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658062v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Fuchs" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Oliver Goerbig" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579515v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mah&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D.C. Glattli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00525621v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Herv&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/9/093007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658056v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Benz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.V. L&#246;hneysen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551650v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551645v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Virtanen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andresen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perti Hakonen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528699v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484988v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takis Kontos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3425889" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484985v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ryl Feuillet-Palma" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.115414" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485355v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Herrmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405787v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nogues" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nirrengarten" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lupascu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Emmert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/13002" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322036v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272226v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.09.183" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZPT7QZC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272200v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorentz Lechner" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0727361" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134879v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Herrmann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delattre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morfin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.156804" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126930v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.166806" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150473v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1141243" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107253v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Gao" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bachtold" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.085410" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108295v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107422v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etienne" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.03.34" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133157v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Placais" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lutke-Entrup" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bellessa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathieu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Simon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017809v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourlon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forro" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001352v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lutke-Entrup" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mathieu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Simon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001341v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Reydellet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232505v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01985004606023300" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36E2B0302F7DCC36A67DAFCD841E0FBC99E99AB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>