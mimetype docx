--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -872,7479 +872,7479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03980796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'utilisation de l'indemnité représentative de frais de mandat pour financer une campagne électorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, pp.1062</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction de directeur dans les offices de l'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 02, pp.103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment apprécier la notion de propriétaire apparent et l'existence d'une fraude ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, N° 4, pp.282-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03980756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'utilisation de l'indemnité représentative de frais de mandat pour financer une campagne électorale</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chambre territoriale des comptes de Polynésie française, le Code des juridictions financières et la QPC.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Law Journal of the Pacific / Journal de Droit Comparé du Pacifique [Anciennement Revue juridique polynésienne (RJP)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Question prioritaire de constitutionnalité et hospitalisation sans consentement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, N° 308-309, pp.16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un propriétaire a-t-il intérêt à contester un refus de raccordement alors que les travaux sur l'immeuble auraient été réalisés sans autorisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, N° 2, pp.149-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut de l'élu local en 50 questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le courrier des maires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la fiscalité de l’urbanisme : une simplification encore imparfaite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n°3, pp.175-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la fiscalité de l'urbanisme : une simplification encore imparfaite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, N° 3, pp.175-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisme commercial : la fin de l'imbroglio !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18, pp.1062</w:t>
+              <w:t xml:space="preserve">, 2011, 01, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La fonction de directeur dans les offices de l'habitat</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dépense locale devant le juge administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et gestion des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, t. 31, pp.87-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pharmaciens et la préparation des doses à administrer : le Conseil d’État plaide pour moins d’insécurité juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la difficulté de l'articulation des compétences en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Law Journal of the Pacific / Journal de Droit Comparé du Pacifique [Anciennement Revue juridique polynésienne (RJP)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation de motivation et de consultation de France Domaine s'impose-t-elle aux décisions de préemption de la collectivité d'outre-mer de Saint-Barthélemy ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N° 3, pp.226-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chambre territoriale des comptes de la Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Law Journal of the Pacific / Journal de Droit Comparé du Pacifique [Anciennement Revue juridique polynésienne (RJP)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évolutions récentes de la profession de masseur-kinésithérapeute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, N° 170-171, pp.32-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il notifier le recours introduit contre la décision qualifiant un projet de PIG ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, N° 5, pp.392-399</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Offre de concours et urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 02, pp.103</w:t>
+              <w:t xml:space="preserve">, 2008, 16, pp.889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime des autorisations de plaider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation et sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N° 65-66, pp.12-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les pharmaciens et la préparation des doses à administrer : le Conseil d’État plaide pour moins d’insécurité juridique</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux administratif saisi par la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42, pp.2281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un département ne peut allouer d'aides à l'hébergement rural qu'en complément de l'intervention de la région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22, pp.1218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’offre de concours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des contrats publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°1, pp.2-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité des ordonnateurs en droit public financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité des ordonnateurs en droit public financier : état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13, pp.703</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merci, Monsieur Charasse !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37, pp.2033</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contrôles relatifs aux contrats d’achat public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats et marchés publics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, N° 5, pp.39-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Maire et la sécurité après la loi sur la sécurité intérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la fonction publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctionnaires territoriaux face au juge pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n°4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contrôles du juge financier sur les délégations de service public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats et marchés publics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, N° 5, pp.41-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un maire peut-il être poursuivi pour complicité de construction sans permis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, N° 4, pp.267-270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des conclusions indemnitaires se rapportant à un litige relatif à l'entrée au service, à la disclipline ou à la sortie du service d'un fonctionnaire ou d'un agent public relèvent-elles du tribunal administratif statuant en premier et dernier ressort ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, N° 64, pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiscalité des sociétés d'H.L.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, N° 69, pp.13-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut de l’élu après la loi Démocratie de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations CRC- collectivités : les apports du décret du 27 septembre 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, n°40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime juridique des interventions économiques des collectivités locales : des évolutions, pas de révolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lycées professionnels et responsabilité pénale des régions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, n°17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intervention de la loi du 4 mars 2002 peut-elle permettre de valider la décision par laquelle le conseil d'une communauté urbaine a approuvé la révision du POS communautaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, N° 2, pp.98-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référé précontractuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 02, pp.279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité pénale de l’administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la fonction publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 Questions sur le contrôle de gestion exercé par les Chambres régionales des comptes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le courrier des maires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge administratif est-il compétent pour connaître de la responsabilité de la commune ou de l'État à raison des poursuites judiciaires engagées à l'encontre d'une SCI ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, N° 1, pp.57-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retrait des décisions individuelles créatrices de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n°48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interventions économiques des collectivités locales, quelles évolutions récentes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, N° 95, pp.90-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La situation des collaborateurs de cabinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n°39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle des aides des collectivités locales aux entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, N° 223, pp.71-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme des taxes et participations en matière d’urbanisme résultant de la loi SRU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, N° 6, pp.400-402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de cassation et la prescription en matière de délit de favoritisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n°1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctionnaires territoriaux et les élections municipales et cantonales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n°31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet de loi relatif à la solidarité et au renouvellement urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, N° 1, pp.2-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux des élections régionales de 1998 Article en collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le courrier des maires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribunal administratif de Grenoble 21 novembre 1999 Association Les Amis de Megève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, n°4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiscalité de l'eau : L'avenir des redevances des agences de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BDEI. Bulletin du droit de l'environnement industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, n° spécial, pp.15-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure relative à l'élection du président et des membres de la commission permanente d'une région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 03, pp.255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La situation ambiguë des déchargés de fonction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, n°44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux de la modification des limites territoriales des communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, N° 62, pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle juridictionnel des grands équipements publics et des opérations d'urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, n°6, pp.449</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taxes et redevances en matière de déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BDEI. Bulletin du droit de l'environnement industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, n° spécial, pp.12-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bon usage des procurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 35, pp.485</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02205195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guide pratique du statut de l’élu local Article en collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le courrier des maires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.83-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime des autorisations de plaider.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, n°32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affaire du Drac : la responsabilité pénale de la ville de Grenoble retenue Article en collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, n°38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil d'Etat et le pantouflage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, N° 13, pp.10-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référé précontractuel : un premier bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, N° 58, pp.17-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impôts locaux. Les catégories d'immeubles assujettis à la taxe locale d'équipement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 03, pp.199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02221318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité de l'Etat, conducteur d'opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, n°1409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les organisations syndicales d'exploitants agricoles : de la querelle de la représentativité à celle de la représentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, N° 129, pp.4-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aspects financiers et fiscaux de la loi de 1976</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BDEI. Bulletin du droit de l'environnement industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, n° spécial, pp.27-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article L. 22 du code des tribunaux administratifs et des cours administratives d'appel : un espoir déçu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 25, pp.211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02204411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sortie de l'article 30 de la loi du 2 mars 1982.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, n°83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « délices et poisons » du contentieux électoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 16, pp.223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02204438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours à la VASFE à l'égard d'un contribuable non résident : une pratique désormais condamnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 41, pp.581</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02204591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pouvoirs des directeurs d' OPHLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 06, pp.473</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02221306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les redevances des agences financières de bassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BDEI. Bulletin du droit de l'environnement industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, n°3, pp.11-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voiliers de compétition et la TVA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, n°4, pp.194-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque contentieux de la délégation de compétence en matière de coopération intercommunale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, N° 36, pp.4-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi Falloux toujours et encore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, II 22211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence de la cour administrative d'appel pour connaître de l'appel en matière d'élection aux chambres des métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 08, pp.89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02203784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seul un local existant peut être mis à disposition d'un établissement privé d'enseignement par une collectivité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, N° 20, pp.178-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil de la Concurrence et la corbeille de la mariée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Option Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, N° 278, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de cassation et le déclin de la clause exorbitante comme critère du contrat administratif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, n°47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délicate appréciation de la compétence juridictionnelle en matière de dommages causés par les branchements particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers juridiques de l'électricité et du gaz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ordonnance du ler décembre 1986 sur la concurrence a bien valeur législative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers juridiques de l'électricité et du gaz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge administratif et la notion de cautionnement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, n°128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime contentieux des redevances des agences financières de bassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, n°11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les critères de l'agent public.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, pp.330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction de membre d'un conseil de surveillance d'une SA ne saurait être assimilée à une fonction de direction, de gestion ou d'administration au sens de l'ancien article 885 0 du CGI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, n°24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi du 5 janvier 1988 d'amélioration de la décentralisation et l'interventionnisme économique des collectivités locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, n°17, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la nature de la taxe sur les conventions d'assurances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, n°1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bon usage de la « rent a star company »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, n°11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision de refus d'agrément constitue un acte détachable de la procédure d'imposition susceptible de recours pour excès de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, n°20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de Cassation et les conditions d'application de la taxe annuelle de 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, n° 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une clarification nécessaire dans le régime juridique des redevances des agences de bassin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, n°53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi portant réforme du contentieux administratif du 31 décembre 1987</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité législative Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, n°10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paiement des dividendes, sous la forme de remise d'actions détenues en portefeuille ne constitue pas une cession d'actions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, n°515223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi du 5 janvier 1988 d'amélioration de la décentralisation et l'interventionnisme économique des collectivités locales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, I 3354</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la distinction affermage et concession de service public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, n°72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pont de l'Ile de Ré n'était pas une voie de fait !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, N° 308-309, pp.16-19</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus d'indemniser la suppression d'une tolérance administrative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, n°6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, N° 2, pp.149-157</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paiement des dividendes, sous la forme de remise d'actions détenues en portefeuille ne constitue pas une cession d'actions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, n° 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, n°3, pp.175-181</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paiement des dividendes, sous la forme de remise d'actions détenues en portefeuille ne constitue pas une cession d'actions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des sociétés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, n°8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, N° 3, pp.175-181</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau coup d'arrêt à l'autonomie du droit fiscal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, n°14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les redevances des agences financières de bassin : bilan d'une évolution jurisprudentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, n°63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 01, pp.1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut on monnayer un permis de construire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, n°73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, t. 31, pp.87-97</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Contentieux du Conservatoire du littoral et des Espaces lacustres: commentaire de l'ensemble des décisions rendues par le Conseil d'Etat et la Cour de Cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, n°133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, N° 3, pp.226-233</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites de l'interventionnisme économique des collectivités locales. A propos du jugement du tribunal administratif de Nice du 11 septembre 1985 Chambre d'agriculture des Alpes Maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, n°22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil d'Etat et l'interventionnisme économique des collectivités locales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, n°120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, N° 5, pp.392-399</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recrutement des ressortissants étrangers dans la fonction publique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, n°51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...6209 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03980646v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-03980645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'offre de concours</w:t>
               </w:r>
@@ -8973,160 +8973,441 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bonichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, pp.1592, 2022, Grands arrêts, 9782247214822</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher, pp.224, 2022, 9782216161218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Grands arrêts du contentieux administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bonichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 2022, Grands arrêts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03981059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cabannes</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher, pp.224, 2019, 9782216149261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code des juridictions financières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cabannes</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Foucher, pp.224, 2022, 9782216161218</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Moniteur, pp.1557, 2018, 9782281133189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Grands arrêts du contentieux administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9136,160 +9417,574 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bonichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dalloz, pp.1592, 2022, Grands arrêts, 9782247214822</w:t>
+              <w:t xml:space="preserve">Dalloz, pp.1516, 2018, Grands arrêts, 9782247176090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Grands arrêts du contentieux administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bonichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, pp.1460, 2016, Grands arrêts, 9782247158935</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanges en l’honneur du doyen Jean-Pierre Machelon : institutions et libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Degoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LexisNexis, pp.1129, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03971782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Poujade</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher, pp.191, 2015, 9782216129119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Grands arrêts du contentieux administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bonichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, pp.1400, 2014, Grands arrêts, 978-2247134595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cabannes</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Foucher, pp.224, 2019, 9782216149261</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher, pp.175, 2013, 9782216124978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code des juridictions financières: annotations, commentaires, jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Doyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Moniteur, 2013, 978-2-281-12916-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Grands arrêts du contentieux administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9299,1116 +9994,421 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bonichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dalloz, pp.1516, 2018, Grands arrêts, 9782247176090</w:t>
+              <w:t xml:space="preserve">Dalloz, pp.1378, 2011, Grands arrêts, 9782247109357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher, pp.175, 2011, 9782216117918</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Grands arrêts du contentieux administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bonichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, pp.1274, 2009, Grands arrêts, 9782247084746</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code des juridictions financières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cabannes</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Conan</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Doyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Renouard</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Vachia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Moniteur, pp.1200, 2007, 9782281126235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Grands arrêts du contentieux administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Le Moniteur, pp.1557, 2018, 9782281133189</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bonichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, pp.800, 2007, Grands arrêts, 9782247070954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...827 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03981068v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">halshs-03981079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de l’urbanisme</w:t>
               </w:r>
@@ -11565,376 +11565,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03979947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’exactitude matérielle des faits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Pontier, Emmanuel Roux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les faits en droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, pp.67-78, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03979942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les avocats et la réforme du 28 octobre 2008 relative à la cour des comptes et aux chambres régionales des comptes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur de Robert Hertzog</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03979948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, PUAM, pp.67-78, 2010</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Giscard d’Estaing et la notion de consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers un monde nouveau - Mélanges, textes et documents offerts au Professeur Edmond Jouve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.2231-2237, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.2231-2237, 2010</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03979954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La stratégie des acteurs locaux quant au choix du ou des juges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur de Daniel Labetoulle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.709-716, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03979944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisme et montagne : l’exemple de Megève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur de Jacqueline Morand-Deviller</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Montchrestien, pp.711-721, 2007, 9782707615657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03979952v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03979944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contrôles administratifs des activités de renseignement</w:t>
               </w:r>
@@ -12162,51 +12162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Poujade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980787v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980671v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220629v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daugeron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980777v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980642v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980796v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220068v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980792v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218651v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980666v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980773v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980803v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980774v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242664v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980663v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980799v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980805v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980750v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980797v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980636v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980751v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980804v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980658v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204438v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204591v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980678v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980809v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980657v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02203784v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980781v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980654v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980674v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980673v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980669v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980676v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980635v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980653v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980785v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980634v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980789v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980679v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980651v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980649v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980646v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980644v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980645v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980682v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaudo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Brun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Perrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981059v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cassia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonichot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981072v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cabannes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981060v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981078v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Conan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renouard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vachia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981062v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971782v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degoffe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01812433v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doyelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981075v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981065v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981076v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981066v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981079v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981058v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981057v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981056v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dietsch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981070v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981069v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979950v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979939v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979945v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979943v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979946v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979953v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979955v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979940v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979951v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979941v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979942v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979952v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979944v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979949v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Poujade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980787v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980671v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220629v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daugeron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980777v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980642v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980796v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219990v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980794v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980639v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980763v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219624v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980684v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980791v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218651v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980666v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980803v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980774v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980767v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980800v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980663v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980637v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980750v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218005v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205195v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980636v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980797v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980798v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980661v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980804v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980753v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204438v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980678v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980657v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980809v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02203784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980781v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980673v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980674v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980653v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980654v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980652v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980679v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980785v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980648v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980649v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980644v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980645v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980682v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaudo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Brun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Perrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cassia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonichot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981072v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cabannes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981059v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981078v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Conan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renouard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vachia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981062v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degoffe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981074v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981075v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01812433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doyelle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981065v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981076v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981066v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981058v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981057v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981056v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dietsch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981070v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981069v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979950v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979939v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979945v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979943v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979946v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979953v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979955v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979940v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979951v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979941v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979942v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979944v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979949v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>