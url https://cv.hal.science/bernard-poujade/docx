--- v1 (2026-04-02)
+++ v2 (2026-05-02)
@@ -803,6858 +803,6858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03980793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment apprécier la notion de propriétaire apparent et l'existence d'une fraude ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 4, pp.282-290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le référé précontractuel et la Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Law Journal of the Pacific / Journal de Droit Comparé du Pacifique [Anciennement Revue juridique polynésienne (RJP)]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n°19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03980796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation de l'indemnité représentative de frais de mandat pour financer une campagne électorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18, pp.1062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02220068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction de directeur dans les offices de l'habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 02, pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02219990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Comment apprécier la notion de propriétaire apparent et l'existence d'une fraude ?</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chambre territoriale des comptes de Polynésie française, le Code des juridictions financières et la QPC.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Law Journal of the Pacific / Journal de Droit Comparé du Pacifique [Anciennement Revue juridique polynésienne (RJP)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la fiscalité de l’urbanisme : une simplification encore imparfaite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, N° 4, pp.282-290</w:t>
+              <w:t xml:space="preserve">, 2011, n°3, pp.175-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La chambre territoriale des comptes de Polynésie française, le Code des juridictions financières et la QPC.</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la fiscalité de l'urbanisme : une simplification encore imparfaite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, N° 3, pp.175-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Question prioritaire de constitutionnalité et hospitalisation sans consentement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, N° 308-309, pp.16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un propriétaire a-t-il intérêt à contester un refus de raccordement alors que les travaux sur l'immeuble auraient été réalisés sans autorisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, N° 2, pp.149-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut de l'élu local en 50 questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le courrier des maires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisme commercial : la fin de l'imbroglio !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 01, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dépense locale devant le juge administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et gestion des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, t. 31, pp.87-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pharmaciens et la préparation des doses à administrer : le Conseil d’État plaide pour moins d’insécurité juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la difficulté de l'articulation des compétences en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Law Journal of the Pacific / Journal de Droit Comparé du Pacifique [Anciennement Revue juridique polynésienne (RJP)]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Question prioritaire de constitutionnalité et hospitalisation sans consentement</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation de motivation et de consultation de France Domaine s'impose-t-elle aux décisions de préemption de la collectivité d'outre-mer de Saint-Barthélemy ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N° 3, pp.226-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chambre territoriale des comptes de la Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Law Journal of the Pacific / Journal de Droit Comparé du Pacifique [Anciennement Revue juridique polynésienne (RJP)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il notifier le recours introduit contre la décision qualifiant un projet de PIG ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, N° 5, pp.392-399</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évolutions récentes de la profession de masseur-kinésithérapeute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, N° 308-309, pp.16-19</w:t>
+              <w:t xml:space="preserve">, 2009, N° 170-171, pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un propriétaire a-t-il intérêt à contester un refus de raccordement alors que les travaux sur l'immeuble auraient été réalisés sans autorisation ?</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Offre de concours et urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16, pp.889</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime des autorisations de plaider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation et sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N° 65-66, pp.12-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux administratif saisi par la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42, pp.2281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un département ne peut allouer d'aides à l'hébergement rural qu'en complément de l'intervention de la région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22, pp.1218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’offre de concours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des contrats publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°1, pp.2-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité des ordonnateurs en droit public financier : état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13, pp.703</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité des ordonnateurs en droit public financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merci, Monsieur Charasse !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37, pp.2033</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contrôles relatifs aux contrats d’achat public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats et marchés publics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, N° 5, pp.39-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Maire et la sécurité après la loi sur la sécurité intérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la fonction publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctionnaires territoriaux face au juge pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n°4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contrôles du juge financier sur les délégations de service public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats et marchés publics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, N° 5, pp.41-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un maire peut-il être poursuivi pour complicité de construction sans permis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, N° 2, pp.149-157</w:t>
+              <w:t xml:space="preserve">, 2003, N° 4, pp.267-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le statut de l'élu local en 50 questions</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des conclusions indemnitaires se rapportant à un litige relatif à l'entrée au service, à la disclipline ou à la sortie du service d'un fonctionnaire ou d'un agent public relèvent-elles du tribunal administratif statuant en premier et dernier ressort ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, N° 64, pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lycées professionnels et responsabilité pénale des régions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, n°17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiscalité des sociétés d'H.L.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, N° 69, pp.13-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut de l’élu après la loi Démocratie de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations CRC- collectivités : les apports du décret du 27 septembre 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, n°40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime juridique des interventions économiques des collectivités locales : des évolutions, pas de révolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référé précontractuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 02, pp.279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intervention de la loi du 4 mars 2002 peut-elle permettre de valider la décision par laquelle le conseil d'une communauté urbaine a approuvé la révision du POS communautaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, N° 2, pp.98-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité pénale de l’administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la fonction publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 Questions sur le contrôle de gestion exercé par les Chambres régionales des comptes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le courrier des maires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La réforme de la fiscalité de l’urbanisme : une simplification encore imparfaite</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge administratif est-il compétent pour connaître de la responsabilité de la commune ou de l'État à raison des poursuites judiciaires engagées à l'encontre d'une SCI ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, n°3, pp.175-181</w:t>
+              <w:t xml:space="preserve">, 2001, N° 1, pp.57-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La réforme de la fiscalité de l'urbanisme : une simplification encore imparfaite</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retrait des décisions individuelles créatrices de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n°48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interventions économiques des collectivités locales, quelles évolutions récentes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, N° 95, pp.90-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La situation des collaborateurs de cabinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n°39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle des aides des collectivités locales aux entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, N° 223, pp.71-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme des taxes et participations en matière d’urbanisme résultant de la loi SRU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, N° 3, pp.175-181</w:t>
+              <w:t xml:space="preserve">, 2000, N° 6, pp.400-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Urbanisme commercial : la fin de l'imbroglio !</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de cassation et la prescription en matière de délit de favoritisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n°1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctionnaires territoriaux et les élections municipales et cantonales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n°31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet de loi relatif à la solidarité et au renouvellement urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, N° 1, pp.2-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribunal administratif de Grenoble 21 novembre 1999 Association Les Amis de Megève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, n°4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux des élections régionales de 1998 Article en collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le courrier des maires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiscalité de l'eau : L'avenir des redevances des agences de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BDEI. Bulletin du droit de l'environnement industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, n° spécial, pp.15-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure relative à l'élection du président et des membres de la commission permanente d'une région</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 01, pp.1</w:t>
+              <w:t xml:space="preserve">, 1999, 03, pp.255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, t. 31, pp.87-97</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La situation ambiguë des déchargés de fonction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, n°44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les pharmaciens et la préparation des doses à administrer : le Conseil d’État plaide pour moins d’insécurité juridique</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bon usage des procurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 35, pp.485</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02205195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guide pratique du statut de l’élu local Article en collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le courrier des maires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.83-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux de la modification des limites territoriales des communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, N° 62, pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle juridictionnel des grands équipements publics et des opérations d'urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Jurisprudence de Droit de l'Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, n°6, pp.449</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taxes et redevances en matière de déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BDEI. Bulletin du droit de l'environnement industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, n° spécial, pp.12-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime des autorisations de plaider.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, n°32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affaire du Drac : la responsabilité pénale de la ville de Grenoble retenue Article en collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, n°38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil d'Etat et le pantouflage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, N° 13, pp.10-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impôts locaux. Les catégories d'immeubles assujettis à la taxe locale d'équipement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 03, pp.199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02221318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référé précontractuel : un premier bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, N° 58, pp.17-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité de l'Etat, conducteur d'opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, n°1409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article L. 22 du code des tribunaux administratifs et des cours administratives d'appel : un espoir déçu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 25, pp.211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02204411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les organisations syndicales d'exploitants agricoles : de la querelle de la représentativité à celle de la représentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, N° 129, pp.4-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aspects financiers et fiscaux de la loi de 1976</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BDEI. Bulletin du droit de l'environnement industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, n° spécial, pp.27-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sortie de l'article 30 de la loi du 2 mars 1982.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, n°83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « délices et poisons » du contentieux électoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 16, pp.223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02204438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours à la VASFE à l'égard d'un contribuable non résident : une pratique désormais condamnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 41, pp.581</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02204591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pouvoirs des directeurs d' OPHLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 06, pp.473</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02221306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les redevances des agences financières de bassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BDEI. Bulletin du droit de l'environnement industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, n°3, pp.11-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voiliers de compétition et la TVA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, n°4, pp.194-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi Falloux toujours et encore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, II 22211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque contentieux de la délégation de compétence en matière de coopération intercommunale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, N° 36, pp.4-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence de la cour administrative d'appel pour connaître de l'appel en matière d'élection aux chambres des métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 08, pp.89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02203784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seul un local existant peut être mis à disposition d'un établissement privé d'enseignement par une collectivité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, N° 20, pp.178-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil de la Concurrence et la corbeille de la mariée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Option Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, N° 278, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de cassation et le déclin de la clause exorbitante comme critère du contrat administratif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, n°47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ordonnance du ler décembre 1986 sur la concurrence a bien valeur législative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers juridiques de l'électricité et du gaz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délicate appréciation de la compétence juridictionnelle en matière de dommages causés par les branchements particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers juridiques de l'électricité et du gaz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge administratif et la notion de cautionnement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, n°128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime contentieux des redevances des agences financières de bassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, n°11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bon usage de la « rent a star company »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, n°11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la nature de la taxe sur les conventions d'assurances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, n°1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les critères de l'agent public.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, pp.330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction de membre d'un conseil de surveillance d'une SA ne saurait être assimilée à une fonction de direction, de gestion ou d'administration au sens de l'ancien article 885 0 du CGI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, n°24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi du 5 janvier 1988 d'amélioration de la décentralisation et l'interventionnisme économique des collectivités locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, n°17, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision de refus d'agrément constitue un acte détachable de la procédure d'imposition susceptible de recours pour excès de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, n°20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de Cassation et les conditions d'application de la taxe annuelle de 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, n° 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une clarification nécessaire dans le régime juridique des redevances des agences de bassin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, n°53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi portant réforme du contentieux administratif du 31 décembre 1987</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité législative Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, n°10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi du 5 janvier 1988 d'amélioration de la décentralisation et l'interventionnisme économique des collectivités locales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, I 3354</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paiement des dividendes, sous la forme de remise d'actions détenues en portefeuille ne constitue pas une cession d'actions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, n°515223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pont de l'Ile de Ré n'était pas une voie de fait !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la distinction affermage et concession de service public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, n°72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5795 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03980652v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03980789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le refus d'indemniser la suppression d'une tolérance administrative.</w:t>
               </w:r>
@@ -9785,484 +9785,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03981064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Code des juridictions financières: annotations, commentaires, jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Doyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Moniteur, 2013, 978-2-281-12916-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foucher, pp.175, 2013, 9782216124978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03981075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Grands arrêts du contentieux administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bonichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, pp.1378, 2011, Grands arrêts, 9782247109357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher, pp.175, 2011, 9782216117918</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Grands arrêts du contentieux administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bonichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, pp.1274, 2009, Grands arrêts, 9782247084746</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code des juridictions financières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...364 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Doyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11565,169 +11565,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03979947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les avocats et la réforme du 28 octobre 2008 relative à la cour des comptes et aux chambres régionales des comptes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur de Robert Hertzog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03979948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’exactitude matérielle des faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Pontier, Emmanuel Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les faits en droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUAM, pp.67-78, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03979942v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03979948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Giscard d’Estaing et la notion de consensus</w:t>
               </w:r>
@@ -12162,51 +12162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Poujade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980787v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980671v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220629v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daugeron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980777v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980642v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980796v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219990v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980794v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980639v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980763v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219624v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980684v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980791v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218651v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980666v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980803v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980774v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980767v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980800v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980663v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980637v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980750v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218005v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205195v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980636v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980797v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980798v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980661v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980804v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980753v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204438v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980678v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980657v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980809v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02203784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980781v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980673v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980674v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980653v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980654v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980652v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980679v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980785v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980648v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980649v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980644v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980645v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980682v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaudo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Brun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Perrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cassia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonichot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981072v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cabannes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981059v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981078v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Conan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renouard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vachia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981062v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degoffe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981074v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981075v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01812433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doyelle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981065v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981076v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981066v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981058v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981057v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981056v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dietsch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981070v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981069v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979950v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979939v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979945v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979943v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979946v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979953v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979955v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979940v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979951v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979941v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979942v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979944v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979949v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Poujade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980787v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980671v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220629v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daugeron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980777v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980642v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980756v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220068v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219624v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980684v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980666v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980773v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980774v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242664v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980767v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980800v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980663v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980637v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980750v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218005v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205195v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980636v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980797v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980798v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980804v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204411v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204438v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980678v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980809v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02203784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980781v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980779v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980674v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980669v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980676v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980635v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980653v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980654v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980810v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980634v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980679v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980785v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980648v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980649v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980644v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980645v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980682v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaudo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Brun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Perrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cassia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonichot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981072v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cabannes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981059v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981078v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Conan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renouard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vachia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981062v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degoffe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981074v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01812433v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doyelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981075v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981065v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981076v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981066v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981058v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981057v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981056v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dietsch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981070v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981069v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979950v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979939v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979945v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979943v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979946v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979953v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979955v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979940v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979951v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979941v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979942v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979944v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979949v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>