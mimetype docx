--- v0 (2026-03-06)
+++ v1 (2026-04-01)
@@ -1321,281 +1321,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les effets d’une intervention en clinique de l’activité : une question de méthode</w:t>
+                <w:t xml:space="preserve">La vie des jeunes peut-elle s’installer au coeur du métier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Zittoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 171, pp.137-148</w:t>
+              <w:t xml:space="preserve">Questions d'orientation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156563v1</w:t>
+                <w:t xml:space="preserve">hal-04156553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conflit et l'intrus en clinique de l'activité</w:t>
+                <w:t xml:space="preserve">Évaluer les effets d’une intervention en clinique de l’activité : une question de méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvon Miossec</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Zittoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 171, pp.137-148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04156558v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie des jeunes peut-elle s’installer au coeur du métier ?</w:t>
+                <w:t xml:space="preserve">Le conflit et l'intrus en clinique de l'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Miossec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions d'orientation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (1), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tele.031.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156553v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un point critique du développement : Le concept potentiel</w:t>
               </w:r>
@@ -4662,195 +4662,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conoscenza el lavoro e riconversioni professionali</w:t>
+                <w:t xml:space="preserve">Connaissances du travail et reconversions professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Maggi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpretare l’agire, una sfida teorica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interpréter l'agir : un défi théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-219, 2011, 978-2-13-059043-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.maggi.2011.01.0203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993909v1</w:t>
+                <w:t xml:space="preserve">hal-03993869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances du travail et reconversions professionnelles</w:t>
+                <w:t xml:space="preserve">Conoscenza el lavoro e riconversioni professionali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Maggi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpréter l'agir : un défi théorique</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interpretare l’agire, una sfida teorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carocci editore, pp.175-188, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/puf.maggi.2011.01.0203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03993869v1</w:t>
+                <w:t xml:space="preserve">hal-03993909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ignorance du clinicien</w:t>
               </w:r>
@@ -5868,51 +5868,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0BC05E2"/>
+    <w:nsid w:val="8DE472D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6016,51 +6016,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7EB6352C"/>
+    <w:nsid w:val="760762EF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6250,51 +6250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-prot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1795-9392" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088778819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03587566v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Aloisio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Pacquola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cavaco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2020031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03968202v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2599" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156569v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ouvrier-Bonnaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2010.1176" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tom&#225;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.006.0150" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mezza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reille-Baudrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre V&#233;rillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.233" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03995194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Santos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.9614" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Zittoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Miossec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.031.0063" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-5HJRSJWV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02289419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060094v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.055.0101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.001.44" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.111.0171" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Kostulski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2003.12.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC2BN1VN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883836v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2736" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Magnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2749" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02289298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02279858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03938710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2711" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03938693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Werthe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/telechargements-gratuits/290-emotions-affects-et-institutions-dialogue-entre-historiens-et-psychologues.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03975961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/serie-colloques-congres/163-les-referentiels-contre-l-activite-en-formation-gestion-certification.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03611763v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maggi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amsacta.unibo.it/id/eprint/3481" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/3481" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712423v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04273248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03974433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03974427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03976010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03969459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04034134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionssociales.fr/catalogue/pour-lire-wallon-sur-lorientation/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03938763v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/5598" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03969321v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raisonetpassions.fr/education-et-formation/81-le-conseil-en-evolution-professionnelle-9782917645406.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04159072v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04159060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/211-psychologie-orientation-et-education.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03975973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/telechargements/90-suzanne-pacaud-de-la-psychotechnique-a-lergonomie.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03992449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156584v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6290/former-certifier-inserer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03990095v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amsacta.unibo.it/3481/1/MaggiProt-PouvoirdApprendre.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03993909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03993869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/interpreter-l-agir-un-defi-theorique--9782130590439-p-203.htm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.maggi.2011.01.0203" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lhuil.2010.01.0107" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/demandes-de-reconnaissance-et-validation-d-acquis-de-l-experience-pour-qui-pour-quoi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060089v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-vieillir_dans_le_metier_christiane_montandon_jacqueline_trincaz-9782296036185-24103.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03969348v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03995202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.12181" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060093v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.055.0096" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156520v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/tel-03936856v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-prot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1795-9392" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088778819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03587566v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Aloisio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Pacquola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cavaco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2020031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03968202v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2599" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156569v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ouvrier-Bonnaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2010.1176" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tom&#225;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.006.0150" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mezza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reille-Baudrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre V&#233;rillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.233" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03995194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Santos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.9614" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156553v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Zittoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Miossec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.031.0063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-5HJRSJWV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02289419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060094v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.055.0101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.001.44" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.111.0171" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Kostulski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2003.12.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC2BN1VN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883836v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2736" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Magnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2749" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02289298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02279858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03938710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2711" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03938693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Werthe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/telechargements-gratuits/290-emotions-affects-et-institutions-dialogue-entre-historiens-et-psychologues.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03975961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/serie-colloques-congres/163-les-referentiels-contre-l-activite-en-formation-gestion-certification.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03611763v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maggi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amsacta.unibo.it/id/eprint/3481" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/3481" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712423v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04273248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03974433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03974427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03976010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03969459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04034134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionssociales.fr/catalogue/pour-lire-wallon-sur-lorientation/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03938763v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/5598" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03969321v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raisonetpassions.fr/education-et-formation/81-le-conseil-en-evolution-professionnelle-9782917645406.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04159072v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04159060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/211-psychologie-orientation-et-education.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03975973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/telechargements/90-suzanne-pacaud-de-la-psychotechnique-a-lergonomie.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03992449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156584v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6290/former-certifier-inserer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03990095v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amsacta.unibo.it/3481/1/MaggiProt-PouvoirdApprendre.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03993869v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/interpreter-l-agir-un-defi-theorique--9782130590439-p-203.htm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.maggi.2011.01.0203" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03993909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lhuil.2010.01.0107" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/demandes-de-reconnaissance-et-validation-d-acquis-de-l-experience-pour-qui-pour-quoi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060089v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-vieillir_dans_le_metier_christiane_montandon_jacqueline_trincaz-9782296036185-24103.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03969348v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03995202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.12181" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060093v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.055.0096" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156520v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/tel-03936856v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>