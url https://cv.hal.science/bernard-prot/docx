--- v1 (2026-04-01)
+++ v2 (2026-04-30)
@@ -1321,178 +1321,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie des jeunes peut-elle s’installer au coeur du métier ?</w:t>
+                <w:t xml:space="preserve">Évaluer les effets d’une intervention en clinique de l’activité : une question de méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Zittoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions d'orientation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4, pp.37-44</w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 171, pp.137-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156553v1</w:t>
+                <w:t xml:space="preserve">hal-04156563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les effets d’une intervention en clinique de l’activité : une question de méthode</w:t>
+                <w:t xml:space="preserve">La vie des jeunes peut-elle s’installer au coeur du métier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Zittoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 171, pp.137-148</w:t>
+              <w:t xml:space="preserve">Questions d'orientation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156563v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conflit et l'intrus en clinique de l'activité</w:t>
               </w:r>
@@ -1951,174 +1951,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controverses entre les professionnels à propos de l’exercice de leur métier source de développement de la santé</w:t>
+                <w:t xml:space="preserve">Le doute, le concept et le collectif. Trois ressources pour le développement de l'activité d'un jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 158, pp.115-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156527v1</w:t>
+                <w:t xml:space="preserve">hal-03883853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le doute, le concept et le collectif. Trois ressources pour le développement de l'activité d'un jury</w:t>
+                <w:t xml:space="preserve">Controverses entre les professionnels à propos de l’exercice de leur métier source de développement de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27 (111), pp.171-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs.111.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883853v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'activité conversationnelle d'un jury de validation d'acquis : analyse interlocutoire de la formation d'un concept potentiel</w:t>
               </w:r>
@@ -2461,165 +2461,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un point de vue sur le travail et ses transformations</w:t>
+                <w:t xml:space="preserve">Sur quelques conditions sociales du développement de la conscience dans les activités de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanisme et entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 303, pp.29-44</w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Apprentissages et évaluations, n° 146, pp. 127-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156515v1</w:t>
+                <w:t xml:space="preserve">hal-02289298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur quelques conditions sociales du développement de la conscience dans les activités de travail</w:t>
+                <w:t xml:space="preserve">Un point de vue sur le travail et ses transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Apprentissages et évaluations, n° 146, pp. 127-142</w:t>
+              <w:t xml:space="preserve">Humanisme et entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 303, pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289298v1</w:t>
+                <w:t xml:space="preserve">hal-04156515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail réel et formalisation de l'expérience : quatre essais sur les rapports entre coanalyse et activité de travail</w:t>
               </w:r>
@@ -3819,195 +3819,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debate on Work Analysis for prevention, from the Point of View of Psychology of Work</w:t>
+                <w:t xml:space="preserve">Du plaisir du contre-pied - deux interprétations de l'usage d'un artefact pour développer des gestes techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bruno Maggi; Giovanni Rulli. </w:t>
+              <w:t xml:space="preserve">S. Éloi; G. Uhlrich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dibattito sull'analisi del lavoro per la prevenzione</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TAO Digital Library, 2017, </w:t>
+              <w:t xml:space="preserve">De l'usage des artefacts dans les métiers de l'intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6092/unibo/amsacta/5598⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Octares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-150, 2017, collection Formation</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938763v1</w:t>
+                <w:t xml:space="preserve">hal-03969321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du plaisir du contre-pied - deux interprétations de l'usage d'un artefact pour développer des gestes techniques</w:t>
+                <w:t xml:space="preserve">Debate on Work Analysis for prevention, from the Point of View of Psychology of Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S. Éloi; G. Uhlrich. </w:t>
+              <w:t xml:space="preserve">Bruno Maggi; Giovanni Rulli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'usage des artefacts dans les métiers de l'intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Dibattito sull'analisi del lavoro per la prevenzione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TAO Digital Library, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octares</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.6092/unibo/amsacta/5598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969321v1</w:t>
+                <w:t xml:space="preserve">hal-03938763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -4662,195 +4662,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances du travail et reconversions professionnelles</w:t>
+                <w:t xml:space="preserve">Conoscenza el lavoro e riconversioni professionali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Maggi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpréter l'agir : un défi théorique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interpretare l’agire, una sfida teorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carocci editore, pp.175-188, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993869v1</w:t>
+                <w:t xml:space="preserve">hal-03993909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conoscenza el lavoro e riconversioni professionali</w:t>
+                <w:t xml:space="preserve">Connaissances du travail et reconversions professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Maggi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpretare l’agire, una sfida teorica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interpréter l'agir : un défi théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-219, 2011, 978-2-13-059043-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.maggi.2011.01.0203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993909v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ignorance du clinicien</w:t>
               </w:r>
@@ -5868,51 +5868,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DE472D4"/>
+    <w:nsid w:val="2161CC79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6016,51 +6016,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="760762EF"/>
+    <w:nsid w:val="42CF09A3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6250,51 +6250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-prot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1795-9392" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088778819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03587566v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Aloisio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Pacquola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cavaco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2020031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03968202v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2599" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156569v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ouvrier-Bonnaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2010.1176" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tom&#225;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.006.0150" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mezza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reille-Baudrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre V&#233;rillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.233" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03995194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Santos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.9614" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156553v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Zittoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Miossec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.031.0063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-5HJRSJWV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02289419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060094v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.055.0101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.001.44" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.111.0171" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Kostulski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2003.12.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC2BN1VN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883836v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2736" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Magnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2749" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02289298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02279858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03938710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2711" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03938693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Werthe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/telechargements-gratuits/290-emotions-affects-et-institutions-dialogue-entre-historiens-et-psychologues.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03975961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/serie-colloques-congres/163-les-referentiels-contre-l-activite-en-formation-gestion-certification.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03611763v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maggi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amsacta.unibo.it/id/eprint/3481" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/3481" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712423v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04273248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03974433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03974427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03976010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03969459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04034134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionssociales.fr/catalogue/pour-lire-wallon-sur-lorientation/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03938763v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/5598" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03969321v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raisonetpassions.fr/education-et-formation/81-le-conseil-en-evolution-professionnelle-9782917645406.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04159072v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04159060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/211-psychologie-orientation-et-education.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03975973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/telechargements/90-suzanne-pacaud-de-la-psychotechnique-a-lergonomie.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03992449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156584v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6290/former-certifier-inserer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03990095v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amsacta.unibo.it/3481/1/MaggiProt-PouvoirdApprendre.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03993869v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/interpreter-l-agir-un-defi-theorique--9782130590439-p-203.htm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.maggi.2011.01.0203" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03993909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lhuil.2010.01.0107" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/demandes-de-reconnaissance-et-validation-d-acquis-de-l-experience-pour-qui-pour-quoi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060089v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-vieillir_dans_le_metier_christiane_montandon_jacqueline_trincaz-9782296036185-24103.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03969348v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03995202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.12181" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060093v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.055.0096" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156520v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/tel-03936856v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-prot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1795-9392" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088778819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03587566v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Aloisio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Pacquola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cavaco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2020031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03968202v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2599" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156569v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ouvrier-Bonnaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2010.1176" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tom&#225;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.006.0150" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mezza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reille-Baudrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre V&#233;rillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.233" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03995194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Santos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.9614" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Zittoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156553v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Miossec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.031.0063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-5HJRSJWV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02289419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060094v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.055.0101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.001.44" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883853v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.111.0171" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Kostulski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2003.12.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC2BN1VN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883836v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2736" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Magnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2749" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02289298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02279858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03938710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2711" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03938693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Werthe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/telechargements-gratuits/290-emotions-affects-et-institutions-dialogue-entre-historiens-et-psychologues.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03975961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/serie-colloques-congres/163-les-referentiels-contre-l-activite-en-formation-gestion-certification.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03611763v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maggi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amsacta.unibo.it/id/eprint/3481" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/3481" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712423v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04273248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03974433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03974427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03976010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03969459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04034134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionssociales.fr/catalogue/pour-lire-wallon-sur-lorientation/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03969321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03938763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/5598" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raisonetpassions.fr/education-et-formation/81-le-conseil-en-evolution-professionnelle-9782917645406.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04159072v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04159060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/211-psychologie-orientation-et-education.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03975973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/telechargements/90-suzanne-pacaud-de-la-psychotechnique-a-lergonomie.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03992449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156584v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6290/former-certifier-inserer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03990095v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amsacta.unibo.it/3481/1/MaggiProt-PouvoirdApprendre.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03993909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03993869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/interpreter-l-agir-un-defi-theorique--9782130590439-p-203.htm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.maggi.2011.01.0203" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lhuil.2010.01.0107" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/demandes-de-reconnaissance-et-validation-d-acquis-de-l-experience-pour-qui-pour-quoi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060089v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-vieillir_dans_le_metier_christiane_montandon_jacqueline_trincaz-9782296036185-24103.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03969348v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03995202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.12181" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060093v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.055.0096" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04156520v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/tel-03936856v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>