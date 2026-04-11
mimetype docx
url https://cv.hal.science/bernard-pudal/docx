--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -1217,187 +1217,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter les classes populaires ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Loffroy : une esquisse de lecture sociologique d'un récit autobiographique (21/1/2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pudal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers d’Adiamos 89</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.27-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01225657v1</w:t>
+                <w:t xml:space="preserve">halshs-01215271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Loffroy : une esquisse de lecture sociologique d'un récit autobiographique (21/1/2015)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représenter les classes populaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pudal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Adiamos 89</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.034.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01215271v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbusse : jalons pour une étude d’un capital symbolique singulier</w:t>
               </w:r>
@@ -2491,51 +2491,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7C593D1"/>
+    <w:nsid w:val="B6BCF766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2639,51 +2639,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2CB01558"/>
+    <w:nsid w:val="03106252"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2873,51 +2873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-pudal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4597-3589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029654149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/76349536" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000081561336" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cresppa.cnrs.fr/csu/equipe/les-membres-du-csu/pudal-bernard/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009802v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pudal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.filli.2022.01.0255" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrault-Stella Lorenzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.147057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04371554v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0544" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278314v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pennetier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50579" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50574" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50571" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.034.0071" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.154.0783" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Groppo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.104.0001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00985126v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00985171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi Timozaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-73072009000200009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508446v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50557" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00985442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mauger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Foss&#233;-Poliak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00985453v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Damamme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377699v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-pudal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4597-3589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029654149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/76349536" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000081561336" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cresppa.cnrs.fr/csu/equipe/les-membres-du-csu/pudal-bernard/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009802v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pudal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.filli.2022.01.0255" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrault-Stella Lorenzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.147057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04371554v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0544" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278314v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pennetier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50579" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50574" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50571" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215271v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.034.0071" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.154.0783" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Groppo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.104.0001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00985126v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00985171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi Timozaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-73072009000200009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508446v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50557" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00985442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mauger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Foss&#233;-Poliak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00985453v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Damamme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377699v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>