--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2491,51 +2491,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6BCF766"/>
+    <w:nsid w:val="4CD435DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2639,51 +2639,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03106252"/>
+    <w:nsid w:val="D82398F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>