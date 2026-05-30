--- v2 (2026-05-03)
+++ v3 (2026-05-30)
@@ -672,312 +672,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01278314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : l'énigmatique sujet communiste</w:t>
+                <w:t xml:space="preserve">La part des femmes, des femmes à part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pudal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pennetier; Claude and Pudal; Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet communiste : identités militantes et laboratoires du "moi"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.241-244, 2014, Histoire, 978-2-7535-3481-0. </w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.165-189, 2014, Histoire, 978-2-7535-3481-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.50579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.50574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508332v1</w:t>
+                <w:t xml:space="preserve">hal-01508336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La part des femmes, des femmes à part</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’auto-analyse d’un dirigeant communiste et d’un couple communiste : Albert Vassart et Cilly Geisenberg-Vassard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pennetier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Pennetier; Claude and Pudal; Bernard. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Pudal; Claude Pennetier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sujet communiste : identités militantes et laboratoires du "moi"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.165-189, 2014, Histoire, 978-2-7535-3481-0. </w:t>
+              <w:t xml:space="preserve">Le sujet communiste. Identités militantes et laboratoires du «  moi  »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.105-138, 2014, 978-2-7535-3481-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.50574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.50571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508336v1</w:t>
+                <w:t xml:space="preserve">halshs-01224243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’auto-analyse d’un dirigeant communiste et d’un couple communiste : Albert Vassart et Cilly Geisenberg-Vassard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion : l'énigmatique sujet communiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pudal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Bernard Pudal; Claude Pennetier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pennetier; Claude and Pudal; Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sujet communiste. Identités militantes et laboratoires du «  moi  »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.105-138, 2014, 978-2-7535-3481-0. </w:t>
+              <w:t xml:space="preserve">Le sujet communiste : identités militantes et laboratoires du "moi"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.241-244, 2014, Histoire, 978-2-7535-3481-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.50571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.50579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01224243v1</w:t>
+                <w:t xml:space="preserve">hal-01508332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communisme français</w:t>
               </w:r>
@@ -1559,200 +1559,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stalinism : workers'cult and cult of leaders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Pennetier</w:t>
+                <w:t xml:space="preserve">Da militância ao estudo do militantismo : a trajetoria de um politologo, Entrevista com Bernard Pudal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pudal</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi Timozaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twentieth Century Communism: a journal of international history</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pro-Posicoes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, DOSSIÊ EDUCAÇÃO E POLÍTICA: NOVAS CONFIGURAÇÕES NAS PRÁTICAS DE MILITÂNCIA, 20 (2), pp.129-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0103-73072009000200009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985126v1</w:t>
+                <w:t xml:space="preserve">hal-00985171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da militância ao estudo do militantismo : a trajetoria de um politologo, Entrevista com Bernard Pudal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stalinism : workers'cult and cult of leaders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pudal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kimi Timozaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pro-Posicoes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Twentieth Century Communism: a journal of international history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.20-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S0103-73072009000200009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00985171v1</w:t>
+                <w:t xml:space="preserve">hal-00985126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2491,51 +2491,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CD435DB"/>
+    <w:nsid w:val="7A1E1539"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2639,51 +2639,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D82398F7"/>
+    <w:nsid w:val="B0A22437"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2873,51 +2873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-pudal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4597-3589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029654149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/76349536" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000081561336" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cresppa.cnrs.fr/csu/equipe/les-membres-du-csu/pudal-bernard/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009802v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pudal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.filli.2022.01.0255" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrault-Stella Lorenzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.147057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04371554v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0544" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278314v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pennetier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50579" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50574" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50571" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215271v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.034.0071" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.154.0783" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Groppo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.104.0001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00985126v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00985171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi Timozaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-73072009000200009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508446v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50557" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00985442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mauger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Foss&#233;-Poliak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00985453v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Damamme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377699v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-pudal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4597-3589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029654149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/76349536" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000081561336" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cresppa.cnrs.fr/csu/equipe/les-membres-du-csu/pudal-bernard/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009802v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pudal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.filli.2022.01.0255" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrault-Stella Lorenzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.147057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04371554v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0544" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278314v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508336v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pennetier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50574" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50571" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50579" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215271v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.034.0071" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.154.0783" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Groppo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.104.0001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00985171v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi Timozaki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-73072009000200009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00985126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508446v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50557" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00985442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mauger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Foss&#233;-Poliak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00985453v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Damamme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377699v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>