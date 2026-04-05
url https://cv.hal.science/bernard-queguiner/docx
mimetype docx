--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1834,295 +1834,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemometric perspectives on plankton community responses to natural iron fertilisation over and downstream of the Kerguelen Plateau in the Southern Ocean</w:t>
+                <w:t xml:space="preserve">Production regime and associated N cycling in the vicinity of Kerguelen Island, Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas W. Trull</w:t>
+                <w:t xml:space="preserve">Anne-Julie Cavagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. M. Davies</w:t>
+                <w:t xml:space="preserve">François Fripiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Dehairs</w:t>
+                <w:t xml:space="preserve">Marc Elskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Julie Cavagna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Lasbleiz</w:t>
+                <w:t xml:space="preserve">Perrine Mangion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chirurgien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (4), pp.1029-1056. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-1029-2015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 12 (21), pp.6515-6528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-6515-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207916v1</w:t>
+                <w:t xml:space="preserve">hal-01812504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production regime and associated N cycling in the vicinity of Kerguelen Island, Southern Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Chemometric perspectives on plankton community responses to natural iron fertilisation over and downstream of the Kerguelen Plateau in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Trull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Dehairs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Cavagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Chirurgien</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lasbleiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (21), pp.6515-6528. </w:t>
+              <w:t xml:space="preserve">, 2015, 12 (4), pp.1029-1056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-12-6515-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-1029-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812504v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface currents and upwelling in Kerguelen Plateau regions</w:t>
               </w:r>
@@ -2562,51 +2562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Cavagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (20), pp.5827-5846. </w:t>
@@ -3635,268 +3635,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biovolume and biomass estimates of key diatoms in the Southern Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cornet</w:t>
+                <w:t xml:space="preserve">Effect of natural iron fertilization on carbon sequestration in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanne Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauveur Belviso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bombled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 446 (7139), pp.1070-1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709952v1</w:t>
+                <w:t xml:space="preserve">hal-00169813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of natural iron fertilization on carbon sequestration in the Southern Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blain</w:t>
+                <w:t xml:space="preserve">Biovolume and biomass estimates of key diatoms in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48, pp.295-308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00169813v1</w:t>
+                <w:t xml:space="preserve">hal-00709952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for nanomolar determination of silicic acid in seawater</w:t>
               </w:r>
@@ -4134,350 +4134,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale and seasonal variability of community production and respiration in the surface waters of the N.E. Atlantic Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A seasonal study of diatom dynamics in the North Atlantic during the POMME experiment (2001): Evidence for Si limitation of the spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Maixandeau</w:t>
+                <w:t xml:space="preserve">C. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rumi Sohrin</w:t>
+                <w:t xml:space="preserve">P. Rimmelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2005.03.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110, pp.C07S14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092707v1</w:t>
+                <w:t xml:space="preserve">hal-00455625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seasonal study of diatom dynamics in the North Atlantic during the POMME experiment (2001): Evidence for Si limitation of the spring bloom</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Leynaert</w:t>
+                <w:t xml:space="preserve">Mesoscale and seasonal variability of community production and respiration in the surface waters of the N.E. Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maixandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fernandez</w:t>
+                <w:t xml:space="preserve">Camila I. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rimmelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumi Sohrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JC002621⟩</w:t>
+              <w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (9), pp.1663-1676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2005.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00455625v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community production, respiration and structure of the microbial food web of an ecosystem in the northeastern Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maixandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hera Karayanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4610,89 +4610,98 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (3), pp.219-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-2-219-2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330212v1</w:t>
+                <w:t xml:space="preserve">hal-00330311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of the silicate pump at a coastal oligotrophic site in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4718,82 +4727,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (3), pp.551-580</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-2-219-2005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00330311v1</w:t>
+                <w:t xml:space="preserve">hal-00330212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica fluxes in the northeast Atlantic frontal zone of Mode Water formation (38 degrees-45 degrees N, 16 degrees-22 degrees W) in 2001-2002</w:t>
               </w:r>
@@ -5055,51 +5055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Availability of iron and major nutrients for phytoplankton in the northeast Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5492,51 +5492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5638,51 +5638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5754,51 +5754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical limitations on phytoplankton growth in the Crozet Basin, Subantarctic Southern Ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sedwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6000,51 +6000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of algal iron requirements in the Subantarctic Southern Ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sedwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7324,51 +7324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lafond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Legras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103609" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Sampei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fortier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Matsuno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Abe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2019.00092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129381v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103458" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.382" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine R Hendry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan O Marron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Conley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasbleiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Georges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw171" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kersal&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Doglioli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nencioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouffard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.09.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rembauville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-3171-2015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Davies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dehairs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1029-2015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fripiat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elskens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mangion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirurgien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6515-2015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Hyang Park" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-6845-2014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944788v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alekseenko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Espinasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0669-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664909v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasbleiz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5931-2014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivia Closset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5827-2014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2012.07.024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756934v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Assmy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-149-2012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crombet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-459-2011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695891v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Robinson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah K. Steinberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Anderson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aristegui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Carlson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0165" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709951v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne K. Armand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mosseri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.031" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V64RSJP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRV4KV9N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105674v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Crosta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mosseri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.032" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01S40RCT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709952v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.01.055" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGL0L071-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2006.05.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN050M8B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092707v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Sohrin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.03.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455625v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002621" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T1FLZB6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330212v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leblanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330311v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2-219-2005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494209v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mosseri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rimmelin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Leblond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002615" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEBEBF488AA542D8C870AD892E10A5616D4F4DC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702535v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oubelkheir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC001878" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700111v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00035-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700116v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fiala" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Dubreuil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kopcynska" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps249001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500690v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morvan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00078-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9M9P0GW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700118v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480622v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sedwick" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Griffiths" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702800v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Hooker," TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL014056" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480620v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472066v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Gjata" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poisson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(98)00064-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSCK2HPP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584281v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. del Amo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;nesguen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aminot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456581v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Nelson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456586v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(09)90035-4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRP6WLNX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534422v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morata" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Justine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132039v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434140v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lafond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Legras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103609" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Sampei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fortier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Matsuno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Abe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2019.00092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129381v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103458" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.382" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine R Hendry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan O Marron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Conley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasbleiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Georges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw171" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kersal&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Doglioli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nencioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouffard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.09.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rembauville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-3171-2015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fripiat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elskens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mangion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirurgien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6515-2015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Davies" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dehairs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1029-2015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Hyang Park" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-6845-2014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944788v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alekseenko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Espinasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0669-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664909v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasbleiz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5931-2014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivia Closset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5827-2014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2012.07.024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756934v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Assmy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-149-2012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crombet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-459-2011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695891v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Robinson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah K. Steinberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Anderson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aristegui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Carlson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0165" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709951v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne K. Armand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mosseri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.031" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V64RSJP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRV4KV9N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105674v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Crosta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mosseri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.032" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01S40RCT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709952v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.01.055" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGL0L071-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2006.05.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN050M8B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455625v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002621" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T1FLZB6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092707v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Sohrin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.03.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330311v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leblanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2-219-2005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330212v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494209v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mosseri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rimmelin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Leblond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002615" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEBEBF488AA542D8C870AD892E10A5616D4F4DC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702535v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oubelkheir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC001878" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700111v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00035-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700116v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fiala" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Dubreuil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kopcynska" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps249001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500690v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morvan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00078-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9M9P0GW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700118v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480622v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sedwick" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Griffiths" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702800v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Hooker," TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL014056" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480620v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472066v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Gjata" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poisson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(98)00064-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSCK2HPP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584281v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. del Amo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;nesguen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aminot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456581v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Nelson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456586v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(09)90035-4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRP6WLNX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534422v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morata" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Justine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132039v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434140v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>