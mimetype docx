--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -636,291 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of diatom communities constrains biogeochemical properties in surface waters of the Southern Ocean (Kerguelen Plateau)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Queguiner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Massicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103458⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129381v2</w:t>
+                <w:t xml:space="preserve">hal-02292721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">The structure of diatom communities constrains biogeochemical properties in surface waters of the Southern Ocean (Kerguelen Plateau)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.103458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292721v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129381v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late spring bloom development of pelagic diatoms in Baffin Bay</w:t>
               </w:r>
@@ -932,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1053,51 +1057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1749,51 +1753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Salter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1834,295 +1838,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production regime and associated N cycling in the vicinity of Kerguelen Island, Southern Ocean</w:t>
+                <w:t xml:space="preserve">Chemometric perspectives on plankton community responses to natural iron fertilisation over and downstream of the Kerguelen Plateau in the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Trull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Dehairs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Cavagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Chirurgien</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lasbleiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (21), pp.6515-6528. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-6515-2015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 12 (4), pp.1029-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-1029-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812504v1</w:t>
+                <w:t xml:space="preserve">hal-01207916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemometric perspectives on plankton community responses to natural iron fertilisation over and downstream of the Kerguelen Plateau in the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production regime and associated N cycling in the vicinity of Kerguelen Island, Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julie Cavagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fripiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas W. Trull</w:t>
+                <w:t xml:space="preserve">Marc Elskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. M. Davies</w:t>
+                <w:t xml:space="preserve">Perrine Mangion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Dehairs</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Lasbleiz</w:t>
+                <w:t xml:space="preserve">L. Chirurgien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (4), pp.1029-1056. </w:t>
+              <w:t xml:space="preserve">, 2015, 12 (21), pp.6515-6528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-12-1029-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-6515-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207916v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface currents and upwelling in Kerguelen Plateau regions</w:t>
               </w:r>
@@ -2294,51 +2298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64, pp.179-207. </w:t>
@@ -2549,64 +2553,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lasbleiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Cavagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (20), pp.5827-5846. </w:t>
@@ -2644,51 +2648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron fertilization and the structure of planktonic communities in high nutrient regions of the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 90, pp.43-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2882,51 +2886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Crombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3150,51 +3154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian, A.L.M. Kooijman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3280,1852 +3284,1840 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mosseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55, pp.653-676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of iron on silicon utilization by diatoms in the Southern Ocean: A case study of Si/N cycle decoupling in a naturally iron-enriched area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mosseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanne Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (5-7), pp.801-819. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatoms preserved in surface sediments of the northeastern Kerguelen Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanne Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Crosta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+                <w:t xml:space="preserve">J. Mosseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (5-7), pp.677-692. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.032⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of natural iron fertilization on carbon sequestration in the Southern Ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Biovolume and biomass estimates of key diatoms in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48, pp.295-308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00169813v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biovolume and biomass estimates of key diatoms in the Southern Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cornet</w:t>
+                <w:t xml:space="preserve">Effect of natural iron fertilization on carbon sequestration in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanne Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauveur Belviso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bombled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 446 (7139), pp.1070-1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709952v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for nanomolar determination of silicic acid in seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Rimmelin-Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 587 (2), pp.281-286. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2007.01.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2007.01.055⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of mechanistic formulations depicting phytoplankton dynamics for models of marine pelagic ecosystems and description of a new model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Pinazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Pinazo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 71, pp.1-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2006.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2006.05.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seasonal study of diatom dynamics in the North Atlantic during the POMME experiment (2001): Evidence for Si limitation of the spring bloom</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Leynaert</w:t>
+                <w:t xml:space="preserve">Mesoscale and seasonal variability of community production and respiration in the surface waters of the N.E. Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maixandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fernandez</w:t>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rimmelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">Camila I. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumi Sohrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JC002621⟩</w:t>
+              <w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (9), pp.1663-1676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2005.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00455625v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale and seasonal variability of community production and respiration in the surface waters of the N.E. Atlantic Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Maixandeau</w:t>
+                <w:t xml:space="preserve">A seasonal study of diatom dynamics in the North Atlantic during the POMME experiment (2001): Evidence for Si limitation of the spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">C. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila I. Fernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rumi Sohrin</w:t>
+                <w:t xml:space="preserve">P. Rimmelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2005.03.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110, pp.C07S14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092707v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community production, respiration and structure of the microbial food web of an ecosystem in the northeastern Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maixandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hera Karayanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (C7), pp.C07S17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2004JC002694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of the silicate pump at a coastal oligotrophic site in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (3), pp.551-580</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330311v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of the silicate pump at a coastal oligotrophic site in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (3), pp.219-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-2-219-2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330212v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica fluxes in the northeast Atlantic frontal zone of Mode Water formation (38 degrees-45 degrees N, 16 degrees-22 degrees W) in 2001-2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mosseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Mosseri</w:t>
+                <w:t xml:space="preserve">B. Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Quéguiner</w:t>
+                <w:t xml:space="preserve">P Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Rimmelin</w:t>
+                <w:t xml:space="preserve">N Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (C7), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JC002615⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siliceous phytoplankton production and export related to trans-frontal dynamics of the Almeria-Oran frontal system (western Mediterranean Sea) during winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Prieur</w:t>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Oubelkheir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 109, pp.C07010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2003JC001878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Availability of iron and major nutrients for phytoplankton in the northeast Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5134,1514 +5126,1514 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 49 (6), pp.2095-2104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4319/lo.2004.49.6.2095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon cycle in the Northwestern Mediterranean Sea: seasonal study of a coastal oligotrophic site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 26 (4), pp.339-355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0399-1784(03)00035-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale surface distribution of biogeochemical characteristics associated with a frontal system in the Crozet Basin during austral summer 1999.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fiala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Fiala</w:t>
+                <w:t xml:space="preserve">B. Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Delille</w:t>
+                <w:t xml:space="preserve">Catherine-Marie Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kopcynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 249, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps249001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particulate biogenic silica and carbon production rates and particulate matter distribution in the Indian sector of the Subantarctic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 49 (16), pp.3189-3206. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0967-0645(02)00078-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0967-0645(02)00078-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particulate biogenic silica and carbon production rates and particulate matter distribution in the Indian sector of the Subantarctic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 49 (16), pp.3189-3206. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0967-0645(02)00078-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0967-0645(02)00078-4⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical limitations on phytoplankton growth in the Crozet Basin, Subantarctic Southern Ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sedwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Sedwick</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brian Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 49 (16), pp.3327-3349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is desert dust making oligotrophic waters greener?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Morel</w:t>
+                <w:t xml:space="preserve">S.B. Hooker,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.B. Hooker,</w:t>
+                <w:t xml:space="preserve">M. Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 29 (10), pp.107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2001GL014056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of algal iron requirements in the Subantarctic Southern Ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sedwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Sedwick</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brian Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bucciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 49 (16), pp.3255-3273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KERFIX, a time-series station in the Southern Ocean: a presentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Jeandel</w:t>
+                <w:t xml:space="preserve">Diana Ruiz-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Ruiz-Pino</w:t>
+                <w:t xml:space="preserve">Elvis Gjata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvis Gjata</w:t>
+                <w:t xml:space="preserve">Alain Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 17 (1-4), pp.555-569. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-7963(98)00064-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0924-7963(98)00064-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse de la rade de Brest à l'augmentation des apports de sels nutritifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+                <w:t xml:space="preserve">Y. del Amo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. del Amo</w:t>
+                <w:t xml:space="preserve">P. Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cann</w:t>
+                <w:t xml:space="preserve">A. Ménesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, spécial La rade de Brest, pp.103-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE SILICA CYCLE IN THE ANTARCTIC OCEAN - IS THE WEDDELL SEA ATYPICAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tréguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 96 (1), pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of biogenic silica and the composition of particulate organic matter in the Weddell—Scotia Sea during spring 1988</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tréguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 35 (1-4), pp.435-447. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-4203(09)90035-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-4203(09)90035-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6651,275 +6643,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Si cycle in the Baffin Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Gallinari</w:t>
+                <w:t xml:space="preserve">Nathalie Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legras Justine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SILICAMICS 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatoms in the ice: key actor in the Si cycle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6929,91 +6921,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Biogeochemical Cycle of Silicon in the Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE Editions. Wiley, pp.146, 2016, 978-1-84821-815-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7023,161 +7015,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHYTOBS dataset - French National Service of Observation for Phytoplankton in coastal waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Lemoine</w:t>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Claquin</w:t>
+                <w:t xml:space="preserve">Eric Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Abadie</w:t>
+                <w:t xml:space="preserve">Christophe Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Arnaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId255"/>
+      <w:footerReference w:type="default" r:id="rId254"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7324,51 +7316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lafond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Legras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103609" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Sampei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fortier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Matsuno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Abe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2019.00092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129381v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103458" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.382" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine R Hendry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan O Marron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Conley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasbleiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Georges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw171" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kersal&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Doglioli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nencioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouffard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.09.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rembauville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-3171-2015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fripiat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elskens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mangion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirurgien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6515-2015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Davies" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dehairs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1029-2015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Hyang Park" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-6845-2014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944788v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alekseenko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Espinasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0669-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664909v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasbleiz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5931-2014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivia Closset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5827-2014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2012.07.024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756934v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Assmy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-149-2012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crombet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-459-2011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695891v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Robinson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah K. Steinberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Anderson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aristegui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Carlson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0165" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709951v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne K. Armand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mosseri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.031" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V64RSJP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRV4KV9N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105674v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Crosta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mosseri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.032" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01S40RCT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709952v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.01.055" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGL0L071-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2006.05.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN050M8B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455625v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002621" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T1FLZB6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092707v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Sohrin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.03.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330311v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leblanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2-219-2005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330212v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494209v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mosseri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rimmelin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Leblond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002615" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEBEBF488AA542D8C870AD892E10A5616D4F4DC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702535v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oubelkheir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC001878" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700111v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00035-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700116v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fiala" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Dubreuil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kopcynska" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps249001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500690v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morvan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00078-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9M9P0GW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700118v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480622v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sedwick" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Griffiths" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702800v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Hooker," TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL014056" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480620v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472066v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Gjata" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poisson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(98)00064-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSCK2HPP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584281v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. del Amo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;nesguen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aminot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456581v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Nelson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456586v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(09)90035-4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRP6WLNX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534422v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morata" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Justine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132039v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434140v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lafond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Legras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103609" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Sampei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fortier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Matsuno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Abe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2019.00092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129381v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103458" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.382" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine R Hendry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan O Marron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Conley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasbleiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Georges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw171" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kersal&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Doglioli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nencioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouffard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.09.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rembauville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-3171-2015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Davies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dehairs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1029-2015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fripiat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elskens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mangion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirurgien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6515-2015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Hyang Park" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-6845-2014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944788v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alekseenko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Espinasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0669-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664909v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasbleiz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5931-2014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivia Closset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5827-2014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2012.07.024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756934v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Assmy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-149-2012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crombet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-459-2011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695891v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Robinson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah K. Steinberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Anderson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aristegui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Carlson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0165" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709951v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne K. Armand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mosseri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.031" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRV4KV9N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105674v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Crosta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mosseri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01S40RCT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709952v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.01.055" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGL0L071-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695892v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2006.05.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN050M8B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092707v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Sohrin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.03.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455625v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002621" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T1FLZB6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330212v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leblanc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330311v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2-219-2005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mosseri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rimmelin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Leblond" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002615" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEBEBF488AA542D8C870AD892E10A5616D4F4DC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702535v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oubelkheir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC001878" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700111v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00035-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700116v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fiala" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Dubreuil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kopcynska" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps249001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500690v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morvan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00078-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9M9P0GW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480622v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sedwick" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Griffiths" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702800v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Hooker," TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL014056" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480620v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Gjata" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poisson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(98)00064-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSCK2HPP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584281v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. del Amo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;nesguen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aminot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Nelson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456586v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(09)90035-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRP6WLNX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534422v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morata" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Justine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132039v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434140v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>