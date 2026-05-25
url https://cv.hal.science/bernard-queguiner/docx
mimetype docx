--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The structure of diatom communities constrains biogeochemical properties in surface waters of the Southern Ocean (Kerguelen Plateau)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Massicotte</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.103458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292721v1</w:t>
+                <w:t xml:space="preserve">hal-03129381v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of diatom communities constrains biogeochemical properties in surface waters of the Southern Ocean (Kerguelen Plateau)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cornet</w:t>
+                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Massicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Queguiner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 212, pp.103458. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03129381v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late spring bloom development of pelagic diatoms in Baffin Bay</w:t>
               </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1057,51 +1057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1753,51 +1753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Salter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1838,563 +1838,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemometric perspectives on plankton community responses to natural iron fertilisation over and downstream of the Kerguelen Plateau in the Southern Ocean</w:t>
+                <w:t xml:space="preserve">Production regime and associated N cycling in the vicinity of Kerguelen Island, Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas W. Trull</w:t>
+                <w:t xml:space="preserve">Anne-Julie Cavagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. M. Davies</w:t>
+                <w:t xml:space="preserve">François Fripiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Dehairs</w:t>
+                <w:t xml:space="preserve">Marc Elskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Julie Cavagna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Lasbleiz</w:t>
+                <w:t xml:space="preserve">Perrine Mangion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chirurgien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (4), pp.1029-1056. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-1029-2015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 12 (21), pp.6515-6528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-6515-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207916v1</w:t>
+                <w:t xml:space="preserve">hal-01812504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production regime and associated N cycling in the vicinity of Kerguelen Island, Southern Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Chemometric perspectives on plankton community responses to natural iron fertilisation over and downstream of the Kerguelen Plateau in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Trull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Dehairs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Cavagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Chirurgien</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lasbleiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (21), pp.6515-6528. </w:t>
+              <w:t xml:space="preserve">, 2015, 12 (4), pp.1029-1056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-12-6515-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-1029-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812504v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface currents and upwelling in Kerguelen Plateau regions</w:t>
+                <w:t xml:space="preserve">Seasonal dynamics and stoichiometry of the planktonic community in the NW Mediterranean Sea : a 3D modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meng Zhou</w:t>
+                <w:t xml:space="preserve">Elena Alekseenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhu</w:t>
+                <w:t xml:space="preserve">Virginie Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+                <w:t xml:space="preserve">B. Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young-Hyang Park</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Durand</w:t>
+                <w:t xml:space="preserve">Francois Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bgd-11-6845-2014⟩</w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.179-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-013-0669-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414953v1</w:t>
+                <w:t xml:space="preserve">hal-00944788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics and stoichiometry of the planktonic community in the NW Mediterranean Sea : a 3D modeling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface currents and upwelling in Kerguelen Plateau regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Alekseenko</w:t>
+                <w:t xml:space="preserve">Y. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Raybaud</w:t>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Espinasse</w:t>
+                <w:t xml:space="preserve">Young-Hyang Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Carlotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+                <w:t xml:space="preserve">Isabelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 64, pp.179-207. </w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (5), pp.6845 - 6876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10236-013-0669-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bgd-11-6845-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944788v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pigments, elemental composition (C, N, P, and Si), and stoichiometry of particulate matter in the naturally iron fertilized region of Kerguelen in the Southern Ocean</w:t>
               </w:r>
@@ -2553,64 +2553,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lasbleiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Cavagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (20), pp.5827-5846. </w:t>
@@ -2648,51 +2648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron fertilization and the structure of planktonic communities in high nutrient regions of the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 90, pp.43-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2886,51 +2886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Crombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2988,524 +2988,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesopelagic zone ecology and biogeochemistry - a synthesis</w:t>
+                <w:t xml:space="preserve">How far details are important in ecosystem modelling: the case of multi-limiting nutrients in phytoplankton-zooplankton interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Robinson</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah K. Steinberg</w:t>
+                <w:t xml:space="preserve">Melika Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas R. Anderson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastian, A.L.M. Kooijman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.02.018⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 365, pp.3495-3507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2010.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695891v1</w:t>
+                <w:t xml:space="preserve">hal-00538054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How far details are important in ecosystem modelling: the case of multi-limiting nutrients in phytoplankton-zooplankton interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesopelagic zone ecology and biogeochemistry - a synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah K. Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Thomas R. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melika Baklouti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+                <w:t xml:space="preserve">Javier Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian, A.L.M. Kooijman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Craig A. Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 365, pp.3495-3507. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57, pp.1504-1518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2010.0165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538054v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late summer diatom biomass and community structure on and around the naturally iron-fertilised Kerguelen Plateau in the Southern Ocean</w:t>
+                <w:t xml:space="preserve">Impact of iron on silicon utilization by diatoms in the Southern Ocean: A case study of Si/N cycle decoupling in a naturally iron-enriched area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leanne K. Armand</w:t>
+                <w:t xml:space="preserve">Julie Mosseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 55, pp.653-676. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 55 (5-7), pp.801-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.031⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709951v1</w:t>
+                <w:t xml:space="preserve">hal-00709312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of iron on silicon utilization by diatoms in the Southern Ocean: A case study of Si/N cycle decoupling in a naturally iron-enriched area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Late summer diatom biomass and community structure on and around the naturally iron-fertilised Kerguelen Plateau in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne K. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mosseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 55 (5-7), pp.801-819. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.003⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 55, pp.653-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709312v1</w:t>
+                <w:t xml:space="preserve">hal-00709951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatoms preserved in surface sediments of the northeastern Kerguelen Plateau</w:t>
               </w:r>
@@ -3517,51 +3517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanne Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Crosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mosseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3659,51 +3659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanne Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48, pp.295-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3741,51 +3741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of natural iron fertilization on carbon sequestration in the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanne Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3900,51 +3900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Rimmelin-Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 587 (2), pp.281-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3990,51 +3990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of mechanistic formulations depicting phytoplankton dynamics for models of marine pelagic ecosystems and description of a new model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4042,51 +4042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 71, pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4126,484 +4126,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale and seasonal variability of community production and respiration in the surface waters of the N.E. Atlantic Ocean</w:t>
+                <w:t xml:space="preserve">Microbial community production, respiration and structure of the microbial food web of an ecosystem in the northeastern Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maixandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila I. Fernandez</w:t>
+                <w:t xml:space="preserve">Hera Karayanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Sempere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rumi Sohrin</w:t>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2005.03.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (C7), pp.C07S17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092707v1</w:t>
+                <w:t xml:space="preserve">hal-00092669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seasonal study of diatom dynamics in the North Atlantic during the POMME experiment (2001): Evidence for Si limitation of the spring bloom</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Leynaert</w:t>
+                <w:t xml:space="preserve">Mesoscale and seasonal variability of community production and respiration in the surface waters of the N.E. Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maixandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila I. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fernandez</w:t>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rimmelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">Rumi Sohrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 110, pp.C07S14. </w:t>
+              <w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (9), pp.1663-1676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JC002621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2005.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00455625v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community production, respiration and structure of the microbial food web of an ecosystem in the northeastern Atlantic Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">A seasonal study of diatom dynamics in the North Atlantic during the POMME experiment (2001): Evidence for Si limitation of the spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hera Karayanni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">P. Rimmelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 110 (C7), pp.C07S17. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 110, pp.C07S14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JC002694⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00092669v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of the silicate pump at a coastal oligotrophic site in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4667,51 +4667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of the silicate pump at a coastal oligotrophic site in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4926,51 +4926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siliceous phytoplankton production and export related to trans-frontal dynamics of the Almeria-Oran frontal system (western Mediterranean Sea) during winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5194,51 +5194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon cycle in the Northwestern Mediterranean Sea: seasonal study of a coastal oligotrophic site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5458,102 +5458,98 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particulate biogenic silica and carbon production rates and particulate matter distribution in the Indian sector of the Subantarctic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morvan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 49 (16), pp.3189-3206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0967-0645(02)00078-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -5561,141 +5557,145 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500690v1</w:t>
+                <w:t xml:space="preserve">hal-00700118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particulate biogenic silica and carbon production rates and particulate matter distribution in the Indian sector of the Subantarctic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morvan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 49 (16), pp.3189-3206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0967-0645(02)00078-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -5703,379 +5703,379 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700118v1</w:t>
+                <w:t xml:space="preserve">hal-02500690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical limitations on phytoplankton growth in the Crozet Basin, Subantarctic Southern Ocean.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is desert dust making oligotrophic waters greener?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Sedwick</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+                <w:t xml:space="preserve">A. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Griffiths</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Fiala</w:t>
+                <w:t xml:space="preserve">S.B. Hooker,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (10), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001GL014056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480622v1</w:t>
+                <w:t xml:space="preserve">hal-00702800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is desert dust making oligotrophic waters greener?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical limitations on phytoplankton growth in the Crozet Basin, Subantarctic Southern Ocean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Antoine</w:t>
+                <w:t xml:space="preserve">Peter Sedwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Deep Sea Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 49 (16), pp.3327-3349</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702800v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of algal iron requirements in the Subantarctic Southern Ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sedwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bucciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6414,51 +6414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tréguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6522,51 +6522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tréguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6834,51 +6834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6935,51 +6935,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Biogeochemical Cycle of Silicon in the Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE Editions. Wiley, pp.146, 2016, 978-1-84821-815-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7316,51 +7316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lafond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Legras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103609" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Sampei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fortier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Matsuno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Abe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2019.00092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129381v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103458" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.382" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine R Hendry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan O Marron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Conley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasbleiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Georges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw171" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kersal&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Doglioli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nencioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouffard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.09.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rembauville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-3171-2015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Davies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dehairs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1029-2015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fripiat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elskens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mangion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirurgien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6515-2015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Hyang Park" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-6845-2014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944788v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alekseenko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Espinasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0669-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664909v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasbleiz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5931-2014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivia Closset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5827-2014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2012.07.024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756934v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Assmy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-149-2012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crombet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-459-2011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695891v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Robinson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah K. Steinberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Anderson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aristegui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Carlson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0165" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709951v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne K. Armand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mosseri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.031" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRV4KV9N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105674v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Crosta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mosseri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01S40RCT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709952v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.01.055" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGL0L071-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695892v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2006.05.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN050M8B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092707v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Sohrin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.03.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455625v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002621" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T1FLZB6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330212v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leblanc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330311v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2-219-2005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mosseri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rimmelin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Leblond" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002615" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEBEBF488AA542D8C870AD892E10A5616D4F4DC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702535v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oubelkheir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC001878" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700111v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00035-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700116v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fiala" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Dubreuil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kopcynska" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps249001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500690v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morvan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00078-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9M9P0GW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480622v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sedwick" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Griffiths" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702800v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Hooker," TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL014056" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480620v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Gjata" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poisson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(98)00064-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSCK2HPP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584281v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. del Amo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;nesguen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aminot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Nelson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456586v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(09)90035-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRP6WLNX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534422v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morata" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Justine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132039v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434140v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lafond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Legras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103609" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Sampei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fortier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Matsuno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Abe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2019.00092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129381v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103458" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.382" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine R Hendry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan O Marron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Conley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasbleiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Georges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw171" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kersal&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Doglioli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nencioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouffard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.09.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rembauville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-3171-2015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fripiat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elskens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mangion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirurgien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6515-2015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Davies" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dehairs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1029-2015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alekseenko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Espinasse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0669-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Hyang Park" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-6845-2014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664909v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasbleiz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5931-2014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivia Closset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5827-2014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2012.07.024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756934v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Assmy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-149-2012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crombet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-459-2011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538054v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0165" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695891v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Robinson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah K. Steinberg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Anderson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aristegui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Carlson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mosseri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRV4KV9N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709951v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne K. Armand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105674v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Crosta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mosseri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01S40RCT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709952v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.01.055" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGL0L071-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695892v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2006.05.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN050M8B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092707v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Sohrin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.03.007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455625v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002621" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T1FLZB6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330212v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leblanc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330311v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2-219-2005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mosseri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rimmelin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Leblond" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002615" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEBEBF488AA542D8C870AD892E10A5616D4F4DC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702535v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oubelkheir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC001878" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700111v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00035-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700116v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fiala" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Dubreuil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kopcynska" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps249001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700118v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morvan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00078-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9M9P0GW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500690v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702800v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Hooker," TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL014056" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480622v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sedwick" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Griffiths" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480620v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-00472066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Gjata" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poisson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(98)00064-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSCK2HPP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584281v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. del Amo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;nesguen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aminot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Nelson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-00456586v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(09)90035-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRP6WLNX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534422v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morata" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Justine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132039v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434140v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>