--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -753,615 +753,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature deposition of TiO2 by atmospheric pressure PECVD towards photoanode elaboration for perovskite and solid-state dye-sensitized solar cells</w:t>
+                <w:t xml:space="preserve">Inverted Polymer Solar Cells with a Reduced Graphene Oxide/Poly (3,4-Ethylene Dioxythiophene):Poly(4-Styrene Sulfonate) (PEDOT:PSS) Hole Transport Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Perraudeau</w:t>
+                <w:t xml:space="preserve">Meryem Goumri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tristant</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mimouna Baitoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2019006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (2), pp.1097-1105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-018-06841-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408015v1</w:t>
+                <w:t xml:space="preserve">hal-02408040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible thermoelectric device based on TiS2(HA)x n-type nanocomposite printed on paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Ferhat</w:t>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Domain</w:t>
+                <w:t xml:space="preserve">Julien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 68, pp.256-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orgel.2019.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverted Polymer Solar Cells with a Reduced Graphene Oxide/Poly (3,4-Ethylene Dioxythiophene):Poly(4-Styrene Sulfonate) (PEDOT:PSS) Hole Transport Layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-Step Synthesis of TiO 2 /Graphene Nanocomposites by Laser Pyrolysis with Well-Controlled Properties and Application in Perovskite Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Belchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Goumri</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eddy Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11664-018-06841-9⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (7), pp.11906-11913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b01352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408040v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Synthesis of TiO 2 /Graphene Nanocomposites by Laser Pyrolysis with Well-Controlled Properties and Application in Perovskite Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Belchi</w:t>
+                <w:t xml:space="preserve">Low-temperature deposition of TiO2 by atmospheric pressure PECVD towards photoanode elaboration for perovskite and solid-state dye-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Perraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Habert</w:t>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Foy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+                <w:t xml:space="preserve">Christophe Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (7), pp.11906-11913. </w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b01352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2019006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178783v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic thermoelectric devices based on a stable n-type nanocomposite printed on paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Ferhat</w:t>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Domain</w:t>
+                <w:t xml:space="preserve">Julien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1808,3383 +1808,3413 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards efficient solid-state p-type dye-sensitized solar cells: the dye matters</w:t>
+                <w:t xml:space="preserve">Well-designed poly(3-hexylthiophene) as hole transporting material: A new opportunity for solid-state dye-sensitized solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thu Trang Pham</w:t>
+                <w:t xml:space="preserve">Chevrier Michèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudip Kumar Saha</w:t>
+                <w:t xml:space="preserve">Hesham Hawashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Provost</w:t>
+                <w:t xml:space="preserve">Sébastien Richeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Farré</w:t>
+                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+                <w:t xml:space="preserve">Mathieu Surin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121, pp.129-139. </w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226, pp.157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b10513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2017.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415584v1</w:t>
+                <w:t xml:space="preserve">hal-01480051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene / TiO2 composites synthesized in one-step by laser pyrolysis for improved charge extraction in perovskite solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Printable WO3 electron transporting layer for perovskite solar cells: Influence on device performance and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Thi Thu Trang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Khenfouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Science &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2169-0022-C1-076⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 161, pp.347-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649639v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution processed cathode and interconnecting layer of silver nanowires in an efficient inverted tandem organic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Garuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Trigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 160, pp.494-502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-designed poly(3-hexylthiophene) as hole transporting material: A new opportunity for solid-state dye-sensitized solar cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An efficient tetrazine photoluminescent layer used for organic solar cells down shifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Richeter</w:t>
+                <w:t xml:space="preserve">Ourida Ourahmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Said Belkaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Surin</w:t>
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 226, pp.157. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2017.02.015⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 234, pp.106 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2017.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01480051v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printable WO3 electron transporting layer for perovskite solar cells: Influence on device performance and stability</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphene / TiO2 composites synthesized in one-step by laser pyrolysis for improved charge extraction in perovskite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Belchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Khenfouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.10.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Material Science &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 06 (06), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2169-0022-C1-076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415225v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient tetrazine photoluminescent layer used for organic solar cells down shifting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards efficient solid-state p-type dye-sensitized solar cells: the dye matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Trang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Kumar Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ourida Ourahmoun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Said Belkaid</w:t>
+                <w:t xml:space="preserve">David Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+                <w:t xml:space="preserve">Yoann Farré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 234, pp.106 - 110. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, pp.129-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2017.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b10513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704772v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Ag nanowire network embedded in zinc oxide nanoparticles for inverted organic solar cells electrode</w:t>
+                <w:t xml:space="preserve">Electrical and Optical Properties of La 1– x A x Fe 1– y B y O 3−δ Perovskite Films (with A = Sr and Ca, and B= Co, Ga, Ti): Toward Interlayers for Optoelectronic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Chalh</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip. Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.03.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (50), pp.28583-28590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299660v1</w:t>
+                <w:t xml:space="preserve">hal-02549182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced photocurrent and stability of organic solar cells using solution-based TSCuPc interfacial layer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of Nitrogen Doping on Device Operation for TiO 2 -Based Solid-State Dye-Sensitized Solar Cells: Photo-Physics from Materials to Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosti Tapio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Sorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nanostructured Solar Cells, 6 (3), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano6030035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2016.06.030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01338470v1</w:t>
+                <w:t xml:space="preserve">cea-01278000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Nitrogen Doping on Device Operation for TiO 2 -Based Solid-State Dye-Sensitized Solar Cells: Photo-Physics from Materials to Devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical and optical properties of reduced graphene oxide and multi-walled carbon nanotubes based nanocomposites: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Goumri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimouna Baitoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano6030035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01278000v1</w:t>
+                <w:t xml:space="preserve">hal-01773622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and Optical Properties of La 1– x A x Fe 1– y B y O 3−δ Perovskite Films (with A = Sr and Ca, and B= Co, Ga, Ti): Toward Interlayers for Optoelectronic Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+                <w:t xml:space="preserve">π-Conjugated Materials as the Hole-Transporting Layer in Perovskite Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09083⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue - Synthetic Metals, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met6010021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549182v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and optical properties of reduced graphene oxide and multi-walled carbon nanotubes based nanocomposites: A comparative study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">Influence of an electrode self-protective architecture on the stability of inverted polymer solar cells based on P3HT:PCBM with an active area of 2 cm²</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chalal Djazia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Garuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benachour Djafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mimouna Baitoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 60, pp.105-113. </w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2015.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773622v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">π-Conjugated Materials as the Hole-Transporting Layer in Perovskite Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+                <w:t xml:space="preserve">Plasmonic Ag nanowire network embedded in zinc oxide nanoparticles for inverted organic solar cells electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Chalh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met6010021⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 152, pp.34-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254561v1</w:t>
+                <w:t xml:space="preserve">hal-01299660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of an electrode self-protective architecture on the stability of inverted polymer solar cells based on P3HT:PCBM with an active area of 2 cm²</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Garuz</w:t>
+                <w:t xml:space="preserve">Enhanced photocurrent and stability of organic solar cells using solution-based TSCuPc interfacial layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benachour Djafer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
+                <w:t xml:space="preserve">Stéphanie Leroy-Lhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2015.12.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2016.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249443v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Step Preparation of TiO 2 /MWCNT Nanohybrid Materials by Laser Pyrolysis and Application to Efficient Photovoltaic Energy Conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jin Wang</w:t>
+                <w:t xml:space="preserve">Soluble carbon nanotubes/phthalocyanines transparent electrode and interconnection layers for flexible inverted polymer tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaochen Lin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pinault</w:t>
+                <w:t xml:space="preserve">Laurence Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Filoramo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Cloutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/am507179c⟩</w:t>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 pp.86-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2015.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405864v1</w:t>
+                <w:t xml:space="preserve">hal-01246174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble carbon nanotubes/phthalocyanines transparent electrode and interconnection layers for flexible inverted polymer tandem solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+                <w:t xml:space="preserve">Single-Step Preparation of TiO 2 /MWCNT Nanohybrid Materials by Laser Pyrolysis and Application to Efficient Photovoltaic Energy Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaochen Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Vignau</w:t>
+                <w:t xml:space="preserve">Arianna Filoramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Cloutet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Fabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 pp.86-91. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (1), pp.51-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2015.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/am507179c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246174v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Step Preparation of TiO2/MWCNT Nanohybrid Materials by Laser Pyrolysis and Application to Efficient Photovoltaic Energy Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaochen Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Filoramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7, pp.51-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/am507179c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the short-circuit current, efficiency of inverted organic solar cells using tetra sulfonic copper phthalocyanine (TS-CuPc) as electron transporting layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Vignau</w:t>
+                <w:t xml:space="preserve">Cesium carbonate-doped 1,4,5,8-naphthalene-tetracarboxylic-dianhydride used as efficient electron transport material in polymer solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 15 (4), pp.913-919. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2014.02.004⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 15 (4), pp.858-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2014.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005145v1</w:t>
+                <w:t xml:space="preserve">hal-01246204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible inverted polymer solar cells with an indium-free tri-layer cathode</w:t>
+                <w:t xml:space="preserve">Simple strategy to tune the charge transport properties of conjugated polymer/carbon nanotube composites using an electric field assisted deposition technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad El Hajj</w:t>
+                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kraft</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ratier</w:t>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.1378-1386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.4686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4861171⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934918v1</w:t>
+                <w:t xml:space="preserve">hal-01024319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple strategy to tune the charge transport properties of conjugated polymer/carbon nanotube composites using an electric field assisted deposition technique</w:t>
+                <w:t xml:space="preserve">Flexible inverted polymer solar cells with an indium-free tri-layer cathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Ahmad El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schirr-Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pi.4686⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115, pp.033103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4861171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024319v1</w:t>
+                <w:t xml:space="preserve">hal-00934918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesium carbonate-doped 1,4,5,8-naphthalene-tetracarboxylic-dianhydride used as efficient electron transport material in polymer solar cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+                <w:t xml:space="preserve">Enhancing the short-circuit current, efficiency of inverted organic solar cells using tetra sulfonic copper phthalocyanine (TS-CuPc) as electron transporting layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 15 (4), pp.858-863. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 15 (4), pp.913-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2014.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2014.02.001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246204v1</w:t>
+                <w:t xml:space="preserve">hal-01005145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-type doping and thermoelectric properties of co-sublimed cesium-carbonate-doped fullerene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">Enhanced electron injection and stability in organic light-emitting devices using an ion beam assisted cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P.A. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.84-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934901v1</w:t>
+                <w:t xml:space="preserve">hal-00926739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized inverted polymer solar cells incorporating Cs2CO3-doped C60 as electron transport layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Organic Solar Cells Using a ZnO/Cu/ZnO Anode Deposited by Ion Beam Sputtering at Room Temperature for Flexible Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 102 (19), pp.193305 - 193305-3. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4807388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2013.7502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934909v1</w:t>
+                <w:t xml:space="preserve">hal-00926764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Solar Cells Using a ZnO/Cu/ZnO Anode Deposited by Ion Beam Sputtering at Room Temperature for Flexible Devices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Antony</w:t>
+                <w:t xml:space="preserve">Direct photocurrent generation from nitrogen doped TiO2 electrodes in solid-state dye-sensitized solar cells: towards optically-active metal oxides for PV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2013.7502⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117, pp.624-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2012.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926764v1</w:t>
+                <w:t xml:space="preserve">hal-00786983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced electron injection and stability in organic light-emitting devices using an ion beam assisted cathode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.P.A. Fischer</w:t>
+                <w:t xml:space="preserve">Optimized inverted polymer solar cells incorporating Cs2CO3-doped C60 as electron transport layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Aldissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (19), pp.193305 - 193305-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4807388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926739v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct photocurrent generation from nitrogen doped TiO2 electrodes in solid-state dye-sensitized solar cells: towards optically-active metal oxides for PV applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-type doping and thermoelectric properties of co-sublimed cesium-carbonate-doped fullerene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Melhem</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matt Aldissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117, pp.624-631. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.2785-2789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2012.08.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-012-6824-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786983v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the active layer thickness on the performance of pentacene-based phototransistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of ZnO/Ag/ZnO multilayer electrodes obtained by Ion Beam Sputtering for optoelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 161 (23-24), pp 2566-2569. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 520 (14), pp.4666-4668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2011.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.10.193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757479v1</w:t>
+                <w:t xml:space="preserve">hal-00682824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic solar cell materials and active layer designs-improvements with carbon nanotubes: a review</w:t>
               </w:r>
@@ -5196,64 +5226,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Aldissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Buncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5285,311 +5315,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of ZnO/Ag/ZnO multilayer electrodes obtained by Ion Beam Sputtering for optoelectronic devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">ITO/Au/ITO multilayer electrodes for CuPc/c60 solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Aldissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31, pp.102-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682824v1</w:t>
+                <w:t xml:space="preserve">hal-00682963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITO/Au/ITO multilayer electrodes for CuPc/c60 solar cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">The effect of the active layer thickness on the performance of pentacene-based phototransistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matt Aldissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 161 (23-24), pp 2566-2569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2011.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682963v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiO2 nanocrystals synthesized by Laser Pyrolysis for the Up-Scaling of Efficient Solid-Stage Dye-Sensitized Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5685,1022 +5685,1022 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state dye-sensitized solar cells based on ZnO nanocrystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Nanoscale control of the network morphology of high efficiency polymer fullerene solar cells by the use of high material concentration in the liquid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Parbaile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H.J. Snaith</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 21, pp.205203-1-205203-12. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 21 (3), pp.035201-1-035208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/3/035201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/20/205203⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489957v1</w:t>
+                <w:t xml:space="preserve">hal-00449302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Efficiency of Polymeric Solar Cells via Alignment of Carbon Nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of electric charge transport in conjugated polymer P3HT:PCBM solar cell with temperature dependent current and capacitance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiqing Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roshanak Radbeh</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matt Aldissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (3-4), pp.1000-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200982815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581316v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of electric charge transport in conjugated polymer P3HT:PCBM solar cell with temperature dependent current and capacitance measurements</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Enhanced Efficiency of Polymeric Solar Cells via Alignment of Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Parbaile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Aldissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (11), pp.1514-1519</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00555233v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale control of the network morphology of high efficiency polymer fullerene solar cells by the use of high material concentration in the liquid phase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic optoelectronic devices-flexibility versus performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Aldissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/3/035201⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (3), pp.33206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2010108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00449302v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic optoelectronic devices-flexibility versus performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">Characterizations of SWNT films to obtain organic optoelectronic device anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matt Aldissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2010108⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.1227-1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200982965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618488v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of SWNT films to obtain organic optoelectronic device anodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging the Carrier Photogeneration in Nanoscale Phase Segregated Organic Heterojunctions by Kelvin Probe Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Spadafora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">Renaud Demadrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200982965⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (9), pp.3337-3342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl101001d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00489983v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the Carrier Photogeneration in Nanoscale Phase Segregated Organic Heterojunctions by Kelvin Probe Force Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-state dye-sensitized solar cells based on ZnO nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boucharef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Spadafora</w:t>
+                <w:t xml:space="preserve">M.S. Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Demadrille</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H.J. Snaith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.205203-1-205203-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/20/205203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl101001d⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583800v1</w:t>
+                <w:t xml:space="preserve">hal-00489957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra violet light effect on electrical properties of a flexible organic thin film transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6755,64 +6755,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality transparent conductive electrodes in organic photovoltaic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6895,260 +6895,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effect on organic optoelectronics devices : example of photovoltaic cell efficienty.</w:t>
+                <w:t xml:space="preserve">Optical modelling of organic solar cells based on CuPc and C60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.K. Pandey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
+                <w:t xml:space="preserve">F. Monestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Torchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, vol.372 (issue 8), pp.1333-1336</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (13), pp.C251-C256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349177v1</w:t>
+                <w:t xml:space="preserve">hal-00349181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical modelling of organic solar cells based on CuPc and C60</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size effect on organic optoelectronics devices : example of photovoltaic cell efficienty.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
+                <w:t xml:space="preserve">A.K. Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (13), pp.C251-C256</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol.372 (issue 8), pp.1333-1336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349181v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical modeling of organic solar cells based on CuPc and C60</w:t>
               </w:r>
@@ -7173,51 +7173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7262,570 +7262,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small molecule organic solar cells based on phthalocyanine/perylene-carbazole donor-acceptor couple.</w:t>
+                <w:t xml:space="preserve">Hydrazone based molecular glasses for solid-state dye-sensitized solar cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chevrot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Beouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michaleviciute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Vol.516 (Issue 20), pp.7171-7175</w:t>
+              <w:t xml:space="preserve">, 2008, Vol.516 (Issue 20), pp.7260-7265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349184v1</w:t>
+                <w:t xml:space="preserve">hal-00349185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrazone based molecular glasses for solid-state dye-sensitized solar cells.</w:t>
+                <w:t xml:space="preserve">Small molecule organic solar cells based on phthalocyanine/perylene-carbazole donor-acceptor couple.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Michaleviciute</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Vol.516 (Issue 20), pp.7260-7265</w:t>
+              <w:t xml:space="preserve">, 2008, Vol.516 (Issue 20), pp.7171-7175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349185v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of solid hybrid solar cells based on molecular glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Goubard</w:t>
+                <w:t xml:space="preserve">Organic planar heterojunction solar cell optimisation with ITO obtained by ion beam sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aich</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wassim Hojeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Estonian Acad. Sci. Eng</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (3), pp 289-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2006133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153259v1</w:t>
+                <w:t xml:space="preserve">hal-00757475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic planar heterojunction solar cell optimisation with ITO obtained by ion beam sputtering</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of solid hybrid solar cells based on molecular glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tran-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michaleviciute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wünsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. Estonian Acad. Sci. Eng</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vol 12 (n°2), pp.INCONNU</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00757475v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical characterization of polychromatic organic light emitting diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7924,51 +7924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Froyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8032,51 +8032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appareillage automatisé de mesure simultanée du pouvoir thermoélectrique et de la conductivité électrique. Application à l'étude de couches polymères semi-conductrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8421,532 +8421,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cellules solaires…qui écoutent !</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingénierie Nanophotonique par Lithographie par Nano-Impression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ribeiro dos Santos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean -Louis Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiri Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Physique 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Sciences et Techniques de Limoges, Université de Limoges, Apr 2024, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique 2024 (JNMO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Le Lazaret, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541726v1</w:t>
+                <w:t xml:space="preserve">hal-04888243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie Nanophotonique par Lithographie par Nano-Impression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tam Nguyen</w:t>
+                <w:t xml:space="preserve">Optimization of PF2 Organic Solar Cells for Indoor Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoxue He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nickmilder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique 2024 (JNMO 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Le Lazaret, Sète, France</w:t>
+              <w:t xml:space="preserve">First Indoor Photovoltaic Conference (IPVC-1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888243v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of PF2 Organic Solar Cells for Indoor Application</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclère</w:t>
+                <w:t xml:space="preserve">Nanophotonic engineering of perovskite metasurface LEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Tam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reḿi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Indoor Photovoltaic Conference (IPVC-1)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic and Hybrid Light Emitting Materials and Devices XXVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE Optics and Photonics, Aug 2024, San Diego, United States. pp.131220H, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3027593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637919v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanophotonic engineering of perovskite metasurface LEDs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des cellules solaires…qui écoutent !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoxue He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ribeiro dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic and Hybrid Light Emitting Materials and Devices XXVIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée de la Physique 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences et Techniques de Limoges, Université de Limoges, Apr 2024, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889114v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Indoor Energy Efficiency with PF2:ITIC Organic Solar Cells for IoT Applications</w:t>
               </w:r>
@@ -9303,51 +9303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unleashing the Potential of CsPbBr3 Nanocrystals Embedded in Polymer Matrices for Quantum-Dot Perovskite Light-Emitting Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9422,364 +9422,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de cellules solaires organiques pour applications « indoor » innovantes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Audebert</w:t>
+                <w:t xml:space="preserve">Improving device-to-device reproducibility of light-emitting diodes based on layered halide perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Huy Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reḿi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2022 (JNPV 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Advanced Materials and Nanotechnology (ICAMN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060937v1</w:t>
+                <w:t xml:space="preserve">hal-03871217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving device-to-device reproducibility of light-emitting diodes based on layered halide perovskites</w:t>
+                <w:t xml:space="preserve">Fabrication of green light-emitting diodes with optimization of perovskite thin film growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Huy Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reḿi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Advanced Materials and Nanotechnology (ICAMN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">7ème Journées des Pérovskites Halogénées (JPH2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Ecole Centrale de Lyon, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871217v1</w:t>
+                <w:t xml:space="preserve">hal-03670797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of green light-emitting diodes with optimization of perovskite thin film growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reḿi Antony</w:t>
+                <w:t xml:space="preserve">Optimisation de cellules solaires organiques pour applications « indoor » innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoxue He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemender Chand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journées des Pérovskites Halogénées (JPH2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Ecole Centrale de Lyon, Ecully, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2022 (JNPV 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670797v1</w:t>
+                <w:t xml:space="preserve">hal-04060937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel accepteur non-fullerène à base d’heptazines pour le photovoltaïque organique indoor</w:t>
               </w:r>
@@ -10119,51 +10119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perovskite solar cells as energy harvesters and data receivers for visible light communications (VLC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesham Hawashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthick Sekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10234,527 +10234,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodes innovantes à base de nanostructures carbonées pour les cellules solaires pérovskites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Belchi</w:t>
+                <w:t xml:space="preserve">Application of inverted organic solar cells for energy harvesting and visible light communications (VLC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesham Hawashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pibaleau</w:t>
+                <w:t xml:space="preserve">Brice Moline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Habert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ratier</w:t>
+                <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reḿi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journées Pérovskites Halogénées (JPH2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">6ème Colloque Francophone PLUridisciplinaire sur les Matériaux, l’Environnement et l’Electronique (PLUMEE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02085926v1</w:t>
+                <w:t xml:space="preserve">hal-02510678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of inverted organic solar cells for energy harvesting and visible light communications (VLC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Influence of a soft annealing treatment on Bismuth-based lead-free perovskite solar cells processed by sequential low-temperature thermal vapor deposition method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesham Hawashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reḿi Antony</w:t>
+                <w:t xml:space="preserve">Nicolas Parou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque Francophone PLUridisciplinaire sur les Matériaux, l’Environnement et l’Electronique (PLUMEE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">5ème Journées Pérovskites Halogénées (JPH2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510678v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a soft annealing treatment on Bismuth-based lead-free perovskite solar cells processed by sequential low-temperature thermal vapor deposition method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentialités des Heptazines pour l’Ingénierie des Interfaces des Dispositifs de l’Electronique Imprimée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issoufou Ibrahim Zamkoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Galnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Jouane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reḿi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journées Pérovskites Halogénées (JPH2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès National Sciences et Technologies des Systèmes pi-Conjugués (SPIC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02085927v1</w:t>
+                <w:t xml:space="preserve">hal-02416103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités des Heptazines pour l’Ingénierie des Interfaces des Dispositifs de l’Electronique Imprimée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabin Galnon</w:t>
+                <w:t xml:space="preserve">Electrodes innovantes à base de nanostructures carbonées pour les cellules solaires pérovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Belchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pibaleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Allain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+                <w:t xml:space="preserve">A. Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès National Sciences et Technologies des Systèmes pi-Conjugués (SPIC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
+              <w:t xml:space="preserve">5ème Journées Pérovskites Halogénées (JPH2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416103v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-step incorporation of graphene materials into TiO2 nanopowders using laser pyrolysis for efficient perovskite solar cells</w:t>
               </w:r>
@@ -10779,51 +10779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wisly Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Molefe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Khenfouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakang Mothudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10859,847 +10859,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature annealed printed perovskite solar cells: the role of chlorine in wetting confitions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+                <w:t xml:space="preserve">Générateur thermoélectrique flexible imprimé sur papier à base de matériaux organiques et hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2017 Fall Meeting, Symposium G – Perovskite solar cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Science et Tecnologie des Systèmes Pi-Conjugués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651934v1</w:t>
+                <w:t xml:space="preserve">hal-01773632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOLUTION PROCESSED SILVER NANOWIRES FOR INVERTED ORGANIC SOLAR CELLS ELECTRODES</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interfacial charge kinetics in solid-state p-type dye-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Trang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Kumar Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Farré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHOTOVOLTAIC TECHNICAL CONFERENCE - FROM ADVANCED MATERIALS AND PROCESSES TO INNOVATIVE APPLICATIONS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Marseille France</w:t>
+              <w:t xml:space="preserve">International Conference on Interface Properties in Organic Electronics (IPOE 2017): Key Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Cergy Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652363v1</w:t>
+                <w:t xml:space="preserve">hal-01569287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial charge kinetics in solid-state p-type dye-sensitized solar cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conditions De Mouillabilité pour les Cellules Solaires Pérovskite Imprimées : le Rôle du Chlore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Interface Properties in Organic Electronics (IPOE 2017): Key Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Cergy Pontoise, France</w:t>
+              <w:t xml:space="preserve">3ème Journées Pérovskites Hybrides (JPH 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569287v1</w:t>
+                <w:t xml:space="preserve">hal-01652346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Générateur thermoélectrique flexible imprimé sur papier à base de matériaux organiques et hybrides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Noël</w:t>
+                <w:t xml:space="preserve">Stabilité de Molécules Organiques Photoluminescentes Utilisées pour la Protection des Cellules Solaires Pérovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Tecnologie des Systèmes Pi-Conjugués</w:t>
+              <w:t xml:space="preserve">2ème Congrès National Science et Technologie des Systèmes Pi-Conjugués (SPIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773632v1</w:t>
+                <w:t xml:space="preserve">hal-01652353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions De Mouillabilité pour les Cellules Solaires Pérovskite Imprimées : le Rôle du Chlore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+                <w:t xml:space="preserve">SOLUTION PROCESSED SILVER NANOWIRES FOR INVERTED ORGANIC SOLAR CELLS ELECTRODES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Chalh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Torchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journées Pérovskites Hybrides (JPH 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">PHOTOVOLTAIC TECHNICAL CONFERENCE - FROM ADVANCED MATERIALS AND PROCESSES TO INNOVATIVE APPLICATIONS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Marseille France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652346v1</w:t>
+                <w:t xml:space="preserve">hal-01652363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité de Molécules Organiques Photoluminescentes Utilisées pour la Protection des Cellules Solaires Pérovskites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
+                <w:t xml:space="preserve">Effet plasmonique de nanofils d'argents dans les électrodes transparentes oxyde/AgNWs/oxyde sur les performances des cellules solaires organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Chalh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès National Science et Technologie des Systèmes Pi-Conjugués (SPIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652353v1</w:t>
+                <w:t xml:space="preserve">hal-01652426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet plasmonique de nanofils d'argents dans les électrodes transparentes oxyde/AgNWs/oxyde sur les performances des cellules solaires organiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Ag nanowires percolating network embedded in oxide nanoparticles for transparent and conducting electrodes for organic solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Chalh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès National Science et Technologie des Systèmes Pi-Conjugués (SPIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Flexible Organic Electronics (ISFOE17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652426v1</w:t>
+                <w:t xml:space="preserve">hal-01652367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de mouillabilité pour les cellules solaires pérovskites imprimées : le rôle du chlore</w:t>
               </w:r>
@@ -11787,907 +11787,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag nanowires percolating network embedded in oxide nanoparticles for transparent and conducting electrodes for organic solar cell</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">Graphene / TiO2 composites synthesized in one-step by laser pyrolysis for improved charge extraction in perovskite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Belchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khenfouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Flexible Organic Electronics (ISFOE17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Graphene and Semiconductors International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652367v1</w:t>
+                <w:t xml:space="preserve">hal-01569294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene / TiO2 composites synthesized in one-step by laser pyrolysis for improved charge extraction in perovskite solar cells</w:t>
+                <w:t xml:space="preserve">Low-temperature annealed printed perovskite solar cells: the role of chlorine in wetting confitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene and Semiconductors International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t>
+              <w:t xml:space="preserve">E-MRS 2017 Fall Meeting, Symposium G – Perovskite solar cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569294v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Ag nanowire network embedded in zinc oxide nanoparticles for inverted organic solar cells electrode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malika Chalh</w:t>
+                <w:t xml:space="preserve">Printed perovskite solar cells and energy supply for autonomous sensors network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop des Doctorant de XLIM</w:t>
+              <w:t xml:space="preserve">Workshop des Doctorants XLIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652371v1</w:t>
+                <w:t xml:space="preserve">hal-01652372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérovskites hybrides pour les dispositifs optoélectroniques : la problématique des interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
+                <w:t xml:space="preserve">Solution processed silver nanowire embedded in zinc oxide nanoparticles for organic solar cells electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Chalh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journées des Pérovskites Hybrides (JPH 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">EMN Meeting on Transparent Electrode: Energy Materials and Nanotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317977v1</w:t>
+                <w:t xml:space="preserve">hal-01417268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printed perovskite solar cells and energy supply for autonomous sensors network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic and perovskite solar cells for autonomous sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Chalh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Cristoferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop des Doctorants XLIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">1st RSET International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652372v1</w:t>
+                <w:t xml:space="preserve">hal-01277152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution processed silver nanowire embedded in zinc oxide nanoparticles for organic solar cells electrode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+                <w:t xml:space="preserve">Pérovskites hybrides pour les dispositifs optoélectroniques : la problématique des interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Trang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Kumar Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Transparent Electrode: Energy Materials and Nanotechnology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">2ème Journées des Pérovskites Hybrides (JPH 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417268v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic and perovskite solar cells for autonomous sensor network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Solution-processed polymer-silver nanowire anode and cathode for inverted flexible semi-transparent solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Garuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Chalh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st RSET International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">Photovoltaic Technical Conference (PVTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277152v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-type Poly(3,4-ethylene dioxythiophene)/V2O5 hybrid material obtained by intercalation for flexible thermoelectric devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12736,767 +12753,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution-processed polymer-silver nanowire anode and cathode for inverted flexible semi-transparent solar cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malika Chalh</w:t>
+                <w:t xml:space="preserve">Printed perovskite solar cells and energy supply for autonomous sensors network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photovoltaic Technical Conference (PVTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conseil Scientifique du LABEX SIGMA-LIM. 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513430v1</w:t>
+                <w:t xml:space="preserve">hal-01652398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printed perovskite solar cells and energy supply for autonomous sensors network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+                <w:t xml:space="preserve">Plasmonic Ag nanowire network embedded in zinc oxide nanoparticles for inverted organic solar cells electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Chalh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil Scientifique du LABEX SIGMA-LIM. 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">Workshop des Doctorant de XLIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652398v1</w:t>
+                <w:t xml:space="preserve">hal-01652371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couches Photoactives Ternaires pour les Cellules Photovoltaïques Organiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Garuz</w:t>
+                <w:t xml:space="preserve">Printed perovskite solar cells and energy supply for autonomous sensors network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Optique Bretagne JNPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Perovskite Solar Cells and Optoelectronics (PSCO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245830v1</w:t>
+                <w:t xml:space="preserve">hal-01245839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorants Auto-Assemblés pour Cellules Sensibilisées à Electrolyte Solide : Nouvelle Stratégie « Bio-Inspirée » pour la Collecte Efficace des Photons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Elaboration et caractérisation d‘électrodes transparentes à base de nanofils d’argent pour une application solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Chalh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Garuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K Karikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIC 2015 : Science et Technologie des Systèmes pi-Conjugués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Angers, France</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Anger, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323507v1</w:t>
+                <w:t xml:space="preserve">hal-01245831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical modeling and realization of transparent multilayer electrode and their application for solar cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahfoudh Raissi</w:t>
+                <w:t xml:space="preserve">Perovskite solar cells for autonomous sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid and organic photovoltaics conference nanoGe HOPV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">1st International Conference on Perovskite Solar Cells and Optoelectronics (PCSO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513409v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perovskite solar cells for autonomous sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+                <w:t xml:space="preserve">Optical Modeling and Realization of Transparent Multilayer Electrode and their Application for Solal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Chalh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Garuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Perovskite Solar Cells and Optoelectronics (PCSO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Hybrid and Organic Photovoltaics Conference nanoGe HOPV 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213745v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printed perovskite solar cells and energy supply for autonomous sensors network</w:t>
+                <w:t xml:space="preserve">Pérovskite hybride pour cellules solaires imprimées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
@@ -13514,1851 +13497,1868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Perovskite Solar Cells and Optoelectronics (PSCO 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">SPIC 2015 : Science et Technologie des Systèmes pi-Conjugués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Anger, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245839v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et caractérisation d‘électrodes transparentes à base de nanofils d’argent pour une application solaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photovoltaïque Organique : historique et récents développements à XLIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIC 2015 : Science et Technologie des Systèmes pi-Conjugués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Anger, France</w:t>
+              <w:t xml:space="preserve">SCF’15, Chimie et transition énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Chimique de France, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245831v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Modeling and Realization of Transparent Multilayer Electrode and their Application for Solal Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+                <w:t xml:space="preserve">Printed perovskite solar cells for autonomous sensors network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid and Organic Photovoltaics Conference nanoGe HOPV 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">5ème Journées Nationales sur la Récupération et le Stockage d'Energie pour l’Alimentation de Microsystèmes Autonomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245838v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérovskite hybride pour cellules solaires imprimées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
+                <w:t xml:space="preserve">Organic solar cells : Oxide nanoparticles materials for PEDOT:PSS replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Obscur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Arrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIC 2015 : Science et Technologie des Systèmes pi-Conjugués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Anger, France</w:t>
+              <w:t xml:space="preserve">Esos Establish </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245834v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaïque Organique : historique et récents développements à XLIM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical modeling and realization of transparent multilayer electrode and their application for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Chalh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Garuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF’15, Chimie et transition énergétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Chimique de France, Jul 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Hybrid and organic photovoltaics conference nanoGe HOPV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246520v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printed perovskite solar cells for autonomous sensors network</w:t>
+                <w:t xml:space="preserve">Pérovskites imprimées pour le photovoltaïques, les capteurs autonomes, les dispositifs de positionnement, et les communications optiques sans fils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journées Nationales sur la Récupération et le Stockage d'Energie pour l’Alimentation de Microsystèmes Autonomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Orsay, France</w:t>
+              <w:t xml:space="preserve">1ère Journée Pérovskites Hybrides (JPH2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213746v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic solar cells : Oxide nanoparticles materials for PEDOT:PSS replacement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colorants Auto-Assemblés pour Cellules Sensibilisées à Electrolyte Solide : Nouvelle Stratégie « Bio-Inspirée » pour la Collecte Efficace des Photons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Louahem M'Sabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Obscur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+                <w:t xml:space="preserve">G Charalampidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Arrive</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K Karikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esos Establish </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t>
+              <w:t xml:space="preserve">SPIC 2015 : Science et Technologie des Systèmes pi-Conjugués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278247v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérovskites imprimées pour le photovoltaïques, les capteurs autonomes, les dispositifs de positionnement, et les communications optiques sans fils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+                <w:t xml:space="preserve">Couches Photoactives Ternaires pour les Cellules Photovoltaïques Organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Cristoferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Garuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée Pérovskites Hybrides (JPH2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">Congrès Optique Bretagne JNPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141080v1</w:t>
+                <w:t xml:space="preserve">hal-01245830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary blends for colour tuned organic solar cells: investigation via the parallel diode and trap models</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration of TiO2/MWCNT (Multiwall Carbon Nanotubes) Nanocomposites by Laser Pyrolysis and Their Application in Solid State Dye Sensitized Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSM2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Turku, Finland</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276877v1</w:t>
+                <w:t xml:space="preserve">hal-01092564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of TiO2/MWCNT (Multiwall Carbon Nanotubes) Nanocomposites and Their Application in Solid State Dye Sensitized Solar Cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Parallel Diode and Trap Behaviour of Ternary Polymer Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Cristoferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Conference on Nanostructured Materials (NANO 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">29th EUPVSEC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073812v1</w:t>
+                <w:t xml:space="preserve">hal-01276873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Parallel Diode and Trap Behaviour of Ternary Polymer Solar Cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
+                <w:t xml:space="preserve">Multichromophoric sensitizers by antenna effect in solid state dye sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Louahem M'Sabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boucharef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Warnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th EUPVSEC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">E-MRS 2014 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276873v1</w:t>
+                <w:t xml:space="preserve">hal-01074239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of TiO2/MWCNT (Multiwall Carbon Nanotubes) Nanocomposites by Laser Pyrolysis and Their Application in Solid State Dye Sensitized Solar Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Printable Metal-Oxide Nanoparticles (MoO3) as HTL and Copper Phthalocyanine-Tetra-Sulfonated (TS-CuPc) as ETL for High Performance Organic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">ICSM2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092564v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichromophoric sensitizers by antenna effect in solid state dye sensitized solar cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Warnan</w:t>
+                <w:t xml:space="preserve">Equivalent electrical circuit of a parallel diode model approximation in colour-tuned ternary polymer solar cells.”,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Cristoferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2014 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Advanced Organic Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, OSAKA, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074239v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printable Metal-Oxide Nanoparticles (MoO3) as HTL and Copper Phthalocyanine-Tetra-Sulfonated (TS-CuPc) as ETL for High Performance Organic Solar Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+                <w:t xml:space="preserve">Elaboration of TiO2/MWCNT nanocomposites and their application in solid state dye sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSM2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Turku, Finland</w:t>
+              <w:t xml:space="preserve">19th International Conference on Semiconductor Photocatalysis and Solar Energy Conversion (SPASEC-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276875v1</w:t>
+                <w:t xml:space="preserve">cea-02363054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent electrical circuit of a parallel diode model approximation in colour-tuned ternary polymer solar cells.”,</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elaboration of TiO2/MWCNT (Multiwall Carbon Nanotubes) Nanocomposites and Their Application in Solid State Dye Sensitized Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaochen Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Filoramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Advanced Organic Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, OSAKA, Japan</w:t>
+              <w:t xml:space="preserve">XII International Conference on Nanostructured Materials (NANO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276867v1</w:t>
+                <w:t xml:space="preserve">hal-01073812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of TiO2/MWCNT nanocomposites and their application in solid state dye sensitized solar cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Habert</w:t>
+                <w:t xml:space="preserve">Ternary blends for colour tuned organic solar cells: investigation via the parallel diode and trap models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Cristoferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Semiconductor Photocatalysis and Solar Energy Conversion (SPASEC-19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">ICSM2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02363054v1</w:t>
+                <w:t xml:space="preserve">hal-01276877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration application of TiO2/MWCNT nanocimposites and their application in solid state dye sensitized solar cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15407,264 +15407,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoélectronique plastique imprimée: le rôle des architectures et du design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration of TiO2/MWCNT nanocomposites by laser pyrolysis and their application in Solid State sensitized Solar Cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Filoramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée Electronique EEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Material Research Society, Nov 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278246v1</w:t>
+                <w:t xml:space="preserve">hal-01095208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of TiO2/MWCNT nanocomposites by laser pyrolysis and their application in Solid State sensitized Solar Cells.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optoélectronique plastique imprimée: le rôle des architectures et du design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Material Research Society, Nov 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">journée Electronique EEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095208v1</w:t>
+                <w:t xml:space="preserve">hal-01278246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation of the influence of carbon nanotubes (CNTs) on the electric properties of polymer nanocomposites using a simple structuration strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouad Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15715,90 +15715,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistep charge transfer by antenna effect in solid state dye sensitized solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Louahem M'Sabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boucharef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Warnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15866,77 +15866,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Trigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schirr-Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Garuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium Technology for Polymer Electronics TPE14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Ilmenau, Germany</w:t>
@@ -15965,2179 +15965,2205 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaic application of titanium oxide nanoparticles synthesized by laser pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience and Technology ICN+T</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Nanotechnology for Next Generation High Efficiency Photovoltaics, Spring International School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916195v1</w:t>
+                <w:t xml:space="preserve">hal-00916251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Nanotube-doped Polymer Solar Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
+                <w:t xml:space="preserve">Grafting Self-Assembled Monolayer to improve organic solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schirr-Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachetan M. Tuladhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Functional π-Elecrton Systems</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Fonctionnal pi-Electron Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276878v1</w:t>
+                <w:t xml:space="preserve">hal-01281750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer solar cells doped with functionalized carbon nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Kraft</w:t>
+                <w:t xml:space="preserve">Photovoltaic application of titanium oxide nanoparticles synthesized by laser pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Advanced Organic Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Kingston, Canada</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276870v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic application of titanium oxide nanoparticles synthesized by laser pyrolysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ratier</w:t>
+                <w:t xml:space="preserve">Nanocomposite Organic and Hybrid Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Aldissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schirr-Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Louahem M'Sabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Composites at Lake Louise 2013, Engineering Conferences International (ECI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Fairmont Chateau Lake Louise, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916196v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic application of titanium oxide nanoparticles synthesized by laser pyrolysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Photovoltaic Application of Titanium Oxide Nanoparticles Synthesized By Laser Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology for Next Generation High Efficiency Photovoltaics, Spring International School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Cargèse, France</w:t>
+              <w:t xml:space="preserve">The 18th International Conference on Semiconductor Photocatalysis and Solar Energy Conversion (SPASEC-18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San Diego, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916251v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting Self-Assembled Monolayer to improve organic solar cell</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photovoltaic application of titanium oxide nanoparticles synthesized by laser pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Fonctionnal pi-Electron Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Arcachon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience and Technology ICN+T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281750v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite Organic and Hybrid Solar Cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon Nanotube-doped Polymer Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites at Lake Louise 2013, Engineering Conferences International (ECI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Fairmont Chateau Lake Louise, Alberta, Canada</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Functional π-Elecrton Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916191v1</w:t>
+                <w:t xml:space="preserve">hal-01276878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Application of Titanium Oxide Nanoparticles Synthesized By Laser Pyrolysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+                <w:t xml:space="preserve">Polymer solar cells doped with functionalized carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International Conference on Semiconductor Photocatalysis and Solar Energy Conversion (SPASEC-18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, San Diego, California, United States</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Advanced Organic Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Kingston, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916190v1</w:t>
+                <w:t xml:space="preserve">hal-01276870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of flexible organic solar cells</w:t>
+                <w:t xml:space="preserve">Nanocomposites polymères à base de nanotubes de carbone alignés : vers un contrôle fin des propriétés de transport de charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad El Hajj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Antony</w:t>
+                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France. Symposium H</w:t>
+              <w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735020v1</w:t>
+                <w:t xml:space="preserve">hal-01280626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude sur les dimensions latérales d'une cellule solaire BHJ imprimée afin de réduire les dissipations de puissance dans les connexions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudio Cristoferi</w:t>
+                <w:t xml:space="preserve">Electrodes sans indium performantes avec une couche nanométrique de métal pour cellules solaires flexibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280633v1</w:t>
+                <w:t xml:space="preserve">hal-01280629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of PEDOT:PSS/SWCNT organic anodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Ichikawa</w:t>
+                <w:t xml:space="preserve">Organic and Hybrid polymer/oxide materials for thermoelectric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 MRS Fall Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France. Symposium D</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916412v1</w:t>
+                <w:t xml:space="preserve">hal-00734836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remplacement du PEDOT:PSS par du V2O5 sol-gel et transfert sur substrats souples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+                <w:t xml:space="preserve">Large Area Fabrication of Polymer Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t>
+              <w:t xml:space="preserve">40th Physical Organic Mini-Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Kingston, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280635v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen doping of TiO2 nanocrystals: impact on electrical and optical properties, and application to photovoltaic energy conversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Influence of N-doping on the properties of TiO2 nanoparticles synthesized by laser pyrolysis and applications to solid-state dye-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI International Materials Research Congress, Symposium 6A "Organic Materials for Electronics and Photonics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Cancuun, Mexico</w:t>
+              <w:t xml:space="preserve">Photovoltaic technical Conference PVTC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916226v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Area Fabrication of Polymer Solar Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Incorporation of Functionalized Single-walled Carbon Nanotubes in Inverted Polymer Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Physical Organic Mini-Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Kingston, Canada</w:t>
+              <w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276871v1</w:t>
+                <w:t xml:space="preserve">hal-01276879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposites polymères à base de nanotubes de carbone alignés : vers un contrôle fin des propriétés de transport de charges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+                <w:t xml:space="preserve">Remplacement du PEDOT:PSS par du V2O5 sol-gel et transfert sur substrats souples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schirr-Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280626v1</w:t>
+                <w:t xml:space="preserve">hal-01280635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodes sans indium performantes avec une couche nanométrique de métal pour cellules solaires flexibles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Antony</w:t>
+                <w:t xml:space="preserve">Nitrogen doping of TiO2 nanocrystals: impact on electrical and optical properties, and application to photovoltaic energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t>
+              <w:t xml:space="preserve">XXI International Materials Research Congress, Symposium 6A "Organic Materials for Electronics and Photonics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Cancuun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280629v1</w:t>
+                <w:t xml:space="preserve">hal-00916226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic and Hybrid polymer/oxide materials for thermoelectric applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">Characterizations of PEDOT:PSS/SWCNT organic anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Boston, United States. pp.225-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2012.469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734836v1</w:t>
+                <w:t xml:space="preserve">hal-00916412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of N-doping on the properties of TiO2 nanoparticles synthesized by laser pyrolysis and applications to solid-state dye-sensitized solar cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+                <w:t xml:space="preserve">Transistor geometry and gate dielectric dependence on the characteristics of organic inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Skaiky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photovoltaic technical Conference PVTC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Flexible Organic Electronics (ISFOE12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735880v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of Functionalized Single-walled Carbon Nanotubes in Inverted Polymer Solar Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
+                <w:t xml:space="preserve">Dopage de semi-conducteurs organiques par co-sublimation pour application dans des dispositifs électroniques organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 05</w:t>
+              <w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276879v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of charge mobilities in organic field effect transistors (OFET) using alignment of carbon nanotubes (CNT) : application as organic phototransistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouad Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18152,946 +18178,899 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France. Symposium H</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de nanoparticules d’oxyde de titane par pyrolyse laser : caractérisation et application photovoltaïque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Wang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopage de semi-conducteurs organiques par co-sublimation pour application dans des dispositifs électroniques organiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">Nanoscale morphological study of polymer solar cells by current sensing AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Boloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Flexible Organic Electronics (ISFOE12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280614v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transistor geometry and gate dielectric dependence on the characteristics of organic inverters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">Incorporation de nanotubes de carbone semi-conducteurs dans des cellules organiques à bulk hétérojonction et dans des transistors organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Darchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Hanifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chenevier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Flexible Organic Electronics (ISFOE12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735870v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale morphological study of polymer solar cells by current sensing AFM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
+                <w:t xml:space="preserve">Etude sur les dimensions latérales d'une cellule solaire BHJ imprimée afin de réduire les dissipations de puissance dans les connexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Cristoferi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Flexible Organic Electronics (ISFOE12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735872v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation de nanotubes de carbone semi-conducteurs dans des cellules organiques à bulk hétérojonction et dans des transistors organiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration and characterization of flexible organic solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+                <w:t xml:space="preserve">Ahmad El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chenevier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France. Symposium H</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280608v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology Control at the Nanoscale of Polymer Composites for Organic Solar Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de l'orientation de nanotube de carbone (NTC) sur les propriétés électriques des transistors à base de nano- composite : Polymère - NTC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Materials for Advanced Technologies, ICMAT (2011), "Nanodevices and Nanofabrication"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Suntec City, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Conférences Matériaux et Nanostructures pi-conjugés (2011)- MNPC 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683065v1</w:t>
+                <w:t xml:space="preserve">hal-00687034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New N-doped TiO2 Nanocrystals synthesized by Laser Pyrolysis for Improved Solid-State Dye-Sensitized Solar Cells</w:t>
+                <w:t xml:space="preserve">Organic Thermoelectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Melhem</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Matt Aldissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoelectronics &amp; Clean Energy, NN11 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Thermoelectric Materials &amp; Devices for Energy Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France. Oral presentation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686556v1</w:t>
+                <w:t xml:space="preserve">hal-00683462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de photocathodes à base de nanocristaux de ZnO synthétisés en solution par voie sol gel dans les Cellules solaires sensibilisées à l'état solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boucharef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Seghir Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19106,7865 +19085,7886 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Advanced Materials for Optics, Micro-Electronics and Nano-Electronics AMOMEN (2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Kénitra, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'orientation de nanotube de carbone (NTC) sur les propriétés électriques des transistors à base de nano- composite : Polymère - NTC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+                <w:t xml:space="preserve">Reproducibility issues of polymer solar cells to afford mass production : is it possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Boloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Matériaux et Nanostructures pi-conjugés (2011)- MNPC 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS), Spring &amp; Bilateral Meeting, Symposium S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France. Symposium S</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687034v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Thermoelectrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">Cellules solaires sensibilisées à l'état solide à base de nanocristaux de ZnO synthétisés en solution par voie sol gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boucharef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Faten Kouki</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermoelectric Materials &amp; Devices for Energy Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France. Oral presentation</w:t>
+              <w:t xml:space="preserve">First International Conference on New Materials and Active Devices (NMCA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Oum El-Bouaghi, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683462v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility issues of polymer solar cells to afford mass production : is it possible ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Gardette</w:t>
+                <w:t xml:space="preserve">Efficient Solid-State Dye-sensitized Solar Cells Elaborated Form Laser Synthesized TiO2 Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS), Spring &amp; Bilateral Meeting, Symposium S</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France. Symposium S</w:t>
+              <w:t xml:space="preserve">ISOPE-2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683554v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellules solaires sensibilisées à l'état solide à base de nanocristaux de ZnO synthétisés en solution par voie sol gel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ratier</w:t>
+                <w:t xml:space="preserve">Influence des paramètres structuraux du P3HT sur la stabilité photochimique et sur l'optimisation des performances des cellules solaires organiques à base de P3HT/PCBM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Boloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on New Materials and Active Devices (NMCA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Oum El-Bouaghi, Algérie</w:t>
+              <w:t xml:space="preserve">Conférences Matériaux et Nanostructures pi-conjugés (2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686529v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Solid-State Dye-sensitized Solar Cells Elaborated Form Laser Synthesized TiO2 Nanocrystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alignement des nanotubes de carbone (NTC) sous champ électrique et application aux propriétés de transport de charge dans des nano-composites polymère-NTC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOPE-2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">Deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Limoges, France. pp.Présentation Orale - 4C-60-Plumee2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659385v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des paramètres structuraux du P3HT sur la stabilité photochimique et sur l'optimisation des performances des cellules solaires organiques à base de P3HT/PCBM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of ITO/Au/ITO multilayer electrodes on characteristics of CuPc/C60 photovoltaic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Aldissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Matériaux et Nanostructures pi-conjugés (2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS), Spring &amp; Bilateral Meeting, Symposium S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France. Symposium S</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686562v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ITO/Au/ITO multilayer electrodes on characteristics of CuPc/C60 photovoltaic cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">The effect of the organic active layer thickness on the pentacene-based phototransistor performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matt Aldissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS), Spring &amp; Bilateral Meeting, Symposium S</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France. Symposium S</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS), Spring &amp; Bilateral Meeting, Symposium N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683561v1</w:t>
+                <w:t xml:space="preserve">hal-00683547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignement des nanotubes de carbone (NTC) sous champ électrique et application aux propriétés de transport de charge dans des nano-composites polymère-NTC</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cellules Solaires Polymère / Fullerène : Peut-on prédire les Paramètres de Fabrication Optimisés en fonction des caractéristiques du Polymère Donneur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Boloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Limoges, France. pp.Présentation Orale - 4C-60-Plumee2011</w:t>
+              <w:t xml:space="preserve">Conférences Matériaux et Nanostructures Pi-conjugés - MNPC 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686520v1</w:t>
+                <w:t xml:space="preserve">hal-00686982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the organic active layer thickness on the pentacene-based phototransistor performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">High Transparent and Conducting Film Based on PEDOT:PSS Doped with SWNT to Replace ITO in Low Cost Manufacturing Opto-Electronic Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS), Spring &amp; Bilateral Meeting, Symposium N</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">2011 Materials Research Society, Symposium AA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Boston, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683547v1</w:t>
+                <w:t xml:space="preserve">hal-00687040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellules Solaires Polymère / Fullerène : Peut-on prédire les Paramètres de Fabrication Optimisés en fonction des caractéristiques du Polymère Donneur ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of ZnO/Ag/ZnO multilayer electrodes obtained by Ion Beam sputtering at room temperature for optoelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Matériaux et Nanostructures Pi-conjugés - MNPC 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS), Spring &amp; Bilateral Meeting, Symposium D, "Synthesis, Processing and Characterization of Nanoscale Multi Functional Oxide Films III"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686982v1</w:t>
+                <w:t xml:space="preserve">hal-00683541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of ZnO/Ag/ZnO multilayer electrodes obtained by Ion Beam sputtering at room temperature for optoelectronic devices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of P3HT : PCBM blend composition on performance of organic photovoltaic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Reisdorffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phap Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS), Spring &amp; Bilateral Meeting, Symposium D, "Synthesis, Processing and Characterization of Nanoscale Multi Functional Oxide Films III"</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS), Spring &amp; Bilateral Meeting, Symposium K</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nice, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683541v1</w:t>
+                <w:t xml:space="preserve">hal-00683544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of P3HT : PCBM blend composition on performance of organic photovoltaic devices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thien-Phap Nguyen</w:t>
+                <w:t xml:space="preserve">Orientation of carbon nanotubes (CNT) in semiconducting polymer hosts using electric fields for optoelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS), Spring &amp; Bilateral Meeting, Symposium K</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">First Euro-Mediterranean Conference on Materials and Renewable Energies (EMCMRE-11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Marrakech, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683544v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Transparent and Conducting Film Based on PEDOT:PSS Doped with SWNT to Replace ITO in Low Cost Manufacturing Opto-Electronic Device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High resolution KPFM investigations of nanoscale phase segregated organic bulk heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan J. Spadafora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Ichikawa</w:t>
+                <w:t xml:space="preserve">Renaud Demadrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 Materials Research Society, Symposium AA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Boston, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS), Spring &amp; Bilateral Meeting, Symposium N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687040v1</w:t>
+                <w:t xml:space="preserve">hal-00683550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation of carbon nanotubes (CNT) in semiconducting polymer hosts using electric fields for optoelectronic applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Morphology Control at the Nanoscale of Polymer Composites for Organic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Boloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouad Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Euro-Mediterranean Conference on Materials and Renewable Energies (EMCMRE-11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Marrakech, France</w:t>
+              <w:t xml:space="preserve">International Conference on Materials for Advanced Technologies, ICMAT (2011), "Nanodevices and Nanofabrication"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Suntec City, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686626v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution KPFM investigations of nanoscale phase segregated organic bulk heterojunctions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New N-doped TiO2 Nanocrystals synthesized by Laser Pyrolysis for Improved Solid-State Dye-Sensitized Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS), Spring &amp; Bilateral Meeting, Symposium N</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Nanoelectronics &amp; Clean Energy, NN11 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683550v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ITO/Au/ITO multilayer electrodes on characteristics of CuPc/C60 photovoltaic cells</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanocristaux de TiO2 synthétisés par pyrolyse laser pour cellules solaires sensibilitées solides grandes surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Organic Electronics - ICOE 2010 - Université Paris Diderot, Paris VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Dispositifs Electroniques Organiques - DIELOR (2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619044v1</w:t>
+                <w:t xml:space="preserve">hal-00619721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Solid-State Dye Sensitized Solar Cells based on Ti02 Nanocrystals Synthesized by Laser Pyrolysis : use of Organic Dye and Influence of a TiCl4 Treatment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Titanium oxide nanoparticles synthesised by laser pyrolysis - optical properties and application to photovoltaics and photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Organic Electronics - ICOE-Université Paris Diderot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris VII, France</w:t>
+              <w:t xml:space="preserve">Nanotechnologies for sustainable energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Obergurgl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620049v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographies de photo-courants par microscopie à force atomique photovoltaique (AFMP) dans des couches actives de cellules photovoltaïques organiques en hétérojonction volumique à base de P3HT/PCBM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
+                <w:t xml:space="preserve">Study of printable organic electrodes based on various PEDOT:PSS/SWNT mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispositifs Electroniques Organiques - DIELOR 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Giens, France</w:t>
+              <w:t xml:space="preserve">Electronics Convention Proceedings, "Large-area, Organic and Printed Electronics Convention", LOPE-C, Frankfurt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620082v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of printable organic electrodes based on various PEDOT:PSS/SWNT mixtures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laser pyrolysis for up-scaling the porous Ti02 photocathodes in nanocrystalline solid-state dye-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Convention Proceedings, "Large-area, Organic and Printed Electronics Convention", LOPE-C, Frankfurt</w:t>
+              <w:t xml:space="preserve">Electronics Convention Proceedings, "Large-area, Organic and Printed Electronics Convention", LOPE-C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619107v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser pyrolysis for up-scaling the porous Ti02 photocathodes in nanocrystalline solid-state dye-sensitized solar cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lifetime of organic solar cells with different thin cathode interfacial layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Convention Proceedings, "Large-area, Organic and Printed Electronics Convention", LOPE-C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Organic Electronics - ICOE-Université Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris VII, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619073v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocristaux de TiO2 synthétisés par pyrolyse laser pour cellules solaires sensibilitées solides grandes surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizations of SWNT based anode for organic optoelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ichikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispositifs Electroniques Organiques - DIELOR (2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Giens, France</w:t>
+              <w:t xml:space="preserve">5th International Meeting on Molecular Electronics ELECMOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619721v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium oxide nanoparticles synthesised by laser pyrolysis - optical properties and application to photovoltaics and photocatalysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photovoltaïque organique : vers la maturité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnologies for sustainable energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Obergurgl, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l'Observatoire des Micro et Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533881v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime of organic solar cells with different thin cathode interfacial layers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficient Solid-State Dye Sensitized Solar Cells based on Ti02 Nanocrystals Synthesized by Laser Pyrolysis : use of Organic Dye and Influence of a TiCl4 Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Organic Electronics - ICOE-Université Paris Diderot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris VII, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620052v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of SWNT based anode for organic optoelectronic devices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Ichikawa</w:t>
+                <w:t xml:space="preserve">Cartographies de photo-courants par microscopie à force atomique photovoltaique (AFMP) dans des couches actives de cellules photovoltaïques organiques en hétérojonction volumique à base de P3HT/PCBM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Boloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Meeting on Molecular Electronics ELECMOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Dispositifs Electroniques Organiques - DIELOR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620091v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaïque organique : vers la maturité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of high conductive PEDOT:PSS/SWNT nanocomposites for organic optoelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l'Observatoire des Micro et Nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Organic Electronics - ICOE 2010 - Université Paris Diderot, Paris VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618403v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of high conductive PEDOT:PSS/SWNT nanocomposites for organic optoelectronic devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Antony</w:t>
+                <w:t xml:space="preserve">Photocurrent Mapping of Oragnic Bulk Heterojunction Solar Cells using Conductive Atomic Force Microscopy under Illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Boloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Organic Electronics - ICOE 2010 - Université Paris Diderot, Paris VII</w:t>
+              <w:t xml:space="preserve">International Conference on Organic Electronics ICOE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619061v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocurrent Mapping of Oragnic Bulk Heterojunction Solar Cells using Conductive Atomic Force Microscopy under Illumination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
+                <w:t xml:space="preserve">Modelling of screen printed organic transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Skaiky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Organic Electronics ICOE</w:t>
+              <w:t xml:space="preserve">International Conference on Organic Electronics - ICOE 2010 - Université Paris Diderot, Paris VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620041v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of SWNT/PEDOT :PSS nanocomposite electrodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Ichikawa</w:t>
+                <w:t xml:space="preserve">Etude diélectrique de la dispersion de nanotubes de carbone (NTC) : application à l'orientation dans une matrice de polymère semi-conducteur (P3HT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Metals 2010, ICSM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Dispositifs Electroniques Organiques - DIELOR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619666v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude diélectrique de la dispersion de nanotubes de carbone (NTC) : application à l'orientation dans une matrice de polymère semi-conducteur (P3HT)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
+                <w:t xml:space="preserve">Study of SWNT/PEDOT :PSS nanocomposite electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispositifs Electroniques Organiques - DIELOR 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Giens, France</w:t>
+              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Metals 2010, ICSM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620069v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-State Dye-Sensitized Solar Cells based on N-doped TiO2 Nanocrystals synthetized by Laser Pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International meeting on molecular electronics ELECMOL (2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of screen printed organic transistors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solid-State Dye-sensitized Solar Cells based on TiO2 Nanocrystals synthesized by Laser Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Organic Electronics - ICOE 2010 - Université Paris Diderot, Paris VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619046v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Dye-sensitized Solar Cells based on TiO2 Nanocrystals synthesized by Laser Pyrolysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Cellules solaires sensibilisées à l'état solide à base de nanocristaux de Zn0 synthétisés en solution par voie sol gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boucharef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Boston, United States</w:t>
+              <w:t xml:space="preserve">4ème Congrès International Physique des Interactions Rayonnement Matière, PIRM IV, Thème - Energies Renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Dakhla, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916227v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellules solaires sensibilisées à l'état solide à base de nanocristaux de Zn0 synthétisés en solution par voie sol gel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+                <w:t xml:space="preserve">Effet d'un recuit thermique sur des électrodes tri-couches pour composants optoélectroniques organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès International Physique des Interactions Rayonnement Matière, PIRM IV, Thème - Energies Renouvelables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Dakhla, Maroc</w:t>
+              <w:t xml:space="preserve">Dispositifs Electroniques Organiques, DIELOR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619964v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un recuit thermique sur des électrodes tri-couches pour composants optoélectroniques organiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Controlled orientation of carbon nanotubes in semiconducting polymer hosts using electric fields and application to organic bulk heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Parbaile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispositifs Electroniques Organiques, DIELOR 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Giens, France</w:t>
+              <w:t xml:space="preserve">Workshop : A world of Nanotubes - Optoelectronic applications of carbon nanotubes - Onera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Chatillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620065v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled orientation of carbon nanotubes in semiconducting polymer hosts using electric fields and application to organic bulk heterojunction solar cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of ITO/Au/ITO multilayer electrodes on characteristics of CuPc/C60 photovoltaic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop : A world of Nanotubes - Optoelectronic applications of carbon nanotubes - Onera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Chatillon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Organic Electronics - ICOE 2010 - Université Paris Diderot, Paris VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620029v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance reproducibility of OPV based on sublimed small organic molecules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High performance organic solar cells through improved electrode designs and active layer morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Radbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium A : Mesoscopic dye sensitized and organic heterojunction solar cells</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Advanced Organic Photonics ISAOP-9 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Shannon, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742522v1</w:t>
+                <w:t xml:space="preserve">hal-00437805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of SWNT films to obtain organic optoelectronic devices anodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric properties of SWNTs : effect of an applied electric field on dispersability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">Emilien Parbaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium N : Carbon Nanotubes and Graphene Low Dimensional Carbon</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Stasbourg, France. Symposium A : Mesoscopic dye sensitized and organic heterojunction solar cells</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742515v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic optoelectronic devices-flexibility versus performance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">Influence of application of DC bias voltage for defects' distributions in organic solar cells P3HT: PCBM analyzed by admittance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiqing Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IS-FOE09, 2nd International Symposium on Flexible Organic Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Halkidiki, Greece</w:t>
+              <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710990v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellules solaires sensibilisées à colorants à l'état solide à base d'oxydes métalliques synthétisés en solution (ZnO) ou par pyrolyse laser (TiO2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution processed solid-state dye-sensitized solar cells based on ZnO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boucharef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques du réseau Nanorgasol (CNRS-MRCT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t>
+              <w:t xml:space="preserve">International Conference on Multifunctional, Hybrid and Nanomaterials 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437837v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies pour améliorer le rendement de conversion des cellules solaires organiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of active layer thickness on organic phototransistor performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ièmes Journées Nationales d'Optique Guidée &amp; Horizons de l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium H</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709400v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution-processed Solid-State Dye-Sensitized Solar Cells based on metal oxide Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boucharef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium A,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodes ITO/Ag/ITO et ITO/Au/ITO dans un dispositif photovoltaïque organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MNPC 09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of active layer thickness on organic phototransistor performance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vieillissement des cellules solaires - Mesures / Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium H</w:t>
+              <w:t xml:space="preserve">Journées Thématiques du réseau Nanorgasol (CNRS-MRCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742491v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement des cellules solaires - Mesures / Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High performance Organic Solar Cells through Enhanced Charge Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Aldissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques du réseau Nanorgasol (CNRS-MRCT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t>
+              <w:t xml:space="preserve">PhotovoltaicsBeyond Conventional Silicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743313v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance organic solar cells through improved electrode designs and active layer morphology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellules Solaires Sensibilisées à Colorants à l'Etat Solide à base d'Oxydes Métalliques Synthétisés en solution (ZnO) ou par pyrolyse laser (TiO2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Radbeh</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boucharef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Advanced Organic Photonics ISAOP-9 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Shannon, Ireland</w:t>
+              <w:t xml:space="preserve">Journées Thématiques du réseau Nanorgasol (CNRS - MRCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437805v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties of SWNTs : effect of an applied electric field on dispersability</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Versatile Synthesis by Laser Pyrolysis of Various Titanium Oxide Based Nanoparticles: Application to Catalysis, UV Protection and Solid-State Dye-Sensitized Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Stasbourg, France. Symposium A : Mesoscopic dye sensitized and organic heterojunction solar cells</w:t>
+              <w:t xml:space="preserve">14th International Conference on TiO2 Photocatalysis : Fundamentals and Applications (TiO2-14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742525v1</w:t>
+                <w:t xml:space="preserve">hal-00420522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of application of DC bias voltage for defects' distributions in organic solar cells P3HT: PCBM analyzed by admittance spectroscopy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les cellules solaires organiques : spécificités, stratégies menées à XLIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
+              <w:t xml:space="preserve">Colloque International Télécom'2009 &amp; 6èmes JFMMA,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Agadir, Maroc. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446009v1</w:t>
+                <w:t xml:space="preserve">hal-00743299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution processed solid-state dye-sensitized solar cells based on ZnO</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+                <w:t xml:space="preserve">Cellules solaires organiques à couches composites polymères incluant des nanotubes de carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multifunctional, Hybrid and Nanomaterials 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">Matériaux et Nanostructures Π-Conjugués 2009 (MNPC'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437349v1</w:t>
+                <w:t xml:space="preserve">hal-00744203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance Organic Solar Cells through Enhanced Charge Transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matt Aldissi</w:t>
+                <w:t xml:space="preserve">Buffer layer influence on organic solar cell lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotovoltaicsBeyond Conventional Silicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium A : Mesoscopic dye sensitized and organic heterojunction solar cells</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710847v1</w:t>
+                <w:t xml:space="preserve">hal-00742538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellules Solaires Sensibilisées à Colorants à l'Etat Solide à base d'Oxydes Métalliques Synthétisés en solution (ZnO) ou par pyrolyse laser (TiO2)</w:t>
+                <w:t xml:space="preserve">Solid-state dye-sensitized solar cells based on metal oxide nanocrystals synthesized from solution (ZnO) or by laser pyrolysis (TiO2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boucharef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pardis Simon</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques du réseau Nanorgasol (CNRS - MRCT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium A : Mesoscopic dye sensitized and organic heterojunction solar cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909028v1</w:t>
+                <w:t xml:space="preserve">hal-00437348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Synthesis by Laser Pyrolysis of Various Titanium Oxide Based Nanoparticles: Application to Catalysis, UV Protection and Solid-State Dye-Sensitized Solar Cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies pour améliorer le rendement de conversion des cellules solaires organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on TiO2 Photocatalysis : Fundamentals and Applications (TiO2-14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, New York, United States</w:t>
+              <w:t xml:space="preserve">28ièmes Journées Nationales d'Optique Guidée &amp; Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420522v1</w:t>
+                <w:t xml:space="preserve">hal-00709400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cellules solaires organiques : spécificités, stratégies menées à XLIM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrodes en nanotubes de carbones pour l'optoélectronique organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Télécom'2009 &amp; 6èmes JFMMA,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Agadir, Maroc. pp.11</w:t>
+              <w:t xml:space="preserve">TELECOM 2009 &amp; 6ème JFMMA, Agadir,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Agadir, Morocco. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743299v1</w:t>
+                <w:t xml:space="preserve">hal-00743293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellules solaires organiques à couches composites polymères incluant des nanotubes de carbone</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cellules solaires sensibilisées à l'état solide à base de nanocristaux de TiO2 synthétisés par pyrolyse laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boucharef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Nanostructures Π-Conjugués 2009 (MNPC'09)</w:t>
+              <w:t xml:space="preserve">Matériaux et Nanostructures -Conjugués 2009 (MNPC'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744203v1</w:t>
+                <w:t xml:space="preserve">hal-00437792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buffer layer influence on organic solar cell lifetime</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of electric charge transport in conjugated polymer P3HT: PCBM solar cell with temperature dependent current and capacitance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiqing Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium A : Mesoscopic dye sensitized and organic heterojunction solar cells</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742538v1</w:t>
+                <w:t xml:space="preserve">hal-00446017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state dye-sensitized solar cells based on metal oxide nanocrystals synthesized from solution (ZnO) or by laser pyrolysis (TiO2)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of organic solar cell performance with ITO/Au/ITO anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium A : Mesoscopic dye sensitized and organic heterojunction solar cells</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437348v1</w:t>
+                <w:t xml:space="preserve">hal-00742503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellules solaires sensibilisées à l'état solide à base de nanocristaux de TiO2 synthétisés par pyrolyse laser</w:t>
+                <w:t xml:space="preserve">Controling the nanoscale morphology for high efficiency organic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Melhem</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matt Aldissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Nanostructures -Conjugués 2009 (MNPC'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Arcachon, France</w:t>
+              <w:t xml:space="preserve">CEE Photovoltaic 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437792v1</w:t>
+                <w:t xml:space="preserve">hal-00710853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodes en nanotubes de carbones pour l'optoélectronique organique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence du couche tampon sur la durée de vie des cellules solaires organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM 2009 &amp; 6ème JFMMA, Agadir,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Agadir, Morocco. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées Thématiques du réseau Nanorgasol (CNRS-MRCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743293v1</w:t>
+                <w:t xml:space="preserve">hal-00745429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of organic solar cell performance with ITO/Au/ITO anodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">Nanoparticules d'oxydes de Titane synthétisées par pyrolyse laser : propriétés optiques et structure électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium A</w:t>
+              <w:t xml:space="preserve">10èmes Journées Francophones des Jeunes Physico-chimistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Ambleteuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742503v1</w:t>
+                <w:t xml:space="preserve">hal-00437802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du couche tampon sur la durée de vie des cellules solaires organiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+                <w:t xml:space="preserve">Performances des cellules à base de CuPc et de C60 avec et sans apport d'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Parbaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Thématiques du réseau Nanorgasol (CNRS-MRCT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t>
+              <w:t xml:space="preserve">, Sep 2009, limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745429v1</w:t>
+                <w:t xml:space="preserve">hal-00745418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controling the nanoscale morphology for high efficiency organic solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matt Aldissi</w:t>
+                <w:t xml:space="preserve">Surface Modelling of Organic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hojiej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEE Photovoltaic 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Advances in Computational Tools for Engineering Applications, 2009. ACTEA '09. International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Beyrouth, Lebanon. pp.427-431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710853v1</w:t>
+                <w:t xml:space="preserve">hal-00742547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of electric charge transport in conjugated polymer P3HT: PCBM solar cell with temperature dependent current and capacitance measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic optoelectronic devices-flexibility versus performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Aldissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Conference IS-FOE09, 2nd International Symposium on Flexible Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Halkidiki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446017v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticules d'oxydes de Titane synthétisées par pyrolyse laser : propriétés optiques et structure électronique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+                <w:t xml:space="preserve">Characterizations of SWNT films to obtain organic optoelectronic devices anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Francophones des Jeunes Physico-chimistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Ambleteuse, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium N : Carbon Nanotubes and Graphene Low Dimensional Carbon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437802v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances des cellules à base de CuPc et de C60 avec et sans apport d'air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Performance reproducibility of OPV based on sublimed small organic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Parbaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques du réseau Nanorgasol (CNRS-MRCT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, limoges, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium A : Mesoscopic dye sensitized and organic heterojunction solar cells</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745418v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Modelling of Organic Solar Cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cellules solaires sensibilisées à colorants à l'état solide à base d'oxydes métalliques synthétisés en solution (ZnO) ou par pyrolyse laser (TiO2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boucharef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computational Tools for Engineering Applications, 2009. ACTEA '09. International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Beyrouth, Lebanon. pp.427-431</w:t>
+              <w:t xml:space="preserve">Journées Thématiques du réseau Nanorgasol (CNRS-MRCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742547v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent conductive ZnO thin films processed from solution: influence of doping on optical and electrical properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">Réalisation et caractérisation d'une cellule solaire organique déposée sur un substrat souple.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Parbaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Rencontre DGA, Recherche et Innovation Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916229v1</w:t>
+                <w:t xml:space="preserve">hal-00358829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic solar cells developments at XLIM Research Institute.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation d'une électrode ITO/Ag/ITO dans un dispositif photovoltaïque organique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Towards Organic Photovoltaics in the field of Organic and Dye Sensitized Solar Cells, Johannes Kepler University of Linz, Austria, The European Coordination Action Project ORGAPVNET &amp; Linz Institute for Organic Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Linz, Austria</w:t>
+              <w:t xml:space="preserve">Journées Thématiques des Sections Electronique et Electrotechnique du Club EEA.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358114v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality transparent conductive electrodes in organic photovoltaic devices.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Characterization of charge transport in the pentacene by different methods to determine carrier mobility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Defranoux</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Transparent Conductive Oxides Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">Conférences EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358577v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation et caractérisation d'une cellule solaire organique à anode tricouche.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Parbaile</w:t>
+                <w:t xml:space="preserve">Characterization of charge transport in the pentacene by different methods to determine carrier mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques des Sections Electronique et Electrotechnique du Club EEA.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Limoges, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2008, Symposium O</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358831v1</w:t>
+                <w:t xml:space="preserve">hal-00365528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of charge transport in the pentacene by different methods to determine carrier mobility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Firas Hijazi</w:t>
+                <w:t xml:space="preserve">Réalisation et caractérisation d'une cellule solaire organique à anode tricouche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Parbaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2008, Symposium O</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Thématiques des Sections Electronique et Electrotechnique du Club EEA.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365528v1</w:t>
+                <w:t xml:space="preserve">hal-00358831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet light effect on electrical properties of a flexible organic thin film transistor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences EMRS, Symposium E</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26983,2942 +26983,2942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d'une électrode ITO/Ag/ITO dans un dispositif photovoltaïque organique.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic solar cells developments at XLIM Research Institute.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques des Sections Electronique et Electrotechnique du Club EEA.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Limoges, France</w:t>
+              <w:t xml:space="preserve">supramolecular architectures for ogranic electronics and nanotechnology, E-MRS 2008 .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358832v1</w:t>
+                <w:t xml:space="preserve">hal-00358116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation et caractérisation d'une cellule solaire organique déposée sur un substrat souple.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Study of organic solar cell with new electrode structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Parbaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre DGA, Recherche et Innovation Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium Q : Functional supramolecular architectures for ogranic electronics and nanotechnology, E-MRS 2008 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358829v1</w:t>
+                <w:t xml:space="preserve">hal-00349069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of charge transport in the pentacene by different methods to determine carrier mobility.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">High efficiency polymer solar cells with nanoscale control of the network morphology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Parbaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences EMRS</w:t>
+              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting,Symposium Q : Functional supramolecular architectures for ogranic electronics and nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358101v1</w:t>
+                <w:t xml:space="preserve">hal-00358106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of organic solar cell with new electrode structures.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">High photoconductivity effect of a polycrystalline pentacene associated with Indium Tin Oxide Electrodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Q : Functional supramolecular architectures for ogranic electronics and nanotechnology, E-MRS 2008 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">Conférences EMRS, Symposium E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349069v1</w:t>
+                <w:t xml:space="preserve">hal-00358102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic solar cells developments at XLIM Research Institute.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic transport and optical properties of transparent conductive oxides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">supramolecular architectures for ogranic electronics and nanotechnology, E-MRS 2008 .</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Transparent Conductive Oxides Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358116v1</w:t>
+                <w:t xml:space="preserve">hal-00358578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency polymer solar cells with nanoscale control of the network morphology.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilien Parbaile</w:t>
+                <w:t xml:space="preserve">Transparent conductive ZnO thin films processed from solution: influence of doping on optical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting,Symposium Q : Functional supramolecular architectures for ogranic electronics and nanotechnology</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358106v1</w:t>
+                <w:t xml:space="preserve">hal-00916229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High photoconductivity effect of a polycrystalline pentacene associated with Indium Tin Oxide Electrodes.</w:t>
+                <w:t xml:space="preserve">High quality transparent conductive electrodes in organic photovoltaic devices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Moliton</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Defranoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences EMRS, Symposium E</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Transparent Conductive Oxides Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358102v1</w:t>
+                <w:t xml:space="preserve">hal-00358577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic transport and optical properties of transparent conductive oxides.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic solar cells developments at XLIM Research Institute.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Transparent Conductive Oxides Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">International Symposium Towards Organic Photovoltaics in the field of Organic and Dye Sensitized Solar Cells, Johannes Kepler University of Linz, Austria, The European Coordination Action Project ORGAPVNET &amp; Linz Institute for Organic Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358578v1</w:t>
+                <w:t xml:space="preserve">hal-00358114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic phototransistor based on a flexible plastic substrate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">Réalisation de structures métalliques interdigitées pour l'orientation de composites nanotubes-polymères destinés à la réalisation de cellules photovoltaïques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Symposium on Advanced Organic Photonics (ISAOP-7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Angers, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Colloque National ADEME-ANR "Electricité solaire photovoltaïque"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Aix-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757598v1</w:t>
+                <w:t xml:space="preserve">hal-00199162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of organic phototransistors realized on polyethyleneterephtalate transparent flexible substrates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical Optimization of Organic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Monestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Torchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Flory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on "Optical Interference Coatings" 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optical Society of America, Jun 2007, Tucson, United States. paper ThC2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OIC.2007.ThC2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757528v1</w:t>
+                <w:t xml:space="preserve">hal-01758823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Optimization of Organic Solar Cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réalisation de films d'oxydes transparents conducteurs par un procédé DIBS - Application à la réalisation d'OLEDs à émission par la surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on "Optical Interference Coatings" 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MNPC 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Le Grau du Roi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OIC.2007.ThC2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01758823v1</w:t>
+                <w:t xml:space="preserve">hal-00757699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de structures métalliques interdigitées pour l'orientation de composites nanotubes-polymères destinés à la réalisation de cellules photovoltaïques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+                <w:t xml:space="preserve">Effet de l'intensité lumineuse sur les caractéristiques d'un transistor organique à base de pentacène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National ADEME-ANR "Electricité solaire photovoltaïque"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Aix-les-Bains, France</w:t>
+              <w:t xml:space="preserve">MNPC 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Le Grau du Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199162v1</w:t>
+                <w:t xml:space="preserve">hal-00757694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'intensité lumineuse sur les caractéristiques d'un transistor organique à base de pentacène</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Contribution des faisceaux d'ions à l'élaboration de dispositifs pour l'électronique souple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNPC 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Le Grau du Roi, France</w:t>
+              <w:t xml:space="preserve">OURNÉES SCIENTIFIQUES DU CNFRS " NANOSCIENCES ET RADIOÉLECTRICITÉ"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757694v1</w:t>
+                <w:t xml:space="preserve">hal-00757691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de films d'oxydes transparents conducteurs par un procédé DIBS - Application à la réalisation d'OLEDs à émission par la surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">Optimisation de cellules photovoltaïques organiques à réseau interpénétré.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNPC 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Le Grau du Roi, France</w:t>
+              <w:t xml:space="preserve">Colloque National ADEME-ANR "Electricité solaire photovoltaïque.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Aix-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757699v1</w:t>
+                <w:t xml:space="preserve">hal-00199169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des faisceaux d'ions à l'élaboration de dispositifs pour l'électronique souple</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Organic phototransistor based on a flexible plastic substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OURNÉES SCIENTIFIQUES DU CNFRS " NANOSCIENCES ET RADIOÉLECTRICITÉ"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">The 7th International Symposium on Advanced Organic Photonics (ISAOP-7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Angers, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757691v1</w:t>
+                <w:t xml:space="preserve">hal-00757598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de cellules photovoltaïques organiques à réseau interpénétré.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hojeij</w:t>
+                <w:t xml:space="preserve">Characterization of organic phototransistors realized on polyethyleneterephtalate transparent flexible substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National ADEME-ANR "Electricité solaire photovoltaïque.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Aix-les-Bains, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199169v1</w:t>
+                <w:t xml:space="preserve">hal-00757528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P and N dopable perylene based materials for organic photovoltaic devices.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Hole-transporting molecular glasses based on carbazole for photovoltaic systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michaleviciute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wünsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Hybrid and Organic Solar Cells, ECHOS'06.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2006, Paris,, France. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">, Jun 2006, PARIS, France. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153755v1</w:t>
+                <w:t xml:space="preserve">hal-00153759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron extracting layer study of organic solar cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Physical properties of organic solar cells deduced from the comparison of current-voltage characteristics under illumination to absorption and external quantum efficiency spectra.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium Technologies for Polymer Electronics - TPE06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Rudolstadt, Germany. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">International Conference on Synthetic Metals, ICSM 06.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Dublin, Ireland. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153707v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du dépôt assisté par faisceau d'ions de cathodes pour les dispositifs organiques.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical treatment of electrodes for organic optoelectronics applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DIELOR 06 (DIspositifs ELectroniques ORganiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, PARIS, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium Technologies for Polymer Electronics, TPE 06.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154447v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLEDs : Caractérisations polychromatiques et effet de la densification de la cathode sur le veillissement.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Taillepierre</w:t>
+                <w:t xml:space="preserve">P and n dopable carbazole/perylene alternated materials for organic photovoltaic devices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tran-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dielor 06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, DUBLIN, Ireland. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153204v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hole-transporting molecular glasses based on carbazole for photovoltaic systems.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation du dépôt assisté par faisceau d'ions de cathodes pour les dispositifs organiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Hybrid and Organic Solar Cells, ECHOS'06.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, PARIS, France. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">Colloque DIELOR 06 (DIspositifs ELectroniques ORganiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153759v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of organic solar cells deduced from the comparison of current-voltage characteristics under illumination to absorption and external quantum efficiency spectra.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+                <w:t xml:space="preserve">OLEDs : Caractérisations polychromatiques et effet de la densification de la cathode sur le veillissement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Taillepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Synthetic Metals, ICSM 06.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Dublin, Ireland. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">Dielor 06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154054v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical treatment of electrodes for organic optoelectronics applications.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photovoltaic properties dependence on the active layer morphology of small molecule organic solar cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanak Radhbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hojeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium Technologies for Polymer Electronics, TPE 06.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Germany</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.Vol. 6192, 619223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153196v1</w:t>
+                <w:t xml:space="preserve">hal-00153639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P and n dopable carbazole/perylene alternated materials for organic photovoltaic devices.</w:t>
+                <w:t xml:space="preserve">Oganic solar cell encapsulation by vapor deposition polymerization of parylene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aich</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Goubard</w:t>
+                <w:t xml:space="preserve">Wassim Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Synthetic Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, DUBLIN, Ireland. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">SPIE EUROPE 2006 : Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154075v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oganic solar cell encapsulation by vapor deposition polymerization of parylene.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Anode optimisation of small molecule organic solar cells using ITO obtained by sputtering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE EUROPE 2006 : Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Conference on Hybrid and Organic Solar Cells, ECHOS'06.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, PARIS, France. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079416v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic properties dependence on the active layer morphology of small molecule organic solar cells.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roshanak Radhbeh</w:t>
+                <w:t xml:space="preserve">P and N dopable perylene based materials for organic photovoltaic devices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tran-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Moliton</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.Vol. 6192, 619223</w:t>
+              <w:t xml:space="preserve">European Conference on Hybrid and Organic Solar Cells, ECHOS'06.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris,, France. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153639v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anode optimisation of small molecule organic solar cells using ITO obtained by sputtering.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Electron extracting layer study of organic solar cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Hybrid and Organic Solar Cells, ECHOS'06.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, PARIS, France. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">2nd International Symposium Technologies for Polymer Electronics - TPE06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Rudolstadt, Germany. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153743v1</w:t>
+                <w:t xml:space="preserve">hal-00153707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -29930,277 +29930,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of semitransparent organic solar cells for Agrivoltaics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Simon</w:t>
+                <w:t xml:space="preserve">Semi-Transparent Organic Photovoltaic for Agrivoltaic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoxue He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïques (JNPV 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Strasbourg, France. </w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025) / Journées annuelles du PEPR TASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350538v1</w:t>
+                <w:t xml:space="preserve">hal-05147368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Transparent Organic Photovoltaic for Agrivoltaic Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Margeat</w:t>
+                <w:t xml:space="preserve">Development of semitransparent organic solar cells for Agrivoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashedul Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025) / Journées annuelles du PEPR TASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïques (JNPV 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147368v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaïque Organique Semi-transparent (ST-OPV) pour Applications en Agrivoltaïsme</w:t>
               </w:r>
@@ -30488,51 +30488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Glasgow, France</w:t>
@@ -30669,51 +30669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de dérivés de la chlorophylle a à partir de l’extraction de microalgues pour la conversion de l’énergie solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chevrier Michèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Richeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30794,77 +30794,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic solar cells as energy harvesters and data receivers for visible light communications: the role of interfacial layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesham Hawashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Chalh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Moline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Ait Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30919,77 +30919,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic solar cells as energy harvesters and data receivers for visible light communications: the role of interfacial layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesham Hawashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Chalh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Moline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Ait Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31044,90 +31044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New deposition approach for lead and tin-free metal halide perovskite solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesham Hawashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firoz Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31169,51 +31169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of TiO2/Graphene-based nanocomposites for perovskite solar cells: Synthesis and Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31221,51 +31221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Belchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Habert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIMPART'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31329,51 +31329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Belchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Materials Processing Applications, Research and Technology (FIMPART 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Bordeaux, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31392,260 +31392,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printed perovskite solar cells and energy supply for autonomous sensors network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
+                <w:t xml:space="preserve">Comparison between Direct and Indirect Architectures in Perovskite Light Emitting Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Kumar Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Workshop Doctorants XLIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">OMNT Symposium on Hybrid organic - inorganic Photonics: Boosting Lighting, Energy, Imagers, Sensors by organic materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415593v1</w:t>
+                <w:t xml:space="preserve">hal-01415590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Direct and Indirect Architectures in Perovskite Light Emitting Diodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
+                <w:t xml:space="preserve">Printed perovskite solar cells and energy supply for autonomous sensors network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMNT Symposium on Hybrid organic - inorganic Photonics: Boosting Lighting, Energy, Imagers, Sensors by organic materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">6ème Workshop Doctorants XLIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415590v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -31689,77 +31689,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Boloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Boloma</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coudert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Qing Zhang and W.I. Milne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Nanodevices and Nanofabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pan Stanford Publishing Pte., pp.978-981, 2012, Selected Publications from Symposium of Nanodevices and Nanofabrication in ICMAT2011, ISBN 978-981-4.64-54-6 (Hardcover), 978-981-4364-55-3 (eBook)</w:t>
@@ -31947,51 +31947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Moliton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US2012104365 (A1) WO2010010254 (A1) KR20110049832 (A) JP2011529264 (A) JP5543455 (B2) 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32022,77 +32022,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composants électroniques à encapsulation intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 2 934 417 - Bulletin Officiel de la Propriété Industrielle n° 4. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32142,77 +32142,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution on the Realization of Efficient Transparent Electrodes Using Silver Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Chalh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32468,51 +32468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux colorants organiques pour cellules hybrides sensibilisées à colorant : transposition aux cellules à l'état solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Louahem M'Sabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Berthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32520,51 +32520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Demadrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -32580,285 +32580,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la mobilité de charges dans des transistors à effet de champs organiques par alignement de nanotubes de carbone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Effet de l'orientation de nanotubes de carbone (NTC) sur les propriétés électriques de transistors à base de nano-composites Polymère - NTC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouad Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687036v1</w:t>
+                <w:t xml:space="preserve">hal-00686544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'orientation de nanotubes de carbone (NTC) sur les propriétés électriques de transistors à base de nano-composites Polymère - NTC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la mobilité de charges dans des transistors à effet de champs organiques par alignement de nanotubes de carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouad Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686544v1</w:t>
+                <w:t xml:space="preserve">hal-00687036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de composants photovoltaïques organiques et étude de la morphologie à l'échelle nanométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Boloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32902,90 +32902,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramètres essentiels pour la reproductibilité des performances des cellules solaires organiques à base de polymères (P3HT) et de dérivés de fullerène (PCBM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Boloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33014,291 +33014,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductibilité des OPV à base de CuPc et de C60</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Parbaile</w:t>
+                <w:t xml:space="preserve">Etude de la conductivité d'un film nanocomposite à base de nanotubes de carbone et de PEDOT:PSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745443v1</w:t>
+                <w:t xml:space="preserve">hal-00745441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la conductivité d'un film nanocomposite à base de nanotubes de carbone et de PEDOT:PSS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Ichikawa</w:t>
+                <w:t xml:space="preserve">Électrode ITO/Ag/ITO dans un dispositif photovoltaïque organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745441v1</w:t>
+                <w:t xml:space="preserve">hal-00745447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Électrode ITO/Ag/ITO dans un dispositif photovoltaïque organique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">Reproductibilité des OPV à base de CuPc et de C60</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Parbaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745447v1</w:t>
+                <w:t xml:space="preserve">hal-00745443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId598"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -33453,51 +33453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05229506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxue He" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Petitjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trigaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2025.117935" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04501859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Do" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re&#7743;i Antony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13061039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02890023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Belchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pibaleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MA00204F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02896020v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwen Zeng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gheno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071289" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02927242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Ibrahim Zamkoye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Gbouri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Antony" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173826" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02408015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Perraudeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tristant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chazelas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2019006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ferhat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier No&#235;l" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.02.031" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Goumri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lucas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouna Baitoul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-06841-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02178783v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Habert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b01352" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01773626v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SE00313G" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.11.027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891660v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201800191" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Boughias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Said Belkaid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zirmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-6087-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Pham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Kumar Saha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Provost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Farr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10513" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01649639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khenfouch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2169-0022-C1-076" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01417226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Garuz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.11.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrier Mich&#232;le" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Hawashin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richeter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Surin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2017.02.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVGBN2ZB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thi Thu Trang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.10.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704772v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourida Ourahmoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2017.09.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299660v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chalh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.03.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy-Lhez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2016.06.030" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01278000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosti Tapio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sorgues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano6030035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02549182v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip. Saha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09083" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01773622v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.07.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01254561v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met6010021" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01249443v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalal Djazia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benachour Djafer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2015.12.021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405864v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaochen Lin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am507179c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246174v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cloutet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2015.03.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01134058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005145v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.02.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2V58J5B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934918v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Hajj" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kraft" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schirr-Bonnans" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861171" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024319v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Marzouk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4686" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQ32MV9D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barbot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.02.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934901v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Aldissi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6824-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0R0J94BG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934909v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807388" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926764v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2013.7502" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926739v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Chakaroun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.A. Fischer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moliton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786983v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Melhem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.08.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3479Q6J5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757479v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aumeur El Amrani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.08.011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90Q2XLDJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911131v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nunzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Buncel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682824v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chakaroun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.193" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2T24P9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682963v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682977v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boucharef" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201100289" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3C2LRL9Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489957v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boumaza" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Snaith" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/20/205203" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D3FTTH4S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581316v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanak Radbeh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Parbaile" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555233v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqing Yu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982815" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TNGBKK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449302v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/3/035201" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NL9DXDGB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618488v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Amrani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010108" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489983v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Rom&#233;o Banoukepa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982965" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5GZ1QC0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583800v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Spadafora" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;vin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl101001d" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437358v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437354v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defranoux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Piel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.03.221" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J082PKH2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349177v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Pandey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349181v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monestier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Simon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Torchio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757679v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Monestier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Torchio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.00C251" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349184v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A&#239;ch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tran-Van" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349185v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beouch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaleviciute" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153259v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aich" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. W&#252;nsch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757475v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hojeij" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006133" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HRPDKDTH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067791v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Hiorns" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1835538" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248842v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauneau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaplain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992211" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248621v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991153" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04897472v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nickmilder" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecl&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506770v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frouin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margeat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04541726v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ribeiro dos Santos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04888243v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Louis Leclercq" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiri Ren" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jamois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04637919v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04889114v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Tam Nguyen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Do" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3027593" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04601470v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04060950v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemender Chand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117310v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04216605v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04060937v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03871217v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03670797v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04060928v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690452v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Galnon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03190307v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mermet-Lyaudoz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03190317v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085926v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pibaleau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02510678v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moline" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085927v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouane" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416103v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01929056v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisly Truong" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Molefe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakang Mothudi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01651934v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652363v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01569287v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01773632v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652346v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652353v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652426v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652354v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652367v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01569294v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khenfouch" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652371v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01317977v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652372v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01417268v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277152v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cristoferi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01281971v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baranek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02513430v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652398v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245830v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01323507v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Louahem M'Sabah" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Charalampidis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Karikis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02513409v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Raissi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213745v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245839v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245831v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245838v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245834v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246520v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213746v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278247v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Obscur" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Arrive" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01141080v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276877v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073812v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276873v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01092564v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01074239v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Warnan" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276875v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276867v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363054v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095238v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filoramo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278246v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095208v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01074237v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01074234v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277122v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916195v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leconte" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276878v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276870v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916196v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916251v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281750v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachetan M. Tuladhar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916191v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916190v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00735020v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280633v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916412v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichikawa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.469" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280635v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916226v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276871v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280626v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280629v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734836v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735880v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pardis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276879v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734870v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280631v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang Wang" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280614v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735870v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Skaiky" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735872v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Boloma" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280608v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Darchy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hanifi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenevier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683065v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686556v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686597v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghir Boumaza" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687034v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683462v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Kouki" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683554v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupuis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivation" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gardette" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686529v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boumaza" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659385v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686562v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivaton" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683561v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686520v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683547v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686982v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683541v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683544v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reisdorffer" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Rendu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phap Nguyen" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687040v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686626v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683550v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan J. Spadafora" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grevin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619044v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rammal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620049v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620082v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couderc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619107v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619073v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619721v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533881v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Miao" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Melhem" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620052v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620091v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618403v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619061v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620041v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619666v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620069v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619961v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619046v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916227v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619964v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620065v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620029v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742522v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742515v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710990v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437837v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709400v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745406v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757705v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742491v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743313v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437805v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Radbeh" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742525v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446009v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437349v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710847v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00909028v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420522v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743299v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00744203v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742538v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437348v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437792v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743293v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742503v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745429v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710853v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446017v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437802v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745418v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742547v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hojiej" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916229v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Hijazi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358114v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358577v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358831v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365528v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358098v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358832v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358829v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358101v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349069v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358116v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358106v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358102v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358578v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757598v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757528v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758823v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flory" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2007.ThC2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199162v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757694v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757699v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757691v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199169v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153755v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sini" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153707v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154447v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153204v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Taillepierre" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153759v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154054v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153196v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154075v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079416v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brousse" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153639v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanak Radhbeh" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153743v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350538v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedul Islam" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Simon" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05147368v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04889010v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117328v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong Tam" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mermet-Lyaudoz" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05100883v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Issoufou" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690477v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02179044v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Richeter" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehdi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416162v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ait Assou" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841436v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812142v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firoz Alam" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341953v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01651944v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415593v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415590v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735889v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249280v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poughon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dassas" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302452v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moliton" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620282v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245826v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213749v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280741v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246493v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916248v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berthoux" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervella" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687036v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686544v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686550v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687035v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745443v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745441v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745447v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05229506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxue He" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Petitjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trigaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2025.117935" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04501859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Do" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re&#7743;i Antony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13061039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02890023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Belchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pibaleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MA00204F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02896020v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwen Zeng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gheno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071289" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02927242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Ibrahim Zamkoye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Gbouri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Antony" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173826" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Goumri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lucas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouna Baitoul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-06841-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062112v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ferhat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier No&#235;l" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.02.031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02178783v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Habert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b01352" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02408015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Perraudeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tristant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chazelas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2019006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01773626v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SE00313G" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.11.027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891660v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201800191" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Boughias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Said Belkaid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zirmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-6087-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrier Mich&#232;le" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Hawashin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richeter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Surin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2017.02.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVGBN2ZB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thi Thu Trang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.10.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01417226v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Garuz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.11.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourida Ourahmoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2017.09.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01649639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khenfouch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2169-0022-C1-076" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Pham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Kumar Saha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Provost" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Farr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10513" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02549182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip. Saha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09083" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01278000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosti Tapio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sorgues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano6030035" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01773622v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.07.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01254561v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met6010021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01249443v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalal Djazia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benachour Djafer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2015.12.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chalh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.03.021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338470v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy-Lhez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2016.06.030" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246174v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cloutet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2015.03.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405864v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaochen Lin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am507179c" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01134058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246204v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barbot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.02.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024319v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Marzouk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4686" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQ32MV9D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Hajj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kraft" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schirr-Bonnans" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861171" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.02.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2V58J5B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926739v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Chakaroun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.A. Fischer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moliton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926764v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2013.7502" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786983v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Melhem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.08.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3479Q6J5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934909v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Aldissi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807388" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934901v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6824-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0R0J94BG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682824v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chakaroun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.193" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2T24P9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911131v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nunzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Buncel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aumeur El Amrani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.08.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90Q2XLDJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682977v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boucharef" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201100289" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3C2LRL9Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanak Radbeh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Parbaile" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/3/035201" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NL9DXDGB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555233v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqing Yu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982815" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TNGBKK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581316v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618488v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Amrani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010108" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489983v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Rom&#233;o Banoukepa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982965" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5GZ1QC0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583800v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Spadafora" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;vin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl101001d" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489957v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boumaza" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Snaith" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/20/205203" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D3FTTH4S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437358v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437354v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defranoux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Piel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.03.221" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J082PKH2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349181v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monestier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Simon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Torchio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349177v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Pandey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757679v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Monestier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Torchio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.00C251" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349185v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A&#239;ch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tran-Van" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beouch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaleviciute" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349184v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757475v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hojeij" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006133" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HRPDKDTH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153259v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aich" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. W&#252;nsch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067791v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Hiorns" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1835538" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248842v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauneau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaplain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992211" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248621v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991153" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04897472v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nickmilder" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecl&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506770v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frouin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margeat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04888243v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Louis Leclercq" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiri Ren" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jamois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04637919v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04889114v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Tam Nguyen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Do" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3027593" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04541726v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ribeiro dos Santos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04601470v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04060950v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemender Chand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117310v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04216605v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03871217v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03670797v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04060937v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04060928v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690452v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Galnon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03190307v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mermet-Lyaudoz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03190317v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02510678v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moline" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085927v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouane" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416103v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085926v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pibaleau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01929056v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisly Truong" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Molefe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakang Mothudi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01773632v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01569287v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652346v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652353v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652363v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652426v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652367v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652354v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01569294v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khenfouch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01651934v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652372v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01417268v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277152v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cristoferi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01317977v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02513430v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01281971v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baranek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652398v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652371v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245839v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245831v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213745v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245838v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245834v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246520v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213746v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278247v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Obscur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Arrive" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02513409v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Raissi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01141080v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01323507v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Louahem M'Sabah" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Charalampidis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Karikis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245830v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01092564v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276873v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01074239v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Warnan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276875v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276867v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363054v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073812v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276877v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095238v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filoramo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095208v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278246v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01074237v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01074234v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277122v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916251v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leconte" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281750v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachetan M. Tuladhar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916196v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916191v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916190v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916195v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276878v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276870v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280626v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280629v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734836v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276871v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735880v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pardis" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276879v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280635v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916226v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916412v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichikawa" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.469" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735870v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Skaiky" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280614v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734870v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280631v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang Wang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735872v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Boloma" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280608v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Darchy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hanifi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenevier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280633v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00735020v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687034v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683462v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Kouki" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686597v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghir Boumaza" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683554v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupuis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivation" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gardette" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686529v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boumaza" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659385v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686562v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivaton" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686520v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683561v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683547v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686982v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687040v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683541v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683544v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reisdorffer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Rendu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phap Nguyen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686626v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683550v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan J. Spadafora" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grevin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683065v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686556v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619721v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533881v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Miao" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Melhem" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619107v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619073v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620052v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620091v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618403v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620049v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620082v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couderc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619061v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620041v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619046v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620069v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619666v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619961v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916227v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619964v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620065v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620029v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619044v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rammal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437805v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Radbeh" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742525v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446009v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437349v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742491v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745406v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757705v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743313v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710847v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00909028v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420522v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743299v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00744203v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742538v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437348v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709400v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743293v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437792v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446017v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742503v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710853v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745429v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437802v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745418v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742547v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hojiej" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710990v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742515v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742522v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437837v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358829v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358832v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358101v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Hijazi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365528v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358831v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358098v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358116v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349069v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358106v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358102v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358578v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916229v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358577v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358114v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199162v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758823v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flory" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2007.ThC2" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757699v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757694v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757691v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199169v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757598v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757528v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153759v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154054v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153196v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154075v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sini" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154447v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153204v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Taillepierre" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153639v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanak Radhbeh" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brousse" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079416v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153743v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153755v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153707v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05147368v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350538v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedul Islam" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Simon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04889010v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117328v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong Tam" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mermet-Lyaudoz" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05100883v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Issoufou" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690477v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02179044v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Richeter" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehdi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416162v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ait Assou" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841436v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812142v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firoz Alam" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341953v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01651944v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415590v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415593v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735889v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249280v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poughon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dassas" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302452v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moliton" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620282v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245826v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213749v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280741v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246493v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916248v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berthoux" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervella" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686544v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687036v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686550v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687035v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745441v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745447v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745443v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>