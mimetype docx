--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1272,295 +1272,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic thermoelectric devices based on a stable n-type nanocomposite printed on paper</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Noël</w:t>
+                <w:t xml:space="preserve">Stability Assessments on Luminescent Down-Shifting Molecules for UV-Protection of Perovskite Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2, 2018, pp.387-395. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, pp.781-786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7SE00313G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2017.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773626v1</w:t>
+                <w:t xml:space="preserve">hal-01652408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Assessments on Luminescent Down-Shifting Molecules for UV-Protection of Perovskite Solar Cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Audebert</w:t>
+                <w:t xml:space="preserve">Organic thermoelectric devices based on a stable n-type nanocomposite printed on paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75, pp.781-786. </w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, 2018, pp.387-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2017.11.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7SE00313G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652408v1</w:t>
+                <w:t xml:space="preserve">hal-01773626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Highly Efficient Inkjet-Printed Perovskite Solar Cells Fully Processed Under Ambient Conditions and at Low Temperature</w:t>
               </w:r>
@@ -1808,437 +1808,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-designed poly(3-hexylthiophene) as hole transporting material: A new opportunity for solid-state dye-sensitized solar cells</w:t>
+                <w:t xml:space="preserve">Solution processed cathode and interconnecting layer of silver nanowires in an efficient inverted tandem organic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chevrier Michèle</w:t>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hesham Hawashin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Garuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2017.02.015⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 160, pp.494-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480051v1</w:t>
+                <w:t xml:space="preserve">hal-01417226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printable WO3 electron transporting layer for perovskite solar cells: Influence on device performance and stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+                <w:t xml:space="preserve">Well-designed poly(3-hexylthiophene) as hole transporting material: A new opportunity for solid-state dye-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevrier Michèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesham Hawashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Richeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pham Thi Thu Trang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ratier</w:t>
+                <w:t xml:space="preserve">Mathieu Surin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226, pp.157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2017.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.10.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01415225v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution processed cathode and interconnecting layer of silver nanowires in an efficient inverted tandem organic solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Printable WO3 electron transporting layer for perovskite solar cells: Influence on device performance and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+                <w:t xml:space="preserve">Pham Thi Thu Trang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Garuz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 160, pp.494-502. </w:t>
+              <w:t xml:space="preserve">, 2017, 161, pp.347-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417226v1</w:t>
+                <w:t xml:space="preserve">hal-01415225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient tetrazine photoluminescent layer used for organic solar cells down shifting</w:t>
               </w:r>
@@ -2544,51 +2544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Farré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121, pp.129-139. </w:t>
@@ -3141,51 +3141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of an electrode self-protective architecture on the stability of inverted polymer solar cells based on P3HT:PCBM with an active area of 2 cm²</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalal Djazia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Garuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benachour Djafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3375,51 +3375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced photocurrent and stability of organic solar cells using solution-based TSCuPc interfacial layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy-Lhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3473,387 +3473,387 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble carbon nanotubes/phthalocyanines transparent electrode and interconnection layers for flexible inverted polymer tandem solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+                <w:t xml:space="preserve">Single-Step Preparation of TiO 2 /MWCNT Nanohybrid Materials by Laser Pyrolysis and Application to Efficient Photovoltaic Energy Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Vignau</w:t>
+                <w:t xml:space="preserve">Yaochen Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Cloutet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arianna Filoramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2015.03.003⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (1), pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am507179c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246174v1</w:t>
+                <w:t xml:space="preserve">hal-03405864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Step Preparation of TiO 2 /MWCNT Nanohybrid Materials by Laser Pyrolysis and Application to Efficient Photovoltaic Energy Conversion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pinault</w:t>
+                <w:t xml:space="preserve">Soluble carbon nanotubes/phthalocyanines transparent electrode and interconnection layers for flexible inverted polymer tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Filoramo</w:t>
+                <w:t xml:space="preserve">Laurence Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fabert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Cloutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (1), pp.51-56. </w:t>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 pp.86-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/am507179c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2015.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405864v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Step Preparation of TiO2/MWCNT Nanohybrid Materials by Laser Pyrolysis and Application to Efficient Photovoltaic Energy Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaochen Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Filoramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7, pp.51-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/am507179c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134058v1</w:t>
@@ -3890,51 +3890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4261,64 +4261,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the short-circuit current, efficiency of inverted organic solar cells using tetra sulfonic copper phthalocyanine (TS-CuPc) as electron transporting layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4675,51 +4675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4808,51 +4808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4925,51 +4925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-type doping and thermoelectric properties of co-sublimed cesium-carbonate-doped fullerene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5048,324 +5048,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of ZnO/Ag/ZnO multilayer electrodes obtained by Ion Beam Sputtering for optoelectronic devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">Organic solar cell materials and active layer designs-improvements with carbon nanotubes: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Aldissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Buncel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (3), pp.342-354</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682824v1</w:t>
+                <w:t xml:space="preserve">hal-00911131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic solar cell materials and active layer designs-improvements with carbon nanotubes: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of ZnO/Ag/ZnO multilayer electrodes obtained by Ion Beam Sputtering for optoelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 520 (14), pp.4666-4668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.10.193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911131v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITO/Au/ITO multilayer electrodes for CuPc/c60 solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5685,474 +5685,474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale control of the network morphology of high efficiency polymer fullerene solar cells by the use of high material concentration in the liquid phase</w:t>
+                <w:t xml:space="preserve">Investigation of electric charge transport in conjugated polymer P3HT:PCBM solar cell with temperature dependent current and capacitance measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peiqing Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roshanak Radbeh</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/3/035201⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (3-4), pp.1000-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200982815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449302v1</w:t>
+                <w:t xml:space="preserve">hal-00555233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of electric charge transport in conjugated polymer P3HT:PCBM solar cell with temperature dependent current and capacitance measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arouna Darga</w:t>
+                <w:t xml:space="preserve">Enhanced Efficiency of Polymeric Solar Cells via Alignment of Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+                <w:t xml:space="preserve">Emilien Parbaile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Aldissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (11), pp.1514-1519</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00555233v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Efficiency of Polymeric Solar Cells via Alignment of Carbon Nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Nanoscale control of the network morphology of high efficiency polymer fullerene solar cells by the use of high material concentration in the liquid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roshanak Radbeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Parbaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matt Aldissi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (3), pp.035201-1-035208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/3/035201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581316v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic optoelectronic devices-flexibility versus performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6497,51 +6497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-state dye-sensitized solar cells based on ZnO nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boucharef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6656,51 +6656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aumeur El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6755,51 +6755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality transparent conductive electrodes in organic photovoltaic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6895,260 +6895,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical modelling of organic solar cells based on CuPc and C60</w:t>
+                <w:t xml:space="preserve">Size effect on organic optoelectronics devices : example of photovoltaic cell efficienty.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Monestier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
+                <w:t xml:space="preserve">A.K. Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (13), pp.C251-C256</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol.372 (issue 8), pp.1333-1336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349181v1</w:t>
+                <w:t xml:space="preserve">hal-00349177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effect on organic optoelectronics devices : example of photovoltaic cell efficienty.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical modelling of organic solar cells based on CuPc and C60</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Torchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.K. Pandey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
+                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, vol.372 (issue 8), pp.1333-1336</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (13), pp.C251-C256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349177v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical modeling of organic solar cells based on CuPc and C60</w:t>
               </w:r>
@@ -7173,51 +7173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7262,273 +7262,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrazone based molecular glasses for solid-state dye-sensitized solar cells.</w:t>
+                <w:t xml:space="preserve">Small molecule organic solar cells based on phthalocyanine/perylene-carbazole donor-acceptor couple.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Beouch</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Vol.516 (Issue 20), pp.7260-7265</w:t>
+              <w:t xml:space="preserve">, 2008, Vol.516 (Issue 20), pp.7171-7175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349185v1</w:t>
+                <w:t xml:space="preserve">hal-00349184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small molecule organic solar cells based on phthalocyanine/perylene-carbazole donor-acceptor couple.</w:t>
+                <w:t xml:space="preserve">Hydrazone based molecular glasses for solid-state dye-sensitized solar cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chevrot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Michaleviciute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Vol.516 (Issue 20), pp.7171-7175</w:t>
+              <w:t xml:space="preserve">, 2008, Vol.516 (Issue 20), pp.7260-7265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349184v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic planar heterojunction solar cell optimisation with ITO obtained by ion beam sputtering</w:t>
               </w:r>
@@ -7682,51 +7682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michaleviciute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wünsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8421,532 +8421,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie Nanophotonique par Lithographie par Nano-Impression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des cellules solaires…qui écoutent !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoxue He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chevalier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Ribeiro dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique 2024 (JNMO 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Le Lazaret, Sète, France</w:t>
+              <w:t xml:space="preserve">Journée de la Physique 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences et Techniques de Limoges, Université de Limoges, Apr 2024, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888243v1</w:t>
+                <w:t xml:space="preserve">hal-04541726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of PF2 Organic Solar Cells for Indoor Application</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclère</w:t>
+                <w:t xml:space="preserve">Nanophotonic engineering of perovskite metasurface LEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Tam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reḿi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Indoor Photovoltaic Conference (IPVC-1)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic and Hybrid Light Emitting Materials and Devices XXVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE Optics and Photonics, Aug 2024, San Diego, United States. pp.131220H, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3027593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637919v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanophotonic engineering of perovskite metasurface LEDs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ingénierie Nanophotonique par Lithographie par Nano-Impression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trong Tam Nguyen</w:t>
+                <w:t xml:space="preserve">Jean -Louis Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Huy Do</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Reḿi Antony</w:t>
+                <w:t xml:space="preserve">Huiri Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic and Hybrid Light Emitting Materials and Devices XXVIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique 2024 (JNMO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Le Lazaret, Sète, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889114v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cellules solaires…qui écoutent !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of PF2 Organic Solar Cells for Indoor Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoxue He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nickmilder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Physique 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Sciences et Techniques de Limoges, Université de Limoges, Apr 2024, Limoges, France</w:t>
+              <w:t xml:space="preserve">First Indoor Photovoltaic Conference (IPVC-1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541726v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Indoor Energy Efficiency with PF2:ITIC Organic Solar Cells for IoT Applications</w:t>
               </w:r>
@@ -9303,51 +9303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unleashing the Potential of CsPbBr3 Nanocrystals Embedded in Polymer Matrices for Quantum-Dot Perovskite Light-Emitting Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9422,135 +9422,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving device-to-device reproducibility of light-emitting diodes based on layered halide perovskites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reḿi Antony</w:t>
+                <w:t xml:space="preserve">Optimisation de cellules solaires organiques pour applications « indoor » innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoxue He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemender Chand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Advanced Materials and Nanotechnology (ICAMN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2022 (JNPV 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871217v1</w:t>
+                <w:t xml:space="preserve">hal-04060937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of green light-emitting diodes with optimization of perovskite thin film growth</w:t>
               </w:r>
@@ -9638,148 +9651,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de cellules solaires organiques pour applications « indoor » innovantes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Audebert</w:t>
+                <w:t xml:space="preserve">Improving device-to-device reproducibility of light-emitting diodes based on layered halide perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Huy Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reḿi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2022 (JNPV 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Advanced Materials and Nanotechnology (ICAMN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060937v1</w:t>
+                <w:t xml:space="preserve">hal-03871217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel accepteur non-fullerène à base d’heptazines pour le photovoltaïque organique indoor</w:t>
               </w:r>
@@ -10119,51 +10119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perovskite solar cells as energy harvesters and data receivers for visible light communications (VLC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesham Hawashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthick Sekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10240,51 +10240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of inverted organic solar cells for energy harvesting and visible light communications (VLC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesham Hawashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Moline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10378,77 +10378,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a soft annealing treatment on Bismuth-based lead-free perovskite solar cells processed by sequential low-temperature thermal vapor deposition method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesham Hawashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10859,631 +10859,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Générateur thermoélectrique flexible imprimé sur papier à base de matériaux organiques et hybrides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Noël</w:t>
+                <w:t xml:space="preserve">SOLUTION PROCESSED SILVER NANOWIRES FOR INVERTED ORGANIC SOLAR CELLS ELECTRODES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Chalh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Torchio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Tecnologie des Systèmes Pi-Conjugués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">PHOTOVOLTAIC TECHNICAL CONFERENCE - FROM ADVANCED MATERIALS AND PROCESSES TO INNOVATIVE APPLICATIONS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Marseille France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773632v1</w:t>
+                <w:t xml:space="preserve">hal-01652363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial charge kinetics in solid-state p-type dye-sensitized solar cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conditions De Mouillabilité pour les Cellules Solaires Pérovskite Imprimées : le Rôle du Chlore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Interface Properties in Organic Electronics (IPOE 2017): Key Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Cergy Pontoise, France</w:t>
+              <w:t xml:space="preserve">3ème Journées Pérovskites Hybrides (JPH 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569287v1</w:t>
+                <w:t xml:space="preserve">hal-01652346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions De Mouillabilité pour les Cellules Solaires Pérovskite Imprimées : le Rôle du Chlore</w:t>
+                <w:t xml:space="preserve">Stabilité de Molécules Organiques Photoluminescentes Utilisées pour la Protection des Cellules Solaires Pérovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journées Pérovskites Hybrides (JPH 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">2ème Congrès National Science et Technologie des Systèmes Pi-Conjugués (SPIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652346v1</w:t>
+                <w:t xml:space="preserve">hal-01652353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité de Molécules Organiques Photoluminescentes Utilisées pour la Protection des Cellules Solaires Pérovskites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
+                <w:t xml:space="preserve">Générateur thermoélectrique flexible imprimé sur papier à base de matériaux organiques et hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès National Science et Technologie des Systèmes Pi-Conjugués (SPIC)</w:t>
+              <w:t xml:space="preserve">Science et Tecnologie des Systèmes Pi-Conjugués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652353v1</w:t>
+                <w:t xml:space="preserve">hal-01773632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOLUTION PROCESSED SILVER NANOWIRES FOR INVERTED ORGANIC SOLAR CELLS ELECTRODES</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interfacial charge kinetics in solid-state p-type dye-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Trang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Kumar Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Farré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHOTOVOLTAIC TECHNICAL CONFERENCE - FROM ADVANCED MATERIALS AND PROCESSES TO INNOVATIVE APPLICATIONS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Marseille France</w:t>
+              <w:t xml:space="preserve">International Conference on Interface Properties in Organic Electronics (IPOE 2017): Key Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Cergy Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652363v1</w:t>
+                <w:t xml:space="preserve">hal-01569287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet plasmonique de nanofils d'argents dans les électrodes transparentes oxyde/AgNWs/oxyde sur les performances des cellules solaires organiques</w:t>
               </w:r>
@@ -11571,243 +11571,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag nanowires percolating network embedded in oxide nanoparticles for transparent and conducting electrodes for organic solar cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malika Chalh</w:t>
+                <w:t xml:space="preserve">Conditions de mouillabilité pour les cellules solaires pérovskites imprimées : le rôle du chlore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Flexible Organic Electronics (ISFOE17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">3ème journée Pérovskite Hybride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652367v1</w:t>
+                <w:t xml:space="preserve">hal-01652354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions de mouillabilité pour les cellules solaires pérovskites imprimées : le rôle du chlore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+                <w:t xml:space="preserve">Ag nanowires percolating network embedded in oxide nanoparticles for transparent and conducting electrodes for organic solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Chalh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée Pérovskite Hybride</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Flexible Organic Electronics (ISFOE17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652354v1</w:t>
+                <w:t xml:space="preserve">hal-01652367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene / TiO2 composites synthesized in one-step by laser pyrolysis for improved charge extraction in perovskite solar cells</w:t>
               </w:r>
@@ -12020,553 +12020,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printed perovskite solar cells and energy supply for autonomous sensors network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pérovskites hybrides pour les dispositifs optoélectroniques : la problématique des interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Trang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Kumar Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop des Doctorants XLIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">2ème Journées des Pérovskites Hybrides (JPH 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652372v1</w:t>
+                <w:t xml:space="preserve">hal-01317977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution processed silver nanowire embedded in zinc oxide nanoparticles for organic solar cells electrode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Printed perovskite solar cells and energy supply for autonomous sensors network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Transparent Electrode: Energy Materials and Nanotechnology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Workshop des Doctorants XLIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417268v1</w:t>
+                <w:t xml:space="preserve">hal-01652372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic and perovskite solar cells for autonomous sensor network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ratier</w:t>
+                <w:t xml:space="preserve">Solution processed silver nanowire embedded in zinc oxide nanoparticles for organic solar cells electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Chalh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st RSET International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">EMN Meeting on Transparent Electrode: Energy Materials and Nanotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277152v1</w:t>
+                <w:t xml:space="preserve">hal-01417268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérovskites hybrides pour les dispositifs optoélectroniques : la problématique des interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
+                <w:t xml:space="preserve">Organic and perovskite solar cells for autonomous sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Chalh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Cristoferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journées des Pérovskites Hybrides (JPH 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">1st RSET International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317977v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution-processed polymer-silver nanowire anode and cathode for inverted flexible semi-transparent solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Garuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Chalh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12969,284 +12969,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printed perovskite solar cells and energy supply for autonomous sensors network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+                <w:t xml:space="preserve">Optical modeling and realization of transparent multilayer electrode and their application for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Chalh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Garuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Perovskite Solar Cells and Optoelectronics (PSCO 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Hybrid and organic photovoltaics conference nanoGe HOPV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245839v1</w:t>
+                <w:t xml:space="preserve">hal-02513409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et caractérisation d‘électrodes transparentes à base de nanofils d’argent pour une application solaire</w:t>
+                <w:t xml:space="preserve">Optical Modeling and Realization of Transparent Multilayer Electrode and their Application for Solal Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Chalh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Garuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIC 2015 : Science et Technologie des Systèmes pi-Conjugués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Anger, France</w:t>
+              <w:t xml:space="preserve">Hybrid and Organic Photovoltaics Conference nanoGe HOPV 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245831v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perovskite solar cells for autonomous sensor networks</w:t>
+                <w:t xml:space="preserve">Pérovskite hybride pour cellules solaires imprimées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
@@ -13264,222 +13281,166 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Perovskite Solar Cells and Optoelectronics (PCSO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">SPIC 2015 : Science et Technologie des Systèmes pi-Conjugués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Anger, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213745v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Modeling and Realization of Transparent Multilayer Electrode and their Application for Solal Cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photovoltaïque Organique : historique et récents développements à XLIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid and Organic Photovoltaics Conference nanoGe HOPV 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">SCF’15, Chimie et transition énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Chimique de France, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245838v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérovskite hybride pour cellules solaires imprimées</w:t>
+                <w:t xml:space="preserve">Printed perovskite solar cells for autonomous sensors network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
@@ -13497,166 +13458,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIC 2015 : Science et Technologie des Systèmes pi-Conjugués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Anger, France</w:t>
+              <w:t xml:space="preserve">5ème Journées Nationales sur la Récupération et le Stockage d'Energie pour l’Alimentation de Microsystèmes Autonomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245834v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaïque Organique : historique et récents développements à XLIM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic solar cells : Oxide nanoparticles materials for PEDOT:PSS replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Obscur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Arrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF’15, Chimie et transition énergétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Chimique de France, Jul 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Esos Establish </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246520v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printed perovskite solar cells for autonomous sensors network</w:t>
+                <w:t xml:space="preserve">Printed perovskite solar cells and energy supply for autonomous sensors network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
@@ -13674,306 +13674,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journées Nationales sur la Récupération et le Stockage d'Energie pour l’Alimentation de Microsystèmes Autonomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Orsay, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Perovskite Solar Cells and Optoelectronics (PSCO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213746v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic solar cells : Oxide nanoparticles materials for PEDOT:PSS replacement</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elaboration et caractérisation d‘électrodes transparentes à base de nanofils d’argent pour une application solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Chalh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Garuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esos Establish </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t>
+              <w:t xml:space="preserve">SPIC 2015 : Science et Technologie des Systèmes pi-Conjugués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Anger, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278247v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical modeling and realization of transparent multilayer electrode and their application for solar cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahfoudh Raissi</w:t>
+                <w:t xml:space="preserve">Perovskite solar cells for autonomous sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid and organic photovoltaics conference nanoGe HOPV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">1st International Conference on Perovskite Solar Cells and Optoelectronics (PCSO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513409v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pérovskites imprimées pour le photovoltaïques, les capteurs autonomes, les dispositifs de positionnement, et les communications optiques sans fils</w:t>
               </w:r>
@@ -14218,64 +14218,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couches Photoactives Ternaires pour les Cellules Photovoltaïques Organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Cristoferi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Garuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14324,273 +14324,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of TiO2/MWCNT (Multiwall Carbon Nanotubes) Nanocomposites by Laser Pyrolysis and Their Application in Solid State Dye Sensitized Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ratier</w:t>
+                <w:t xml:space="preserve">Elaboration of TiO2/MWCNT (Multiwall Carbon Nanotubes) Nanocomposites and Their Application in Solid State Dye Sensitized Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaochen Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Filoramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">XII International Conference on Nanostructured Materials (NANO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092564v1</w:t>
+                <w:t xml:space="preserve">hal-01073812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Parallel Diode and Trap Behaviour of Ternary Polymer Solar Cells</w:t>
+                <w:t xml:space="preserve">Ternary blends for colour tuned organic solar cells: investigation via the parallel diode and trap models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Cristoferi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Trigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th EUPVSEC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">ICSM2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276873v1</w:t>
+                <w:t xml:space="preserve">hal-01276877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichromophoric sensitizers by antenna effect in solid state dye sensitized solar cells</w:t>
               </w:r>
@@ -14701,51 +14701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Printable Metal-Oxide Nanoparticles (MoO3) as HTL and Copper Phthalocyanine-Tetra-Sulfonated (TS-CuPc) as ETL for High Performance Organic Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14809,77 +14809,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent electrical circuit of a parallel diode model approximation in colour-tuned ternary polymer solar cells.”,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Cristoferi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15036,273 +15036,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02363054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of TiO2/MWCNT (Multiwall Carbon Nanotubes) Nanocomposites and Their Application in Solid State Dye Sensitized Solar Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration of TiO2/MWCNT (Multiwall Carbon Nanotubes) Nanocomposites by Laser Pyrolysis and Their Application in Solid State Dye Sensitized Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arianna Filoramo</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Conference on Nanostructured Materials (NANO 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073812v1</w:t>
+                <w:t xml:space="preserve">hal-01092564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary blends for colour tuned organic solar cells: investigation via the parallel diode and trap models</w:t>
+                <w:t xml:space="preserve">The Parallel Diode and Trap Behaviour of Ternary Polymer Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Cristoferi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Trigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSM2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Turku, Finland</w:t>
+              <w:t xml:space="preserve">29th EUPVSEC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276877v1</w:t>
+                <w:t xml:space="preserve">hal-01276873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration application of TiO2/MWCNT nanocimposites and their application in solid state dye sensitized solar cells.</w:t>
               </w:r>
@@ -15879,51 +15879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schirr-Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Garuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15959,579 +15959,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic application of titanium oxide nanoparticles synthesized by laser pyrolysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ratier</w:t>
+                <w:t xml:space="preserve">Nanocomposite Organic and Hybrid Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Aldissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schirr-Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Louahem M'Sabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology for Next Generation High Efficiency Photovoltaics, Spring International School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Cargèse, France</w:t>
+              <w:t xml:space="preserve">Composites at Lake Louise 2013, Engineering Conferences International (ECI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Fairmont Chateau Lake Louise, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916251v1</w:t>
+                <w:t xml:space="preserve">hal-00916191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting Self-Assembled Monolayer to improve organic solar cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Schirr-Bonnans</w:t>
+                <w:t xml:space="preserve">Photovoltaic application of titanium oxide nanoparticles synthesized by laser pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Fonctionnal pi-Electron Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Nanotechnology for Next Generation High Efficiency Photovoltaics, Spring International School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281750v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic application of titanium oxide nanoparticles synthesized by laser pyrolysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+                <w:t xml:space="preserve">Grafting Self-Assembled Monolayer to improve organic solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schirr-Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachetan M. Tuladhar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Fonctionnal pi-Electron Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916196v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite Organic and Hybrid Solar Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bilel Louahem M'Sabah</w:t>
+                <w:t xml:space="preserve">Photovoltaic application of titanium oxide nanoparticles synthesized by laser pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites at Lake Louise 2013, Engineering Conferences International (ECI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Fairmont Chateau Lake Louise, Alberta, Canada</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916191v1</w:t>
+                <w:t xml:space="preserve">hal-00916196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaic Application of Titanium Oxide Nanoparticles Synthesized By Laser Pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16599,77 +16599,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nanoscience and Technology ICN+T</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
@@ -16711,51 +16711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Nanotube-doped Polymer Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16819,51 +16819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Advanced Organic Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Kingston, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16882,1016 +16882,1016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposites polymères à base de nanotubes de carbone alignés : vers un contrôle fin des propriétés de transport de charges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+                <w:t xml:space="preserve">Remplacement du PEDOT:PSS par du V2O5 sol-gel et transfert sur substrats souples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schirr-Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280626v1</w:t>
+                <w:t xml:space="preserve">hal-01280635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodes sans indium performantes avec une couche nanométrique de métal pour cellules solaires flexibles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">Characterizations of PEDOT:PSS/SWCNT organic anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ichikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Boston, United States. pp.225-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2012.469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280629v1</w:t>
+                <w:t xml:space="preserve">hal-00916412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic and Hybrid polymer/oxide materials for thermoelectric applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Nitrogen doping of TiO2 nanocrystals: impact on electrical and optical properties, and application to photovoltaic energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France. Symposium D</w:t>
+              <w:t xml:space="preserve">XXI International Materials Research Congress, Symposium 6A "Organic Materials for Electronics and Photonics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Cancuun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734836v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Area Fabrication of Polymer Solar Cells</w:t>
+                <w:t xml:space="preserve">Incorporation of Functionalized Single-walled Carbon Nanotubes in Inverted Polymer Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Physical Organic Mini-Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Kingston, Canada</w:t>
+              <w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276871v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of N-doping on the properties of TiO2 nanoparticles synthesized by laser pyrolysis and applications to solid-state dye-sensitized solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photovoltaic technical Conference PVTC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of Functionalized Single-walled Carbon Nanotubes in Inverted Polymer Solar Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
+                <w:t xml:space="preserve">Nanocomposites polymères à base de nanotubes de carbone alignés : vers un contrôle fin des propriétés de transport de charges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 05</w:t>
+              <w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276879v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remplacement du PEDOT:PSS par du V2O5 sol-gel et transfert sur substrats souples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+                <w:t xml:space="preserve">Electrodes sans indium performantes avec une couche nanométrique de métal pour cellules solaires flexibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280635v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen doping of TiO2 nanocrystals: impact on electrical and optical properties, and application to photovoltaic energy conversion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Organic and Hybrid polymer/oxide materials for thermoelectric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Leconte</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI International Materials Research Congress, Symposium 6A "Organic Materials for Electronics and Photonics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Cancuun, Mexico</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France. Symposium D</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916226v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of PEDOT:PSS/SWCNT organic anodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Ichikawa</w:t>
+                <w:t xml:space="preserve">Large Area Fabrication of Polymer Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 MRS Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th Physical Organic Mini-Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Kingston, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/opl.2012.469⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00916412v1</w:t>
+                <w:t xml:space="preserve">hal-01276871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transistor geometry and gate dielectric dependence on the characteristics of organic inverters</w:t>
               </w:r>
@@ -17998,51 +17998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopage de semi-conducteurs organiques par co-sublimation pour application dans des dispositifs électroniques organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18240,77 +18240,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Wang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t>
@@ -18581,51 +18581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude sur les dimensions latérales d'une cellule solaire BHJ imprimée afin de réduire les dissipations de puissance dans les connexions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Cristoferi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18765,873 +18765,873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'orientation de nanotube de carbone (NTC) sur les propriétés électriques des transistors à base de nano- composite : Polymère - NTC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+                <w:t xml:space="preserve">Reproducibility issues of polymer solar cells to afford mass production : is it possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Boloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Matériaux et Nanostructures pi-conjugés (2011)- MNPC 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS), Spring &amp; Bilateral Meeting, Symposium S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France. Symposium S</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687034v1</w:t>
+                <w:t xml:space="preserve">hal-00683554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Thermoelectrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">Cellules solaires sensibilisées à l'état solide à base de nanocristaux de ZnO synthétisés en solution par voie sol gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boucharef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Faten Kouki</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermoelectric Materials &amp; Devices for Energy Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France. Oral presentation</w:t>
+              <w:t xml:space="preserve">First International Conference on New Materials and Active Devices (NMCA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Oum El-Bouaghi, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683462v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de photocathodes à base de nanocristaux de ZnO synthétisés en solution par voie sol gel dans les Cellules solaires sensibilisées à l'état solide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Efficient Solid-State Dye-sensitized Solar Cells Elaborated Form Laser Synthesized TiO2 Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advanced Materials for Optics, Micro-Electronics and Nano-Electronics AMOMEN (2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Kénitra, Morocco</w:t>
+              <w:t xml:space="preserve">ISOPE-2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686597v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility issues of polymer solar cells to afford mass production : is it possible ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
+                <w:t xml:space="preserve">Influence des paramètres structuraux du P3HT sur la stabilité photochimique et sur l'optimisation des performances des cellules solaires organiques à base de P3HT/PCBM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Boloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS), Spring &amp; Bilateral Meeting, Symposium S</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France. Symposium S</w:t>
+              <w:t xml:space="preserve">Conférences Matériaux et Nanostructures pi-conjugés (2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683554v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellules solaires sensibilisées à l'état solide à base de nanocristaux de ZnO synthétisés en solution par voie sol gel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+                <w:t xml:space="preserve">Effet de l'orientation de nanotube de carbone (NTC) sur les propriétés électriques des transistors à base de nano- composite : Polymère - NTC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on New Materials and Active Devices (NMCA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Oum El-Bouaghi, Algérie</w:t>
+              <w:t xml:space="preserve">Conférences Matériaux et Nanostructures pi-conjugés (2011)- MNPC 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686529v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Solid-State Dye-sensitized Solar Cells Elaborated Form Laser Synthesized TiO2 Nanocrystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Organic Thermoelectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Aldissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOPE-2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">Thermoelectric Materials &amp; Devices for Energy Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France. Oral presentation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659385v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des paramètres structuraux du P3HT sur la stabilité photochimique et sur l'optimisation des performances des cellules solaires organiques à base de P3HT/PCBM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rivaton</w:t>
+                <w:t xml:space="preserve">Utilisation de photocathodes à base de nanocristaux de ZnO synthétisés en solution par voie sol gel dans les Cellules solaires sensibilisées à l'état solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boucharef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Boloma</w:t>
+                <w:t xml:space="preserve">Mohamed Seghir Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Matériaux et Nanostructures pi-conjugés (2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Advanced Materials for Optics, Micro-Electronics and Nano-Electronics AMOMEN (2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kénitra, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686562v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alignement des nanotubes de carbone (NTC) sous champ électrique et application aux propriétés de transport de charge dans des nano-composites polymère-NTC</w:t>
               </w:r>
@@ -19725,51 +19725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ITO/Au/ITO multilayer electrodes on characteristics of CuPc/C60 photovoltaic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19941,90 +19941,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellules Solaires Polymère / Fullerène : Peut-on prédire les Paramètres de Fabrication Optimisés en fonction des caractéristiques du Polymère Donneur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Boloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Matériaux et Nanostructures Pi-conjugés - MNPC 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t>
@@ -20047,368 +20047,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Transparent and Conducting Film Based on PEDOT:PSS Doped with SWNT to Replace ITO in Low Cost Manufacturing Opto-Electronic Device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
+                <w:t xml:space="preserve">Optimization of ZnO/Ag/ZnO multilayer electrodes obtained by Ion Beam sputtering at room temperature for optoelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 Materials Research Society, Symposium AA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Boston, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS), Spring &amp; Bilateral Meeting, Symposium D, "Synthesis, Processing and Characterization of Nanoscale Multi Functional Oxide Films III"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687040v1</w:t>
+                <w:t xml:space="preserve">hal-00683541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of ZnO/Ag/ZnO multilayer electrodes obtained by Ion Beam sputtering at room temperature for optoelectronic devices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of P3HT : PCBM blend composition on performance of organic photovoltaic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Reisdorffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phap Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS), Spring &amp; Bilateral Meeting, Symposium D, "Synthesis, Processing and Characterization of Nanoscale Multi Functional Oxide Films III"</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS), Spring &amp; Bilateral Meeting, Symposium K</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nice, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683541v1</w:t>
+                <w:t xml:space="preserve">hal-00683544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of P3HT : PCBM blend composition on performance of organic photovoltaic devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Transparent and Conducting Film Based on PEDOT:PSS Doped with SWNT to Replace ITO in Low Cost Manufacturing Opto-Electronic Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ichikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS), Spring &amp; Bilateral Meeting, Symposium K</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">2011 Materials Research Society, Symposium AA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Boston, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683544v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation of carbon nanotubes (CNT) in semiconducting polymer hosts using electric fields for optoelectronic applications</w:t>
               </w:r>
@@ -20761,64 +20761,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20854,1041 +20854,1041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocristaux de TiO2 synthétisés par pyrolyse laser pour cellules solaires sensibilitées solides grandes surfaces</w:t>
+                <w:t xml:space="preserve">Efficient Solid-State Dye Sensitized Solar Cells based on Ti02 Nanocrystals Synthesized by Laser Pyrolysis : use of Organic Dye and Influence of a TiCl4 Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispositifs Electroniques Organiques - DIELOR (2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Giens, France</w:t>
+              <w:t xml:space="preserve">International Conference on Organic Electronics - ICOE-Université Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris VII, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619721v1</w:t>
+                <w:t xml:space="preserve">hal-00620049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium oxide nanoparticles synthesised by laser pyrolysis - optical properties and application to photovoltaics and photocatalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Simon</w:t>
+                <w:t xml:space="preserve">Cartographies de photo-courants par microscopie à force atomique photovoltaique (AFMP) dans des couches actives de cellules photovoltaïques organiques en hétérojonction volumique à base de P3HT/PCBM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Boloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Melhem</w:t>
+                <w:t xml:space="preserve">Jean-François Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnologies for sustainable energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Obergurgl, Austria</w:t>
+              <w:t xml:space="preserve">Dispositifs Electroniques Organiques - DIELOR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533881v1</w:t>
+                <w:t xml:space="preserve">hal-00620082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of printable organic electrodes based on various PEDOT:PSS/SWNT mixtures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Ichikawa</w:t>
+                <w:t xml:space="preserve">Lifetime of organic solar cells with different thin cathode interfacial layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Convention Proceedings, "Large-area, Organic and Printed Electronics Convention", LOPE-C, Frankfurt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Organic Electronics - ICOE-Université Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris VII, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619107v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser pyrolysis for up-scaling the porous Ti02 photocathodes in nanocrystalline solid-state dye-sensitized solar cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizations of SWNT based anode for organic optoelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ichikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Convention Proceedings, "Large-area, Organic and Printed Electronics Convention", LOPE-C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">5th International Meeting on Molecular Electronics ELECMOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619073v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime of organic solar cells with different thin cathode interfacial layers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photovoltaïque organique : vers la maturité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Organic Electronics - ICOE-Université Paris Diderot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris VII, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l'Observatoire des Micro et Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620052v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of SWNT based anode for organic optoelectronic devices</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanocristaux de TiO2 synthétisés par pyrolyse laser pour cellules solaires sensibilitées solides grandes surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Meeting on Molecular Electronics ELECMOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Dispositifs Electroniques Organiques - DIELOR (2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620091v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaïque organique : vers la maturité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Titanium oxide nanoparticles synthesised by laser pyrolysis - optical properties and application to photovoltaics and photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l'Observatoire des Micro et Nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Nanotechnologies for sustainable energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Obergurgl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618403v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Solid-State Dye Sensitized Solar Cells based on Ti02 Nanocrystals Synthesized by Laser Pyrolysis : use of Organic Dye and Influence of a TiCl4 Treatment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of printable organic electrodes based on various PEDOT:PSS/SWNT mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ichikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Organic Electronics - ICOE-Université Paris Diderot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris VII, France</w:t>
+              <w:t xml:space="preserve">Electronics Convention Proceedings, "Large-area, Organic and Printed Electronics Convention", LOPE-C, Frankfurt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620049v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographies de photo-courants par microscopie à force atomique photovoltaique (AFMP) dans des couches actives de cellules photovoltaïques organiques en hétérojonction volumique à base de P3HT/PCBM</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laser pyrolysis for up-scaling the porous Ti02 photocathodes in nanocrystalline solid-state dye-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispositifs Electroniques Organiques - DIELOR 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Giens, France</w:t>
+              <w:t xml:space="preserve">Electronics Convention Proceedings, "Large-area, Organic and Printed Electronics Convention", LOPE-C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620082v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of high conductive PEDOT:PSS/SWNT nanocomposites for organic optoelectronic devices</w:t>
               </w:r>
@@ -21913,51 +21913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Organic Electronics - ICOE 2010 - Université Paris Diderot, Paris VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21995,51 +21995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocurrent Mapping of Oragnic Bulk Heterojunction Solar Cells using Conductive Atomic Force Microscopy under Illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Boloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22097,135 +22097,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of screen printed organic transistors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">Study of SWNT/PEDOT :PSS nanocomposite electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Organic Electronics - ICOE 2010 - Université Paris Diderot, Paris VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Metals 2010, ICSM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619046v1</w:t>
+                <w:t xml:space="preserve">hal-00619666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude diélectrique de la dispersion de nanotubes de carbone (NTC) : application à l'orientation dans une matrice de polymère semi-conducteur (P3HT)</w:t>
               </w:r>
@@ -22313,260 +22313,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of SWNT/PEDOT :PSS nanocomposite electrodes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solid-State Dye-Sensitized Solar Cells based on N-doped TiO2 Nanocrystals synthetized by Laser Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Metals 2010, ICSM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">5th International meeting on molecular electronics ELECMOL (2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619666v1</w:t>
+                <w:t xml:space="preserve">hal-00619961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Dye-Sensitized Solar Cells based on N-doped TiO2 Nanocrystals synthetized by Laser Pyrolysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of screen printed organic transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Skaiky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International meeting on molecular electronics ELECMOL (2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Organic Electronics - ICOE 2010 - Université Paris Diderot, Paris VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619961v1</w:t>
+                <w:t xml:space="preserve">hal-00619046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-State Dye-sensitized Solar Cells based on TiO2 Nanocrystals synthesized by Laser Pyrolysis</w:t>
               </w:r>
@@ -22591,64 +22591,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Boston, United States</w:t>
@@ -22703,51 +22703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boucharef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22798,51 +22798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un recuit thermique sur des électrodes tri-couches pour composants optoélectroniques organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22906,64 +22906,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled orientation of carbon nanotubes in semiconducting polymer hosts using electric fields and application to organic bulk heterojunction solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouad Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roshanak Radbeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Parbaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23018,51 +23018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ITO/Au/ITO multilayer electrodes on characteristics of CuPc/C60 photovoltaic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23120,1792 +23120,1792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance organic solar cells through improved electrode designs and active layer morphology</w:t>
+                <w:t xml:space="preserve">Stratégies pour améliorer le rendement de conversion des cellules solaires organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Advanced Organic Photonics ISAOP-9 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Shannon, Ireland</w:t>
+              <w:t xml:space="preserve">28ièmes Journées Nationales d'Optique Guidée &amp; Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437805v1</w:t>
+                <w:t xml:space="preserve">hal-00709400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties of SWNTs : effect of an applied electric field on dispersability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Parbaile</w:t>
+                <w:t xml:space="preserve">High performance Organic Solar Cells through Enhanced Charge Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Aldissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Stasbourg, France. Symposium A : Mesoscopic dye sensitized and organic heterojunction solar cells</w:t>
+              <w:t xml:space="preserve">PhotovoltaicsBeyond Conventional Silicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742525v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of application of DC bias voltage for defects' distributions in organic solar cells P3HT: PCBM analyzed by admittance spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arouna Darga</w:t>
+                <w:t xml:space="preserve">Cellules Solaires Sensibilisées à Colorants à l'Etat Solide à base d'Oxydes Métalliques Synthétisés en solution (ZnO) ou par pyrolyse laser (TiO2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ratier</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boucharef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
+              <w:t xml:space="preserve">Journées Thématiques du réseau Nanorgasol (CNRS - MRCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446009v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution processed solid-state dye-sensitized solar cells based on ZnO</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Versatile Synthesis by Laser Pyrolysis of Various Titanium Oxide Based Nanoparticles: Application to Catalysis, UV Protection and Solid-State Dye-Sensitized Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multifunctional, Hybrid and Nanomaterials 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on TiO2 Photocatalysis : Fundamentals and Applications (TiO2-14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437349v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of active layer thickness on organic phototransistor performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les cellules solaires organiques : spécificités, stratégies menées à XLIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aumeur El Amrani</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium H</w:t>
+              <w:t xml:space="preserve">Colloque International Télécom'2009 &amp; 6èmes JFMMA,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Agadir, Maroc. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742491v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution-processed Solid-State Dye-Sensitized Solar Cells based on metal oxide Nanocrystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellules solaires organiques à couches composites polymères incluant des nanotubes de carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium A,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Matériaux et Nanostructures Π-Conjugués 2009 (MNPC'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745406v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodes ITO/Ag/ITO et ITO/Au/ITO dans un dispositif photovoltaïque organique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Buffer layer influence on organic solar cell lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNPC 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Arcachon, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium A : Mesoscopic dye sensitized and organic heterojunction solar cells</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757705v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement des cellules solaires - Mesures / Solutions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solid-state dye-sensitized solar cells based on metal oxide nanocrystals synthesized from solution (ZnO) or by laser pyrolysis (TiO2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boucharef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques du réseau Nanorgasol (CNRS-MRCT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium A : Mesoscopic dye sensitized and organic heterojunction solar cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743313v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance Organic Solar Cells through Enhanced Charge Transport</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High performance organic solar cells through improved electrode designs and active layer morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Radbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotovoltaicsBeyond Conventional Silicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Advanced Organic Photonics ISAOP-9 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Shannon, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710847v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellules Solaires Sensibilisées à Colorants à l'Etat Solide à base d'Oxydes Métalliques Synthétisés en solution (ZnO) ou par pyrolyse laser (TiO2)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric properties of SWNTs : effect of an applied electric field on dispersability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Parbaile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques du réseau Nanorgasol (CNRS - MRCT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Stasbourg, France. Symposium A : Mesoscopic dye sensitized and organic heterojunction solar cells</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909028v1</w:t>
+                <w:t xml:space="preserve">hal-00742525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Synthesis by Laser Pyrolysis of Various Titanium Oxide Based Nanoparticles: Application to Catalysis, UV Protection and Solid-State Dye-Sensitized Solar Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Simon</w:t>
+                <w:t xml:space="preserve">Influence of application of DC bias voltage for defects' distributions in organic solar cells P3HT: PCBM analyzed by admittance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiqing Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Pignon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on TiO2 Photocatalysis : Fundamentals and Applications (TiO2-14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, New York, United States</w:t>
+              <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420522v1</w:t>
+                <w:t xml:space="preserve">hal-00446009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cellules solaires organiques : spécificités, stratégies menées à XLIM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution processed solid-state dye-sensitized solar cells based on ZnO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boucharef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Télécom'2009 &amp; 6èmes JFMMA,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Agadir, Maroc. pp.11</w:t>
+              <w:t xml:space="preserve">International Conference on Multifunctional, Hybrid and Nanomaterials 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743299v1</w:t>
+                <w:t xml:space="preserve">hal-00437349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellules solaires organiques à couches composites polymères incluant des nanotubes de carbone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+                <w:t xml:space="preserve">Effect of active layer thickness on organic phototransistor performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Nanostructures Π-Conjugués 2009 (MNPC'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Arcachon, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium H</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744203v1</w:t>
+                <w:t xml:space="preserve">hal-00742491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buffer layer influence on organic solar cell lifetime</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solution-processed Solid-State Dye-Sensitized Solar Cells based on metal oxide Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boucharef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium A : Mesoscopic dye sensitized and organic heterojunction solar cells</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium A,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742538v1</w:t>
+                <w:t xml:space="preserve">hal-00745406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state dye-sensitized solar cells based on metal oxide nanocrystals synthesized from solution (ZnO) or by laser pyrolysis (TiO2)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrodes ITO/Ag/ITO et ITO/Au/ITO dans un dispositif photovoltaïque organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium A : Mesoscopic dye sensitized and organic heterojunction solar cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium A</w:t>
+              <w:t xml:space="preserve">MNPC 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437348v1</w:t>
+                <w:t xml:space="preserve">hal-00757705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies pour améliorer le rendement de conversion des cellules solaires organiques</w:t>
+                <w:t xml:space="preserve">Vieillissement des cellules solaires - Mesures / Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ièmes Journées Nationales d'Optique Guidée &amp; Horizons de l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Thématiques du réseau Nanorgasol (CNRS-MRCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709400v1</w:t>
+                <w:t xml:space="preserve">hal-00743313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodes en nanotubes de carbones pour l'optoélectronique organique</w:t>
               </w:r>
@@ -25038,77 +25038,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boucharef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Nanostructures -Conjugués 2009 (MNPC'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Arcachon, France</w:t>
@@ -25131,247 +25131,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of electric charge transport in conjugated polymer P3HT: PCBM solar cell with temperature dependent current and capacitance measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of organic solar cell performance with ITO/Au/ITO anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446017v1</w:t>
+                <w:t xml:space="preserve">hal-00742503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of organic solar cell performance with ITO/Au/ITO anodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Influence du couche tampon sur la durée de vie des cellules solaires organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium A</w:t>
+              <w:t xml:space="preserve">Journées Thématiques du réseau Nanorgasol (CNRS-MRCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742503v1</w:t>
+                <w:t xml:space="preserve">hal-00745429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controling the nanoscale morphology for high efficiency organic solar cells</w:t>
               </w:r>
@@ -25396,64 +25366,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roshanak Radbeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEE Photovoltaic 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25472,122 +25442,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du couche tampon sur la durée de vie des cellules solaires organiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of electric charge transport in conjugated polymer P3HT: PCBM solar cell with temperature dependent current and capacitance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiqing Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques du réseau Nanorgasol (CNRS-MRCT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745429v1</w:t>
+                <w:t xml:space="preserve">hal-00446017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticules d'oxydes de Titane synthétisées par pyrolyse laser : propriétés optiques et structure électronique</w:t>
               </w:r>
@@ -25612,51 +25612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25698,51 +25698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances des cellules à base de CuPc et de C60 avec et sans apport d'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Parbaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25780,51 +25780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Modelling of Organic Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25914,51 +25914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic optoelectronic devices-flexibility versus performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Aldissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aumeur El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26130,51 +26130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance reproducibility of OPV based on sublimed small organic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Parbaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26251,51 +26251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boucharef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26331,158 +26331,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation et caractérisation d'une cellule solaire organique déposée sur un substrat souple.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Parbaile</w:t>
+                <w:t xml:space="preserve">Characterization of charge transport in the pentacene by different methods to determine carrier mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre DGA, Recherche et Innovation Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2008, Symposium O</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358829v1</w:t>
+                <w:t xml:space="preserve">hal-00365528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d'une électrode ITO/Ag/ITO dans un dispositif photovoltaïque organique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">Réalisation et caractérisation d'une cellule solaire organique à anode tricouche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Parbaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -26491,519 +26521,489 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Thématiques des Sections Electronique et Electrotechnique du Club EEA.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358832v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of charge transport in the pentacene by different methods to determine carrier mobility.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Firas Hijazi</w:t>
+                <w:t xml:space="preserve">Ultraviolet light effect on electrical properties of a flexible organic thin film transistor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aumeur El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences EMRS</w:t>
+              <w:t xml:space="preserve">Conférences EMRS, Symposium E</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358101v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of charge transport in the pentacene by different methods to determine carrier mobility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of charge transport in the pentacene by different methods to determine carrier mobility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2008, Symposium O</w:t>
+              <w:t xml:space="preserve">Conférences EMRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365528v1</w:t>
+                <w:t xml:space="preserve">hal-00358101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation et caractérisation d'une cellule solaire organique à anode tricouche.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Réalisation et caractérisation d'une cellule solaire organique déposée sur un substrat souple.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Parbaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques des Sections Electronique et Electrotechnique du Club EEA.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Limoges, France</w:t>
+              <w:t xml:space="preserve">Rencontre DGA, Recherche et Innovation Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358831v1</w:t>
+                <w:t xml:space="preserve">hal-00358829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet light effect on electrical properties of a flexible organic thin film transistor.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation d'une électrode ITO/Ag/ITO dans un dispositif photovoltaïque organique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences EMRS, Symposium E</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Thématiques des Sections Electronique et Electrotechnique du Club EEA.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358098v1</w:t>
+                <w:t xml:space="preserve">hal-00358832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic solar cells developments at XLIM Research Institute.</w:t>
               </w:r>
@@ -27071,64 +27071,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of organic solar cell with new electrode structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Parbaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27192,64 +27192,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High efficiency polymer solar cells with nanoscale control of the network morphology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roshanak Radbeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Parbaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27408,51 +27408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic transport and optical properties of transparent conductive oxides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aumeur El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27529,51 +27529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent conductive ZnO thin films processed from solution: influence of doping on optical and electrical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27637,51 +27637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality transparent conductive electrodes in organic photovoltaic devices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27827,51 +27827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de structures métalliques interdigitées pour l'orientation de composites nanotubes-polymères destinés à la réalisation de cellules photovoltaïques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roshanak Radbeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27961,51 +27961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Flory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28056,51 +28056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de films d'oxydes transparents conducteurs par un procédé DIBS - Application à la réalisation d'OLEDs à émission par la surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28685,276 +28685,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hole-transporting molecular glasses based on carbazole for photovoltaic systems.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation du dépôt assisté par faisceau d'ions de cathodes pour les dispositifs organiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Hybrid and Organic Solar Cells, ECHOS'06.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, PARIS, France. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">Colloque DIELOR 06 (DIspositifs ELectroniques ORganiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153759v1</w:t>
+                <w:t xml:space="preserve">hal-00154447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of organic solar cells deduced from the comparison of current-voltage characteristics under illumination to absorption and external quantum efficiency spectra.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+                <w:t xml:space="preserve">OLEDs : Caractérisations polychromatiques et effet de la densification de la cathode sur le veillissement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Taillepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Synthetic Metals, ICSM 06.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Dublin, Ireland. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">Dielor 06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154054v1</w:t>
+                <w:t xml:space="preserve">hal-00153204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical treatment of electrodes for organic optoelectronics applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28970,113 +28970,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium Technologies for Polymer Electronics, TPE 06.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P and n dopable carbazole/perylene alternated materials for organic photovoltaic devices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29095,519 +29095,519 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Synthetic Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, DUBLIN, Ireland. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du dépôt assisté par faisceau d'ions de cathodes pour les dispositifs organiques.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hole-transporting molecular glasses based on carbazole for photovoltaic systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tran-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michaleviciute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wünsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DIELOR 06 (DIspositifs ELectroniques ORganiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, PARIS, France</w:t>
+              <w:t xml:space="preserve">European Conference on Hybrid and Organic Solar Cells, ECHOS'06.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, PARIS, France. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154447v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLEDs : Caractérisations polychromatiques et effet de la densification de la cathode sur le veillissement.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical properties of organic solar cells deduced from the comparison of current-voltage characteristics under illumination to absorption and external quantum efficiency spectra.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hojeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dielor 06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Synthetic Metals, ICSM 06.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Dublin, Ireland. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153204v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic properties dependence on the active layer morphology of small molecule organic solar cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oganic solar cell encapsulation by vapor deposition polymerization of parylene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hojeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.Vol. 6192, 619223</w:t>
+              <w:t xml:space="preserve">SPIE EUROPE 2006 : Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153639v1</w:t>
+                <w:t xml:space="preserve">hal-00079416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oganic solar cell encapsulation by vapor deposition polymerization of parylene.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photovoltaic properties dependence on the active layer morphology of small molecule organic solar cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanak Radhbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE EUROPE 2006 : Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.Vol. 6192, 619223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079416v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anode optimisation of small molecule organic solar cells using ITO obtained by sputtering.</w:t>
               </w:r>
@@ -29714,77 +29714,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Hybrid and Organic Solar Cells, ECHOS'06.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Paris,, France. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30663,346 +30663,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de dérivés de la chlorophylle a à partir de l’extraction de microalgues pour la conversion de l’énergie solaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chevrier Michèle</w:t>
+                <w:t xml:space="preserve">Organic solar cells as energy harvesters and data receivers for visible light communications: the role of interfacial layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesham Hawashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Chalh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Moline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Richeter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
+                <w:t xml:space="preserve">Manal Ait Assou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Objectif développement durable - L'ingénierie se met au vert » CNRS INSIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">9ème Workshop Doctorants XLIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179044v1</w:t>
+                <w:t xml:space="preserve">hal-02416162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic solar cells as energy harvesters and data receivers for visible light communications: the role of interfacial layers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Moline</w:t>
+                <w:t xml:space="preserve">Synthèse de dérivés de la chlorophylle a à partir de l’extraction de microalgues pour la conversion de l’énergie solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevrier Michèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Richeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manal Ait Assou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+                <w:t xml:space="preserve">Ahmed Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Workshop Doctorants XLIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">Colloque « Objectif développement durable - L'ingénierie se met au vert » CNRS INSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416162v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic solar cells as energy harvesters and data receivers for visible light communications: the role of interfacial layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesham Hawashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Chalh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Moline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Ait Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31057,51 +31057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New deposition approach for lead and tin-free metal halide perovskite solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesham Hawashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firoz Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31411,51 +31411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Direct and Indirect Architectures in Perovskite Light Emitting Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudip Kumar Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31921,77 +31921,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic components with integrated encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Moliton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US2012104365 (A1) WO2010010254 (A1) KR20110049832 (A) JP2011529264 (A) JP5543455 (B2) 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32035,64 +32035,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Nunzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 2 934 417 - Bulletin Officiel de la Propriété Industrielle n° 4. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32136,291 +32136,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution on the Realization of Efficient Transparent Electrodes Using Silver Nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malika Chalh</w:t>
+                <w:t xml:space="preserve">Printed perovskite photovoltaic or photodetector sensors for autonomous sensor networks and positioning devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245826v1</w:t>
+                <w:t xml:space="preserve">hal-01213749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printed perovskite photovoltaic or photodetector sensors for autonomous sensor networks and positioning devices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une première mondiale : des panneaux solaires polychromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213749v1</w:t>
+                <w:t xml:space="preserve">hal-01280741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une première mondiale : des panneaux solaires polychromes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution on the Realization of Efficient Transparent Electrodes Using Silver Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Chalh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280741v1</w:t>
+                <w:t xml:space="preserve">hal-01245826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la lumière vers l'énergie et l'information</w:t>
               </w:r>
@@ -32580,51 +32580,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'orientation de nanotubes de carbone (NTC) sur les propriétés électriques de transistors à base de nano-composites Polymère - NTC</w:t>
+                <w:t xml:space="preserve">Amélioration de la mobilité de charges dans des transistors à effet de champs organiques par alignement de nanotubes de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouad Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
@@ -32657,75 +32657,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686544v1</w:t>
+                <w:t xml:space="preserve">hal-00687036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la mobilité de charges dans des transistors à effet de champs organiques par alignement de nanotubes de carbone</w:t>
+                <w:t xml:space="preserve">Effet de l'orientation de nanotubes de carbone (NTC) sur les propriétés électriques de transistors à base de nano-composites Polymère - NTC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouad Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
@@ -32758,51 +32758,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687036v1</w:t>
+                <w:t xml:space="preserve">hal-00686544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de composants photovoltaïques organiques et étude de la morphologie à l'échelle nanométrique</w:t>
               </w:r>
@@ -32915,51 +32915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramètres essentiels pour la reproductibilité des performances des cellules solaires organiques à base de polymères (P3HT) et de dérivés de fullerène (PCBM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Boloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33046,51 +33046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33121,51 +33121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Électrode ITO/Ag/ITO dans un dispositif photovoltaïque organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33209,51 +33209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductibilité des OPV à base de CuPc et de C60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Parbaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33453,51 +33453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05229506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxue He" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Petitjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trigaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2025.117935" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04501859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Do" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re&#7743;i Antony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13061039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02890023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Belchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pibaleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MA00204F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02896020v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwen Zeng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gheno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071289" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02927242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Ibrahim Zamkoye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Gbouri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Antony" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173826" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Goumri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lucas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouna Baitoul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-06841-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062112v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ferhat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier No&#235;l" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.02.031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02178783v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Habert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b01352" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02408015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Perraudeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tristant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chazelas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2019006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01773626v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SE00313G" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.11.027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891660v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201800191" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Boughias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Said Belkaid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zirmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-6087-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrier Mich&#232;le" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Hawashin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richeter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Surin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2017.02.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVGBN2ZB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thi Thu Trang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.10.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01417226v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Garuz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.11.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourida Ourahmoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2017.09.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01649639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khenfouch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2169-0022-C1-076" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Pham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Kumar Saha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Provost" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Farr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10513" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02549182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip. Saha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09083" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01278000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosti Tapio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sorgues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano6030035" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01773622v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.07.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01254561v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met6010021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01249443v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalal Djazia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benachour Djafer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2015.12.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chalh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.03.021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338470v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy-Lhez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2016.06.030" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246174v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cloutet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2015.03.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405864v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaochen Lin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am507179c" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01134058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246204v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barbot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.02.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024319v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Marzouk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4686" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQ32MV9D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Hajj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kraft" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schirr-Bonnans" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861171" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.02.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2V58J5B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926739v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Chakaroun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.A. Fischer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moliton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926764v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2013.7502" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786983v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Melhem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.08.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3479Q6J5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934909v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Aldissi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807388" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934901v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6824-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0R0J94BG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682824v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chakaroun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.193" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2T24P9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911131v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nunzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Buncel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aumeur El Amrani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.08.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90Q2XLDJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682977v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boucharef" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201100289" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3C2LRL9Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanak Radbeh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Parbaile" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/3/035201" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NL9DXDGB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555233v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqing Yu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982815" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TNGBKK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581316v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618488v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Amrani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010108" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489983v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Rom&#233;o Banoukepa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982965" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5GZ1QC0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583800v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Spadafora" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;vin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl101001d" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489957v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boumaza" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Snaith" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/20/205203" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D3FTTH4S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437358v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437354v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defranoux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Piel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.03.221" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J082PKH2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349181v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monestier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Simon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Torchio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349177v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Pandey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757679v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Monestier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Torchio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.00C251" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349185v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A&#239;ch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tran-Van" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beouch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaleviciute" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349184v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757475v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hojeij" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006133" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HRPDKDTH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153259v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aich" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. W&#252;nsch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067791v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Hiorns" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1835538" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248842v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauneau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaplain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992211" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248621v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991153" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04897472v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nickmilder" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecl&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506770v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frouin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margeat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04888243v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Louis Leclercq" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiri Ren" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jamois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04637919v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04889114v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Tam Nguyen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Do" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3027593" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04541726v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ribeiro dos Santos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04601470v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04060950v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemender Chand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117310v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04216605v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03871217v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03670797v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04060937v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04060928v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690452v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Galnon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03190307v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mermet-Lyaudoz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03190317v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02510678v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moline" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085927v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouane" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416103v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085926v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pibaleau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01929056v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisly Truong" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Molefe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakang Mothudi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01773632v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01569287v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652346v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652353v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652363v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652426v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652367v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652354v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01569294v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khenfouch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01651934v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652372v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01417268v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277152v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cristoferi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01317977v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02513430v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01281971v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baranek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652398v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652371v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245839v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245831v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213745v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245838v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245834v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246520v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213746v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278247v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Obscur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Arrive" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02513409v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Raissi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01141080v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01323507v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Louahem M'Sabah" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Charalampidis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Karikis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245830v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01092564v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276873v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01074239v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Warnan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276875v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276867v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363054v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073812v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276877v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095238v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filoramo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095208v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278246v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01074237v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01074234v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277122v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916251v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leconte" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281750v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachetan M. Tuladhar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916196v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916191v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916190v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916195v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276878v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276870v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280626v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280629v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734836v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276871v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735880v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pardis" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276879v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280635v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916226v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916412v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichikawa" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.469" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735870v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Skaiky" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280614v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734870v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280631v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang Wang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735872v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Boloma" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280608v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Darchy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hanifi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenevier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280633v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00735020v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687034v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683462v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Kouki" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686597v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghir Boumaza" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683554v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupuis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivation" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gardette" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686529v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boumaza" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659385v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686562v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivaton" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686520v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683561v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683547v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686982v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687040v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683541v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683544v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reisdorffer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Rendu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phap Nguyen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686626v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683550v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan J. Spadafora" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grevin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683065v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686556v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619721v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533881v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Miao" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Melhem" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619107v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619073v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620052v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620091v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618403v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620049v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620082v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couderc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619061v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620041v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619046v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620069v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619666v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619961v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916227v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619964v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620065v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620029v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619044v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rammal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437805v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Radbeh" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742525v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446009v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437349v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742491v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745406v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757705v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743313v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710847v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00909028v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420522v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743299v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00744203v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742538v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437348v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709400v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743293v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437792v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446017v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742503v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710853v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745429v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437802v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745418v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742547v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hojiej" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710990v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742515v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742522v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437837v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358829v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358832v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358101v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Hijazi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365528v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358831v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358098v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358116v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349069v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358106v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358102v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358578v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916229v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358577v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358114v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199162v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758823v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flory" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2007.ThC2" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757699v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757694v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757691v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199169v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757598v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757528v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153759v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154054v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153196v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154075v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sini" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154447v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153204v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Taillepierre" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153639v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanak Radhbeh" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brousse" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079416v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153743v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153755v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153707v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05147368v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350538v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedul Islam" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Simon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04889010v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117328v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong Tam" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mermet-Lyaudoz" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05100883v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Issoufou" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690477v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02179044v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Richeter" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehdi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416162v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ait Assou" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841436v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812142v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firoz Alam" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341953v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01651944v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415590v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415593v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735889v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249280v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poughon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dassas" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302452v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moliton" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620282v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245826v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213749v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280741v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246493v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916248v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berthoux" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervella" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686544v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687036v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686550v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687035v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745441v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745447v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745443v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05229506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxue He" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Petitjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trigaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2025.117935" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04501859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Do" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re&#7743;i Antony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13061039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02890023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Belchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pibaleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MA00204F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02896020v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwen Zeng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gheno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071289" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02927242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Ibrahim Zamkoye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Gbouri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Antony" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173826" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Goumri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lucas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouna Baitoul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-06841-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062112v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ferhat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier No&#235;l" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.02.031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02178783v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Habert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b01352" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02408015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Perraudeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tristant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chazelas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2019006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652408v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.11.027" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01773626v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SE00313G" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891660v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201800191" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Boughias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Said Belkaid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zirmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-6087-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01417226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Garuz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.11.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrier Mich&#232;le" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Hawashin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richeter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Surin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2017.02.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVGBN2ZB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415225v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thi Thu Trang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.10.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourida Ourahmoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2017.09.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01649639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khenfouch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2169-0022-C1-076" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Pham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Kumar Saha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Provost" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Farr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10513" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02549182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip. Saha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09083" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01278000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosti Tapio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sorgues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano6030035" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01773622v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.07.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01254561v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met6010021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01249443v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalal Djazia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benachour Djafer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2015.12.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chalh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.03.021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338470v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy-Lhez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2016.06.030" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405864v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaochen Lin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am507179c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246174v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cloutet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2015.03.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01134058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246204v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barbot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.02.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024319v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Marzouk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4686" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQ32MV9D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Hajj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kraft" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schirr-Bonnans" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861171" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.02.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2V58J5B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926739v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Chakaroun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.A. Fischer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moliton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926764v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2013.7502" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786983v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Melhem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.08.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3479Q6J5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934909v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Aldissi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807388" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934901v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6824-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0R0J94BG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911131v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nunzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Buncel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682824v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chakaroun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.193" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2T24P9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aumeur El Amrani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.08.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90Q2XLDJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682977v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boucharef" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201100289" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3C2LRL9Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555233v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqing Yu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanak Radbeh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982815" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TNGBKK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581316v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Parbaile" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449302v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/3/035201" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NL9DXDGB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618488v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Amrani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010108" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489983v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Rom&#233;o Banoukepa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982965" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5GZ1QC0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583800v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Spadafora" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;vin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl101001d" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489957v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boumaza" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Snaith" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/20/205203" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D3FTTH4S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437358v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437354v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defranoux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Piel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.03.221" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J082PKH2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349177v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Pandey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349181v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monestier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Simon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Torchio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757679v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Monestier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Torchio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.00C251" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349184v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A&#239;ch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tran-Van" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349185v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beouch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaleviciute" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757475v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hojeij" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006133" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HRPDKDTH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153259v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aich" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. W&#252;nsch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067791v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Hiorns" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1835538" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248842v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauneau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaplain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992211" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248621v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991153" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04897472v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nickmilder" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecl&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506770v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frouin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margeat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04541726v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ribeiro dos Santos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04889114v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Tam Nguyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Do" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3027593" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04888243v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Louis Leclercq" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiri Ren" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jamois" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04637919v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04601470v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04060950v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemender Chand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117310v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04216605v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04060937v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03670797v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03871217v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04060928v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690452v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Galnon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03190307v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mermet-Lyaudoz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03190317v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02510678v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moline" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085927v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouane" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416103v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085926v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pibaleau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01929056v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisly Truong" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Molefe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakang Mothudi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652363v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652346v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652353v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01773632v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01569287v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652426v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652354v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652367v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01569294v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khenfouch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01651934v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01317977v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652372v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01417268v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277152v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cristoferi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02513430v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01281971v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baranek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652398v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652371v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02513409v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Raissi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245838v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245834v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246520v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213746v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278247v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Obscur" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Arrive" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245839v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245831v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213745v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01141080v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01323507v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Louahem M'Sabah" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Charalampidis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Karikis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245830v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073812v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276877v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01074239v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Warnan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276875v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276867v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363054v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01092564v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276873v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095238v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filoramo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095208v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278246v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01074237v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01074234v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277122v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916191v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916251v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leconte" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281750v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachetan M. Tuladhar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916196v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916190v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916195v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276878v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276870v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280635v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916412v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichikawa" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.469" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916226v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276879v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735880v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pardis" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280626v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280629v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734836v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276871v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735870v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Skaiky" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280614v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734870v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280631v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang Wang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735872v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Boloma" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280608v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Darchy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hanifi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenevier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280633v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00735020v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683554v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupuis" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivation" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gardette" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686529v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boumaza" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659385v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686562v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivaton" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687034v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683462v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Kouki" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686597v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghir Boumaza" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686520v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683561v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683547v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686982v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683541v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683544v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haas" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reisdorffer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Rendu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phap Nguyen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687040v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686626v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683550v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan J. Spadafora" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grevin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683065v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686556v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620049v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620082v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couderc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620052v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620091v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618403v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619721v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533881v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Miao" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Melhem" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619107v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619073v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619061v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620041v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619666v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620069v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619961v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619046v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916227v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619964v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620065v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620029v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619044v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rammal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709400v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710847v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00909028v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420522v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743299v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00744203v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742538v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437348v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437805v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Radbeh" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742525v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446009v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437349v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742491v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745406v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757705v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743313v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743293v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437792v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742503v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745429v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710853v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446017v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437802v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745418v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742547v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hojiej" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710990v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742515v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742522v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437837v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365528v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Hijazi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358831v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358098v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358101v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358829v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358832v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358116v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349069v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358106v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358102v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358578v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916229v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358577v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358114v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199162v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758823v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flory" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2007.ThC2" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757699v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757694v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757691v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199169v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757598v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757528v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154447v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153204v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Taillepierre" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153196v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154075v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sini" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153759v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154054v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079416v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brousse" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153639v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanak Radhbeh" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153743v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153755v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153707v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05147368v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350538v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedul Islam" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Simon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04889010v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117328v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong Tam" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mermet-Lyaudoz" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05100883v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Issoufou" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690477v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416162v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ait Assou" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02179044v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Richeter" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehdi" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841436v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812142v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firoz Alam" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341953v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01651944v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415590v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415593v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735889v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249280v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poughon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dassas" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302452v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moliton" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620282v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213749v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280741v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245826v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246493v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916248v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berthoux" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervella" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687036v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686544v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686550v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687035v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745441v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745447v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745443v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>