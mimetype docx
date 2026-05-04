--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -801,243 +801,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Railway Automation Study and Automatic Generation of PLC Programs</w:t>
+                <w:t xml:space="preserve">HOME I/O : du collège à l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Coupat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Violeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TDC-Réseau Canopé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.62-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979013v1</w:t>
+                <w:t xml:space="preserve">hal-02977470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOME I/O : du collège à l’enseignement supérieur</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Methodology for Railway Automation Study and Automatic Generation of PLC Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Coupat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Annebicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TDC-Réseau Canopé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (3), pp.80-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MITS.2018.2842018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977470v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and implementation of logic controllers – A review</w:t>
               </w:r>
@@ -2034,1310 +2034,1310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative-Iterative Digital Twin Benchmarking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to Traceability and IoT with HOME I/O and MIT App Inventor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Pettinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Emprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+              <w:t xml:space="preserve">IFAC ACE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244908v1</w:t>
+                <w:t xml:space="preserve">hal-05172697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Supervisor-Based Architecture for Logic Controller Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Renard</w:t>
+                <w:t xml:space="preserve">Synthèse de système à base de modèles pour la conception de contrôleur logique correct par construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ramla Saddem</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">S.mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Voguë, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189381v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration et caractérisation d'une fonction de comptage réalisée avec une caméra événementielle dans une application IEC 61499</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Algebraic Synthesis and GRAFCET to Logical Controller Design in ST Code (IEC 61131-3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Hampikian</w:t>
+                <w:t xml:space="preserve">Mathieu Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Philippot</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+              <w:t xml:space="preserve">22nd international conference on information in control, automation and robotics (ICINCO 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marbella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244944v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre logique et Théorie du Contrôle Supervisé</w:t>
+                <w:t xml:space="preserve">Collaborative-Iterative Digital Twin Benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CReSTIC, LICIIS, Nov 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491587v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation à la traçabilité et à l'IoT avec HOME I/O et MIT App Inventor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Supervisor-Based Architecture for Logic Controller Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Perpignan, France</w:t>
+              <w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172738v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05189381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative-Iterative Digital Twin Benchmarking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dylan Baptiste</w:t>
+                <w:t xml:space="preserve">Intégration et caractérisation d'une fonction de comptage réalisée avec une caméra événementielle dans une application IEC 61499</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Ladune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Saddem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Annebicque</w:t>
+                <w:t xml:space="preserve">Pascal Hampikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème colloque national "Recherche et enseignement agiles pour une industrie soutenable"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Vogüé, France</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230179v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Programming for Logic controller Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
+                <w:t xml:space="preserve">Filtre logique et Théorie du Contrôle Supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Annebicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 10th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CReSTIC, LICIIS, Nov 2025, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914353v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la modélisation par intension du problème de commande logique à la génération de code ST (IEC 61131-3)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roisin</w:t>
+                <w:t xml:space="preserve">Initiation à la traçabilité et à l'IoT avec HOME I/O et MIT App Inventor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Pettinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Emprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation des système réactifs (MSR'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">CETSIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382928v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Algebraic Synthesis and GRAFCET to Logical Controller Design in ST Code (IEC 61131-3)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaborative-Iterative Digital Twin Benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Annebicque</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Saddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd international conference on information in control, automation and robotics (ICINCO 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Marbella, Spain</w:t>
+              <w:t xml:space="preserve">19ème colloque national "Recherche et enseignement agiles pour une industrie soutenable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Vogüé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361727v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Traceability and IoT with HOME I/O and MIT App Inventor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraint Programming for Logic controller Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC ACE 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 10th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vallette, Malta. pp.1843-1848, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/codit62066.2024.10708360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172697v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de système à base de modèles pour la conception de contrôleur logique correct par construction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">De la modélisation par intension du problème de commande logique à la génération de code ST (IEC 61131-3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S.mart 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Voguë, France</w:t>
+              <w:t xml:space="preserve">Modélisation des système réactifs (MSR'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085514v1</w:t>
+                <w:t xml:space="preserve">hal-05382928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage par renforcement pour la synthèse de contrôleur logique et implémentation en langage ST</w:t>
               </w:r>
@@ -3470,51 +3470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3555,51 +3555,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Jumeau Numérique dans le monde manufacturier</w:t>
+                <w:t xml:space="preserve">Painting of the digital twin to better understand and implement it in manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
@@ -3617,97 +3617,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">The 3rd Digital Twin International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LURPA (Automated Production Research Laboratory), Paris-Saclay University, Oct 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177887v1</w:t>
+                <w:t xml:space="preserve">hal-04431349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Painting of the digital twin to better understand and implement it in manufacturing</w:t>
+                <w:t xml:space="preserve">Le Jumeau Numérique dans le monde manufacturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
@@ -3725,73 +3725,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd Digital Twin International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LURPA (Automated Production Research Laboratory), Paris-Saclay University, Oct 2023, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431349v1</w:t>
+                <w:t xml:space="preserve">hal-04177887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un générateur Web de canevas CODESYS et SCHNEIDER Electric depuis un fichier FACTORY I/O pour l'aide à l'hybridation des TP d'Automates Programmables Industriels (API)</w:t>
               </w:r>
@@ -3816,51 +3816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Pettinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées des Démonstrateurs en Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3974,131 +3974,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing Tasks Synchronization by Algebraic Synthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d'un connecteur logiciel pour l'apprentissage de l'automatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippot Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control (CESCIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Valenciennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404408v1</w:t>
+                <w:t xml:space="preserve">hal-03427264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience sur la réalisation du jumeau numérique d'une Cellule Flexible avec Emulate3D</w:t>
               </w:r>
@@ -4110,474 +4114,470 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippot Alexandre</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Colloque National S-mart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Distanciel, France</w:t>
+              <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427269v1</w:t>
+                <w:t xml:space="preserve">hal-03296136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience et applications pédagogiques innovantes avec HOME I/O</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manufacturing Tasks Synchronization by Algebraic Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Ranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippot Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control (CESCIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Valenciennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427266v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un connecteur logiciel pour l'apprentissage de l'automatisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour d'expérience sur la réalisation du jumeau numérique d'une Cellule Flexible avec Emulate3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippot Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">17e Colloque National S-mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427264v1</w:t>
+                <w:t xml:space="preserve">hal-03427269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur la réalisation du jumeau numérique d'une Cellule Flexible avec Emulate3D</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour d'expérience et applications pédagogiques innovantes avec HOME I/O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Ranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Emprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296136v1</w:t>
+                <w:t xml:space="preserve">hal-03427266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experience feedback and innovative pedagogical applications with HOME I/O</w:t>
               </w:r>
@@ -4831,51 +4831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Annebicque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Advances in Control Education Symposium (ACE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Philadelphia, United States. pp.109-114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5024,1561 +5024,1561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation and Formal Verification of Safe PLC Programs for Railway Control Systems, Invited Plenary Talk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Niang</w:t>
+                <w:t xml:space="preserve">Safe PLC Controller Implementation IEC 61131-3 Compliant based on a Simple SAT Solver: Application to Manufacturing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippot Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Automation and Systems (ICCAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006885502310239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950934v1</w:t>
+                <w:t xml:space="preserve">hal-01882564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Tools for the Control Engineer in Industry 4.0</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Philippot</w:t>
+                <w:t xml:space="preserve">Automatic Generation and Formal Verification of Safe PLC Programs for Railway Control Systems, Invited Plenary Talk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zaytoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Debernard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippot Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Industrial Cyber-Physical Systems (ICPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Control, Automation and Systems (ICCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, PyeongChang, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPHYS.2018.8390766⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02151096v1</w:t>
+                <w:t xml:space="preserve">hal-02950934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération automatique et vérification formelle de programmes d'API sécurisés pour les systèmes de contrôle ferroviaires Génération automatique et vérification formelle de programmes d'API sécurisés pour les systèmes de contrôle ferroviaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Niang</w:t>
+                <w:t xml:space="preserve">Advanced Tools for the Control Engineer in Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippot Alexandre</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinay Kunreddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Debernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées STP du GDR MACS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Industrial Cyber-Physical Systems (ICPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Saint Petersburg, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPHYS.2018.8390766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151107v1</w:t>
+                <w:t xml:space="preserve">hal-02151096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe PLC Controller Implementation IEC 61131-3 Compliant based on a Simple SAT Solver: Application to Manufacturing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Pichard</w:t>
+                <w:t xml:space="preserve">Génération automatique et vérification formelle de programmes d'API sécurisés pour les systèmes de contrôle ferroviaires Génération automatique et vérification formelle de programmes d'API sécurisés pour les systèmes de contrôle ferroviaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippot Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Riera</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Debernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées STP du GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006885502310239⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01882564v1</w:t>
+                <w:t xml:space="preserve">hal-02151107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOME I/O and FACTORY I/O: a house simulator and a plant simulator for automatic control education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Massive Railway Operating Data Visualization; a Tool for RATP Operating Expert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dimanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Koza</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Gellot</w:t>
+                <w:t xml:space="preserve">Alain Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27th EAEEIE (European Association for Education in Electrical and Information Engineering) Annual Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France. pp.15841-15846, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969579v1</w:t>
+                <w:t xml:space="preserve">hal-02503120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOME I/O et FACTORY I/O : 2 logiciels innovants de simulation de PO pour la formation à l'automatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HOME I/O and FACTORY I/O: a virtual house and a virtual plant for control education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigário</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France. pp.9144-9149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882591v1</w:t>
+                <w:t xml:space="preserve">hal-01735034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification for Validation of PSEEL's PLC Program</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippot Alexandre</w:t>
+                <w:t xml:space="preserve">HOME I/O and FACTORY I/O: a house simulator and a plant simulator for automatic control education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pichard M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">The 27th EAEEIE (European Association for Education in Electrical and Information Engineering) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427253v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOME I/O and FACTORY I/O: 2 Pieces of innovative PO simulation software for automation education</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Saddem</w:t>
+                <w:t xml:space="preserve">HOME I/O et FACTORY I/O : 2 logiciels innovants de simulation de PO pour la formation à l'automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Education in Electrical and Information Engineering Annual Conference (EAEEIE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le Mans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882572v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification formelle des programmes automates de la SNCF par Model-Checking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Formal Verification for Validation of PSEEL's PLC Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippot Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Coupat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs (MSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427261v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency Checking of Safety Constraints for Manufacturing Systems with Graph Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HOME I/O and FACTORY I/O: 2 Pieces of innovative PO simulation software for automation education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Saddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Association for Education in Electrical and Information Engineering Annual Conference (EAEEIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EAEEIE.2017.8768639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01780730v1</w:t>
+                <w:t xml:space="preserve">hal-01882572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEDMA-un outil pour la Modélisation, l'Analyse et la génération automatique de programme pour les SEDs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Combacau</w:t>
+                <w:t xml:space="preserve">Vérification formelle des programmes automates de la SNCF par Model-Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippot Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ramla Saddem</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Coupat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur la Modélisation des Systèmes Réactifs (MSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs (MSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882579v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive Railway Operating Data Visualization; a Tool for RATP Operating Expert</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Philippot</w:t>
+                <w:t xml:space="preserve">Consistency Checking of Safety Constraints for Manufacturing Systems with Graph Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Toulouse, France. pp.15841-15846, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2324⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Tolouse, France. pp.1193-1198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503120v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOME I/O and FACTORY I/O: a virtual house and a virtual plant for control education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Vigário</w:t>
+                <w:t xml:space="preserve">SEDMA-un outil pour la Modélisation, l'Analyse et la génération automatique de programme pour les SEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Combacau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippot Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque sur la Modélisation des Systèmes Réactifs (MSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735034v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical and Dependable Control Synthesis for Programmable Logic Controllers, Invited Plenary Talk</w:t>
               </w:r>
@@ -6698,51 +6698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vigário</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on Advances in Control Education (ACE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bratislava, Slovakia. pp.168-173, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6802,51 +6802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vigário</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on Analysis, Design, and Evaluation ofHuman-Machine Systems (HMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.233-238, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6880,51 +6880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automation for improve of mental workload of the systems engineer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Coupat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippot Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7112,351 +7112,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTROL SYNTHESIS BASED ON SAFETY BOOLEAN GUARDS FOR MANUFACTURING SYSTEMS: APPLICATION TO A SORTING SYSTEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Process of creating educational uses by teachers from a 3D simulation of a house home automation to teach technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Emprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francois Gellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">3rd international constructionism conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.247 - 257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166614v1</w:t>
+                <w:t xml:space="preserve">hal-02969603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault tolerant control for manufacturing discrete systems by filter and diagnoser interactions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CONTROL SYNTHESIS BASED ON SAFETY BOOLEAN GUARDS FOR MANUFACTURING SYSTEMS: APPLICATION TO A SORTING SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Coupat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Annebicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippot Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society, PHM Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Dallas, United States</w:t>
+              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094956v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process of creating educational uses by teachers from a 3D simulation of a house home automation to teach technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Emprin</w:t>
+                <w:t xml:space="preserve">Fault tolerant control for manufacturing discrete systems by filter and diagnoser interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international constructionism conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.247 - 257</w:t>
+              <w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society, PHM Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969603v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet MOSYP : mesure des performances et optimisation des systèmes de production</w:t>
               </w:r>
@@ -7725,299 +7725,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of diagnosis approach for Discrete Event Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse de commande sûre de fonctionnement à base de contraintes logiques pour les systèmes manufacturiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Annebicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vigario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippot Alexandre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Security and Safety of Complex Systems, 2SCS'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Agadir, Morocco. pp.CDROM</w:t>
+              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767444v1</w:t>
+                <w:t xml:space="preserve">hal-00728626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de commande sûre de fonctionnement à base de contraintes logiques pour les systèmes manufacturiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of diagnosis approach for Discrete Event Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippot Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippot Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Security and Safety of Complex Systems, 2SCS'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Agadir, Morocco. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728626v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de détection et d'explication d'erreur de commande par filtrage robuste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8209,433 +8209,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of functional constraints for safe product driven control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+                <w:t xml:space="preserve">Fault Diagnosis of Discrete Event Systems Using Components Fault-Free models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moamar Sayed-Mouchaweh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Carre-Menetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFAC Workshop on Dependable Control of Discrete System, DCDS'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Bari, Italy. pp.315-320</w:t>
+              <w:t xml:space="preserve">20th International Workshop on Principles of Diagnosis DX'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401680v1</w:t>
+                <w:t xml:space="preserve">hal-02337905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Diagnosis of Discrete Event Systems Using Components Fault-Free models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Carre-Menetrier</w:t>
+                <w:t xml:space="preserve">Verification of functional constraints for safe product driven control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Workshop on Principles of Diagnosis DX'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">2nd IFAC Workshop on Dependable Control of Discrete System, DCDS'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bari, Italy. pp.315-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337905v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of Completeness Property to Perform the Plant Modelling for Manufacturing Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V Carre-Menetrier</w:t>
+                <w:t xml:space="preserve">Human-Machine Systems concepts applied to Control Engineering Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">7th IFAC World Congress (IFAC'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337823v1</w:t>
+                <w:t xml:space="preserve">hal-00385501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Machine Systems concepts applied to Control Engineering Education</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Gellot</w:t>
+                <w:t xml:space="preserve">Proposition of Completeness Property to Perform the Plant Modelling for Manufacturing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rohée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Carre-Menetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC World Congress (IFAC'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.CD</w:t>
+              <w:t xml:space="preserve">17th IFAC World Congress 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385501v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance des formes dans un environnement non stationnaire.</w:t>
               </w:r>
@@ -8723,1491 +8723,1491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REMOTE CONTROL OF AUTOMATION SYSTEMS FOR TRAINING</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Gellot</w:t>
+                <w:t xml:space="preserve">Outil d'aide à l'élaboration de modèles hybrides de simulation pour les systèmes manufacturiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rohée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC/IFIP/IFORS/IEA Symposium, Analysis, Design, and Evaluation of Human Machine Systems (ADEHMS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Séoul, South Korea. pp.CD</w:t>
+              <w:t xml:space="preserve">Journées Doctorales du GDR MACS (JD-MACS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reims, France. Papier n°62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385512v1</w:t>
+                <w:t xml:space="preserve">hal-00347047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid pattern recognition method to diagnose dynamic systems.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Billaudel</w:t>
+                <w:t xml:space="preserve">REMOTE CONTROL OF AUTOMATION SYSTEMS FOR TRAINING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems (IFAC-HMS 2007).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">IFAC/IFIP/IFORS/IEA Symposium, Analysis, Design, and Evaluation of Human Machine Systems (ADEHMS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Séoul, South Korea. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347678v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçabilité et théorie des possibilités pour l’aide au diagnostic.</w:t>
+                <w:t xml:space="preserve">Hybrid pattern recognition method to diagnose dynamic systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vellemans</w:t>
+                <w:t xml:space="preserve">Mohamed Said Bouguelid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moamar Sayed-Moucahweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Billaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference : Sciences of Electronic, Technologies of Information and Telecommunications.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">10th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems (IFAC-HMS 2007).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347762v1</w:t>
+                <w:t xml:space="preserve">hal-02347678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing human machine interface design using plant models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Rohée</w:t>
+                <w:t xml:space="preserve">Traçabilité et théorie des possibilités pour l’aide au diagnostic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vellemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Billaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC/IFIP/IFORS/IEA Symposium - Analysis, Design and Evaluation of human machine systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">IEEE International Conference : Sciences of Electronic, Technologies of Information and Telecommunications.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339487v1</w:t>
+                <w:t xml:space="preserve">hal-02347762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control validation of D.E.S systems: Application to remote laboratories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Gellot</w:t>
+                <w:t xml:space="preserve">Manufacturing human machine interface design using plant models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rohée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Remote control of Devices (WoRD'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Lyon, France. pp.CD</w:t>
+              <w:t xml:space="preserve">IFAC/IFIP/IFORS/IEA Symposium - Analysis, Design and Evaluation of human machine systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385503v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil d'aide à l'élaboration de modèles hybrides de simulation pour les systèmes manufacturiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Rohée</w:t>
+                <w:t xml:space="preserve">Control validation of D.E.S systems: Application to remote laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales du GDR MACS (JD-MACS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Reims, France. Papier n°62</w:t>
+              <w:t xml:space="preserve">Workshop on Remote control of Devices (WoRD'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Lyon, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347047v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIMED-EVENT-STATE-BASED DIAGNOSER FOR MANUFACTURING SYSTEMS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Carre-Menetrier</w:t>
+                <w:t xml:space="preserve">Variable Probability-Possibility Transformation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moamar Sayed-Moucahweh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Said Bouguelid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Billaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Technology for Balanced Automation Systems BASYS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Niagara Falls, United States</w:t>
+              <w:t xml:space="preserve">European Annual Conference on Human Decision-Making and Manual Control, EAM’06.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339384v1</w:t>
+                <w:t xml:space="preserve">hal-02347840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection for HDS by means of neural networks: application to two tanks hydraulic system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
+                <w:t xml:space="preserve">REQUIREMENT AND USE FOR REMOTE TEACHING OF DISCRETE EVENTS SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, SAFEPROCESS'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Beijing, China. pp.1039 - 1044</w:t>
+              <w:t xml:space="preserve">7th IFAC Symposium on Advances in Control Education (ACE'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Madrid, Spain. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103876v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to design and check a plant model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Rohée</w:t>
+                <w:t xml:space="preserve">TIMED-EVENT-STATE-BASED DIAGNOSER FOR MANUFACTURING SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sayed-Mouchaweh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Carre-Menetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC Workshop on Discrete-Event System Design (DESDes'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Rydzyna, Poland. pp. 246-250</w:t>
+              <w:t xml:space="preserve">International Conference on Information Technology for Balanced Automation Systems BASYS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Niagara Falls, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351722v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceability a new approach to obtain decision-making aid.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Billaudel</w:t>
+                <w:t xml:space="preserve">Fault detection for HDS by means of neural networks: application to two tanks hydraulic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhir Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annual Conference on Human Decision-Making and Manual Control.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">6th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, SAFEPROCESS'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Beijing, China. pp.1039 - 1044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352198v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Probability-Possibility Transformation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Billaudel</w:t>
+                <w:t xml:space="preserve">A methodology to design and check a plant model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rohée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annual Conference on Human Decision-Making and Manual Control, EAM’06.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">3rd IFAC Workshop on Discrete-Event System Design (DESDes'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Rydzyna, Poland. pp. 246-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347840v1</w:t>
+                <w:t xml:space="preserve">hal-00351722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REQUIREMENT AND USE FOR REMOTE TEACHING OF DISCRETE EVENTS SYSTEMS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Gellot</w:t>
+                <w:t xml:space="preserve">Traceability a new approach to obtain decision-making aid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vellemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Billaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Symposium on Advances in Control Education (ACE'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Madrid, Spain. pp.CD</w:t>
+              <w:t xml:space="preserve">European Annual Conference on Human Decision-Making and Manual Control.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385496v1</w:t>
+                <w:t xml:space="preserve">hal-02352198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product traceability integration within process for more precise diagnosis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Data mining and models for human adapted system : a multi-methodological approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vellemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Billaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Billaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conferences on Computer, Information, and Systems Sciences, and Engineering, CIS²E’05, International Conference on Industrial Electronics, Technology &amp; Automation, IETA’05.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, e-conference, United States</w:t>
+              <w:t xml:space="preserve">IEEE Third International Conference : Sciences of Electronic, Technologies of Information and Telecommunications.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352217v1</w:t>
+                <w:t xml:space="preserve">hal-02352225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data mining and models for human adapted system : a multi-methodological approach.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Product traceability integration within process for more precise diagnosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vellemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Billaudel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Third International Conference : Sciences of Electronic, Technologies of Information and Telecommunications.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">International Joint Conferences on Computer, Information, and Systems Sciences, and Engineering, CIS²E’05, International Conference on Industrial Electronics, Technology &amp; Automation, IETA’05.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, e-conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352225v1</w:t>
+                <w:t xml:space="preserve">hal-02352217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Monitoring of Hybrid Dynamic Systems with Feed-Forward Neural Networks: application to two tanks hydraulic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhir Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10258,51 +10258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human adapted system for traceability : a multi-methodological approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vellemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Billaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10353,51 +10353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human adapted system for analysis of the failure causes : a multi-method approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vellemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Billaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10787,51 +10787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INITIATION À LA COBOTIQUE À L'AIDE DE JUMEAUX NUMÉRIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idriss Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11003,51 +11003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark d'un système automatisé de production de type SED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11124,51 +11124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home I/O and Factory I/O simulation software for STEM education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">une journée scientifique autour des environnements de simulation numérique et leurs apports à la pédagogie universitaire -ESN 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11518,51 +11518,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4F4A65C"/>
+    <w:nsid w:val="E4C91D58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11749,51 +11749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-riera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1294-874X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114568022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585537v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Saddem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051434" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Siboulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louen Pottier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ranger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11030687" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Tahiri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11030701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gellot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103328" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippot Alexandre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2827329" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Coupat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Niang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2018.2842018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Violeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02003224v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2017.03.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chemla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.48.339-372" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujca.2013.010202" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman Ould El Mehdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bekrar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Messai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclercq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2011.2173798" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moamar Sayed-Mouchaweh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.06.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2M7PT31-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Baptiste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ladune" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hampikian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gambo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pettinelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230179v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saddem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Annebicque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roisin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit62066.2024.10708360" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382928v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172697v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085514v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745723v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708353" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177887v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ranger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404408v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.038" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427269v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Jouffroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427266v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427264v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecasse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296136v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saddem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emprin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2676" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Kunreddy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.133" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962823v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dimanche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Goupil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gabriel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950934v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHYS.2018.8390766" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882564v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006885502310239" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969579v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichard M" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427253v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coupat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882572v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pichard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768639" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780730v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pichard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.273" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882579v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Combacau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503120v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Urban" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2324" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01735034v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vig&#225;rio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1719" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950914v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780735v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Annebicque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.172" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780733v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.530" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297116v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.624" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224261v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166614v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gellot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094956v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969603v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02797395v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02798608v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470903v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poulain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767444v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728626v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vigario" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189961v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hemour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caligny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100831-4-FR-2021.00034" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401680v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337905v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carre-Menetrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337823v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roh&#233;e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carre-Menetrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385501v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hartert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moamar Sayed-Moucahweh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Billaudel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385512v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347678v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Bouguelid" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347762v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vellemans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339487v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385503v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347047v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339384v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sayed-Mouchaweh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103876v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Messai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lefebvre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351722v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352198v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347840v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385496v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352225v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103137v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Elmoudni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352237v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352288v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352352v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sayed Mouchaweh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352346v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03409136v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0279-3_12" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172640v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Moussa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431896v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Mortellec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431441v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478525v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404190v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984390.ch8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630933v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-riera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1294-874X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114568022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585537v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Saddem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051434" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Siboulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louen Pottier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ranger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11030687" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Tahiri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11030701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gellot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103328" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippot Alexandre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2827329" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Violeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Coupat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Niang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2018.2842018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02003224v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2017.03.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chemla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.48.339-372" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujca.2013.010202" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman Ould El Mehdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bekrar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Messai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclercq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2011.2173798" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moamar Sayed-Mouchaweh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.06.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2M7PT31-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gambo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pettinelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roisin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Baptiste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ladune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hampikian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491587v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172738v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saddem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Annebicque" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914353v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit62066.2024.10708360" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745723v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708353" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431349v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177887v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ranger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecasse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Jouffroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427269v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427266v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saddem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emprin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2676" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Kunreddy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.133" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962823v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dimanche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Goupil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gabriel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882564v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006885502310239" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151096v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHYS.2018.8390766" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151107v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503120v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Urban" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2324" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01735034v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vig&#225;rio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1719" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969579v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichard M" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coupat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882572v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pichard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768639" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427261v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780730v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pichard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.273" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Combacau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950914v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780735v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Annebicque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.172" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780733v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.530" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297116v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.624" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224261v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166614v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gellot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094956v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02797395v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02798608v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470903v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poulain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728626v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vigario" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767444v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189961v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hemour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caligny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100831-4-FR-2021.00034" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337905v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carre-Menetrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401680v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385501v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337823v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roh&#233;e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carre-Menetrier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hartert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moamar Sayed-Moucahweh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Billaudel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347047v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385512v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347678v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Bouguelid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347762v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vellemans" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339487v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385503v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347840v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385496v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339384v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sayed-Mouchaweh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103876v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Messai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lefebvre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351722v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352198v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352225v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352217v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103137v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Elmoudni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352237v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352288v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352352v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sayed Mouchaweh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352346v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03409136v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0279-3_12" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172640v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Moussa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431896v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Mortellec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431441v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478525v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404190v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984390.ch8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630933v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>