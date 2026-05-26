--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1,11463 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11412 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard RIERA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernard-riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1294-874X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">114568022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=Ra8FSWUAAAAJ&view_op=list_works&sortby=pubdate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sensors to Digital Twins toward an Iterative Approach for Existing Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Saddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (5), pp.1434. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24051434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresh Approaches for Structured Text Programmable Logic Controllers Programs Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louen Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.687. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr11030687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Tolerant and Reconfigurable Control Framework: Modeling, Design, and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Tahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.701. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr11030701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for automatic generation, formal verification and implementation of safe PLC programs for power supply equipment of the electric lines of railway control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.103328. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2020.103328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety of Manufacturing Systems Controllers by Logical Constraints With Safety Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippot Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Saddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (4), pp.1659-1667. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2018.2827329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOME I/O : du collège à l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Violeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDC-Réseau Canopé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for Railway Automation Study and Automatic Generation of PLC Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Coupat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.80-93. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MITS.2018.2842018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and implementation of logic controllers – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.152-168. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home Automation with a PLC: From requirement to commissionning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45, pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de détection et d'explication d'erreur de commande par filtrage robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Debernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (4-6), pp.339-372. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.48.339-372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized diagnosis and diagnosability by model checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippot Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Journal of Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (2), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13189/ujca.2013.010202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Identification of Stochastic and Deterministic Stochastic Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleiman Ould El Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (4), pp.931-946. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2011.2173798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of candidates' tree for the fault diagnosis of discrete event systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moamar Sayed-Mouchaweh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (9), pp.1002-1013. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2011.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the control validation to the D.E.S. teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Online Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REMOTE CONTROL OF AUTOMATION SYSTEMS FOR D.E.S COURSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (6), pp.3103-3133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation lexicographique pseudo-booléenne : Une contrainte globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roisin Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Supervisor-Based Architecture for Logic Controller Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Saddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative-Iterative Digital Twin Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Saddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration et caractérisation d'une fonction de comptage réalisée avec une caméra événementielle dans une application IEC 61499</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ladune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hampikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Philippot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre logique et Théorie du Contrôle Supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Saddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CReSTIC, LICIIS, Nov 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la traçabilité et à l'IoT avec HOME I/O et MIT App Inventor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Pettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative-Iterative Digital Twin Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Saddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque national "Recherche et enseignement agiles pour une industrie soutenable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vogüé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Programming for Logic controller Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 10th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vallette, Malta. pp.1843-1848, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/codit62066.2024.10708360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation par intension du problème de commande logique à la génération de code ST (IEC 61131-3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des système réactifs (MSR'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Algebraic Synthesis and GRAFCET to Logical Controller Design in ST Code (IEC 61131-3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd international conference on information in control, automation and robotics (ICINCO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marbella, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Traceability and IoT with HOME I/O and MIT App Inventor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Pettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC ACE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de système à base de modèles pour la conception de contrôleur logique correct par construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Voguë, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement pour la synthèse de contrôleur logique et implémentation en langage ST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Saddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Reinforcement Learning to Reality: Generating Structured Text Logic Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Saddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 10th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vallette, France. pp.1269-1274, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Painting of the digital twin to better understand and implement it in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Saddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Digital Twin International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LURPA (Automated Production Research Laboratory), Paris-Saclay University, Oct 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jumeau Numérique dans le monde manufacturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Saddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un générateur Web de canevas CODESYS et SCHNEIDER Electric depuis un fichier FACTORY I/O pour l'aide à l'hybridation des TP d'Automates Programmables Industriels (API)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Pettinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées des Démonstrateurs en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Synthesis of Safety Logical Filter on Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippot Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Intelligent Manufacturing Systems (IMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tel Aviv, Israel. pp.169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing Tasks Synchronization by Algebraic Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippot Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control (CESCIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Valenciennes, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur la réalisation du jumeau numérique d'une Cellule Flexible avec Emulate3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Jouffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippot Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Colloque National S-mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience et applications pédagogiques innovantes avec HOME I/O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Saddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un connecteur logiciel pour l'apprentissage de l'automatisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippot Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lecasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur la réalisation du jumeau numérique d'une Cellule Flexible avec Emulate3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Jouffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lecasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience feedback and innovative pedagogical applications with HOME I/O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Berlin, Germany. pp.17610-17615, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à l'Industrie 4.0 par l'utilisation du Model-Checking et du Virtual Commissioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Kunreddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Debernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National S-mart/AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montrichier-Albanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the first and only logic control course with HOME I/O and Scratch 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Annebicque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Advances in Control Education Symposium (ACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Philadelphia, United States. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.08.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and human behavior modeling in railway network using operating data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dimanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippot Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Digital Image &amp; Signal Processing (DISP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation and Formal Verification of Safe PLC Programs for Railway Control Systems, Invited Plenary Talk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippot Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control, Automation and Systems (ICCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, PyeongChang, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Tools for the Control Engineer in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Kunreddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Debernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Cyber-Physical Systems (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Saint Petersburg, Russia. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPHYS.2018.8390766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique et vérification formelle de programmes d'API sécurisés pour les systèmes de contrôle ferroviaires Génération automatique et vérification formelle de programmes d'API sécurisés pour les systèmes de contrôle ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippot Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Debernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées STP du GDR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe PLC Controller Implementation IEC 61131-3 Compliant based on a Simple SAT Solver: Application to Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippot Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006885502310239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOME I/O and FACTORY I/O: 2 Pieces of innovative PO simulation software for automation education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Saddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Education in Electrical and Information Engineering Annual Conference (EAEEIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EAEEIE.2017.8768639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification formelle des programmes automates de la SNCF par Model-Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippot Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Coupat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs (MSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification for Validation of PSEEL's PLC Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippot Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Coupat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOME I/O and FACTORY I/O: a house simulator and a plant simulator for automatic control education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pichard M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Saddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th EAEEIE (European Association for Education in Electrical and Information Engineering) Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOME I/O et FACTORY I/O : 2 logiciels innovants de simulation de PO pour la formation à l'automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Saddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEDMA-un outil pour la Modélisation, l'Analyse et la génération automatique de programme pour les SEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Combacau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippot Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Saddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Modélisation des Systèmes Réactifs (MSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency Checking of Safety Constraints for Manufacturing Systems with Graph Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Tolouse, France. pp.1193-1198, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive Railway Operating Data Visualization; a Tool for RATP Operating Expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dimanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France. pp.15841-15846, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOME I/O and FACTORY I/O: a virtual house and a virtual plant for control education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vigário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France. pp.9144-9149, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical and Dependable Control Synthesis for Programmable Logic Controllers, Invited Plenary Talk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Control Conference (CCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOME I/O: a virtual house for control and STEM education from middle schools to Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vigário</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Advances in Control Education (ACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia. pp.168-173, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOME I/O: an example of Human-Machine Systems concepts applied to STEM education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vigário</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Analysis, Design, and Evaluation ofHuman-Machine Systems (HMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.233-238, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation for improve of mental workload of the systems engineer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Coupat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippot Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Analysis, Design, and Evaluation of Human-Machine Systems (HMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.555-560, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commande par contraintes logiques de sécurité : principe, applications et mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippot Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROL SYNTHESIS BASED ON SAFETY BOOLEAN GUARDS FOR MANUFACTURING SYSTEMS: APPLICATION TO A SORTING SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Coupat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippot Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control for manufacturing discrete systems by filter and diagnoser interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society, PHM Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process of creating educational uses by teachers from a 3D simulation of a house home automation to teach technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international constructionism conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.247 - 257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet MOSYP : mesure des performances et optimisation des systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet CPER MOSYP : Mesure des performances et Optimisation des Systèmes de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A support tool for assisting human diagnoses of command errors detected by a robust filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Debernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Berliner Werkstatt Mensch-Maschine-Systeme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Berlin, Germany. pp. 66-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of diagnosis approach for Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippot Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Security and Safety of Complex Systems, 2SCS'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Agadir, Morocco. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de commande sûre de fonctionnement à base de contraintes logiques pour les systèmes manufacturiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vigario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippot Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de détection et d'explication d'erreur de commande par filtrage robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMAN DESIGN APPLIED TO OPERATING LIGHT RAIL STUDIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems (HMS’2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Valenciennes, France. pp.187-191, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20100831-4-FR-2021.00034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of functional constraints for safe product driven control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on Dependable Control of Discrete System, DCDS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bari, Italy. pp.315-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis of Discrete Event Systems Using Components Fault-Free models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moamar Sayed-Mouchaweh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carre-Menetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop on Principles of Diagnosis DX'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Machine Systems concepts applied to Control Engineering Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC World Congress (IFAC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of Completeness Property to Perform the Plant Modelling for Manufacturing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rohée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Carre-Menetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des formes dans un environnement non stationnaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hartert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moamar Sayed-Moucahweh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Billaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d’Automatique, CIFA 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REMOTE CONTROL OF AUTOMATION SYSTEMS FOR TRAINING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC/IFIP/IFORS/IEA Symposium, Analysis, Design, and Evaluation of Human Machine Systems (ADEHMS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Séoul, South Korea. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid pattern recognition method to diagnose dynamic systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Said Bouguelid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moamar Sayed-Moucahweh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Billaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems (IFAC-HMS 2007).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité et théorie des possibilités pour l’aide au diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vellemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Billaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference : Sciences of Electronic, Technologies of Information and Telecommunications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing human machine interface design using plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rohée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC/IFIP/IFORS/IEA Symposium - Analysis, Design and Evaluation of human machine systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control validation of D.E.S systems: Application to remote laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Remote control of Devices (WoRD'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'aide à l'élaboration de modèles hybrides de simulation pour les systèmes manufacturiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rohée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales du GDR MACS (JD-MACS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France. Papier n°62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMED-EVENT-STATE-BASED DIAGNOSER FOR MANUFACTURING SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sayed-Mouchaweh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carre-Menetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Technology for Balanced Automation Systems BASYS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Niagara Falls, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection for HDS by means of neural networks: application to two tanks hydraulic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadhir Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, SAFEPROCESS'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Beijing, China. pp.1039 - 1044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to design and check a plant model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rohée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Workshop on Discrete-Event System Design (DESDes'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rydzyna, Poland. pp. 246-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability a new approach to obtain decision-making aid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vellemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Billaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annual Conference on Human Decision-Making and Manual Control.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Probability-Possibility Transformation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moamar Sayed-Moucahweh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Said Bouguelid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Billaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annual Conference on Human Decision-Making and Manual Control, EAM’06.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REQUIREMENT AND USE FOR REMOTE TEACHING OF DISCRETE EVENTS SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Symposium on Advances in Control Education (ACE'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Madrid, Spain. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product traceability integration within process for more precise diagnosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vellemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Billaudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conferences on Computer, Information, and Systems Sciences, and Engineering, CIS²E’05, International Conference on Industrial Electronics, Technology &amp; Automation, IETA’05.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, e-conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining and models for human adapted system : a multi-methodological approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vellemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Billaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Third International Conference : Sciences of Electronic, Technologies of Information and Telecommunications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Monitoring of Hybrid Dynamic Systems with Feed-Forward Neural Networks: application to two tanks hydraulic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadhir Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Elmoudni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Mulhouse, France. pp.103-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human adapted system for traceability : a multi-methodological approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vellemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Billaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Third International Conference on Systems, Signals and Devices.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human adapted system for analysis of the failure causes : a multi-method approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vellemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Billaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on the Analysis, Design and Evaluation of Human-Machine Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Pattern Matching with adaptive bin width histograms to maximize classification performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sayed Mouchaweh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Billaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, participation à ce congrès sur invitation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of objective and subjective information in multi-criteria decision-making.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moamar Sayed-Moucahweh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Billaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on the Analysis, Design and Evaluation of Human-Machine Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A questionnaire-based discount evaluation mathod using guidelines for process control interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Tools for Working with Guidelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Biarritz, France. pp. 127-138, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-0279-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INITIATION À LA COBOTIQUE À L'AIDE DE JUMEAUX NUMÉRIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G.SMART 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vogüe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified data collect for Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Mortellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Saddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International forum on Digital Twins Design &amp; Operation (DTD&amp;O)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark d'un système automatisé de production de type SED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Saddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annebicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home I/O and Factory I/O simulation software for STEM education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">une journée scientifique autour des environnements de simulation numérique et leurs apports à la pédagogie universitaire -ESN 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Common Work Space for the Support of Supervision and Human-Machine Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Debernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Human-Machine Cooperation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.285-342, 2014, 9781848216853. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118984390.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace de travail commun pour l’aide à la supervision et à la coopération homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Debernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Millot Patrick (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie des systèmes homme-machine : conception et coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier-Hermès, pp.295-341, 2013, Traité IC2, série Systèmes automatisés, 9782746239203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11518,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4C91D58"/>
+    <w:nsid w:val="B7256A71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11749,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-riera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1294-874X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114568022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585537v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Saddem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051434" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Siboulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louen Pottier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ranger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11030687" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Tahiri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11030701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gellot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103328" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippot Alexandre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2827329" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Violeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Coupat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Niang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2018.2842018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02003224v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2017.03.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chemla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.48.339-372" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujca.2013.010202" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman Ould El Mehdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bekrar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Messai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclercq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2011.2173798" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moamar Sayed-Mouchaweh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.06.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2M7PT31-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gambo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pettinelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roisin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Baptiste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ladune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hampikian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491587v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172738v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saddem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Annebicque" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914353v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit62066.2024.10708360" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745723v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708353" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431349v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177887v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ranger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecasse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Jouffroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427269v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427266v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saddem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emprin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2676" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Kunreddy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.133" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962823v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dimanche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Goupil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gabriel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882564v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006885502310239" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151096v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHYS.2018.8390766" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151107v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503120v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Urban" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2324" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01735034v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vig&#225;rio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1719" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969579v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichard M" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coupat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882572v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pichard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768639" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427261v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780730v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pichard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.273" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Combacau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950914v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780735v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Annebicque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.172" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780733v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.530" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297116v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.624" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224261v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166614v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gellot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094956v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02797395v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02798608v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470903v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poulain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728626v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vigario" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767444v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189961v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hemour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caligny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100831-4-FR-2021.00034" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337905v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carre-Menetrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401680v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385501v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337823v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roh&#233;e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carre-Menetrier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hartert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moamar Sayed-Moucahweh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Billaudel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347047v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385512v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347678v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Bouguelid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347762v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vellemans" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339487v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385503v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347840v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385496v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339384v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sayed-Mouchaweh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103876v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Messai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lefebvre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351722v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352198v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352225v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352217v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103137v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Elmoudni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352237v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352288v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352352v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sayed Mouchaweh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352346v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03409136v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0279-3_12" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172640v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Moussa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431896v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Mortellec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431441v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478525v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404190v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984390.ch8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630933v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-riera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1294-874X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114568022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=Ra8FSWUAAAAJ&amp;view_op=list_works&amp;sortby=pubdate" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585537v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Saddem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051434" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Siboulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louen Pottier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ranger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11030687" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007185v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Tahiri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11030701" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gellot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103328" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippot Alexandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2827329" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Violeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Coupat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Niang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2018.2842018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02003224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2017.03.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chemla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.48.339-372" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujca.2013.010202" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman Ould El Mehdi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bekrar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Messai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclercq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2011.2173798" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moamar Sayed-Mouchaweh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.06.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2M7PT31-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Mathieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Baptiste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ladune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hampikian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gambo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pettinelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saddem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Annebicque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914353v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roisin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit62066.2024.10708360" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382928v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085514v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745723v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708353" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177887v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432415v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716080v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ranger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404408v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.038" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427269v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Jouffroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecasse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968156v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saddem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emprin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2676" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151117v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Kunreddy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151138v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.133" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962823v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dimanche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Goupil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gabriel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950934v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHYS.2018.8390766" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006885502310239" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882572v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pichard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768639" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427261v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coupat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427253v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969579v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichard M" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882591v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882579v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Combacau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780730v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pichard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.273" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503120v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Urban" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2324" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01735034v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vig&#225;rio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1719" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950914v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780735v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Annebicque" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.172" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.530" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297116v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.624" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224261v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166614v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gellot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094956v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969603v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02797395v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02798608v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470903v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poulain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767444v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728626v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vigario" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653767v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189961v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hemour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caligny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100831-4-FR-2021.00034" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401680v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337905v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carre-Menetrier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385501v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337823v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roh&#233;e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carre-Menetrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347443v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hartert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moamar Sayed-Moucahweh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Billaudel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385512v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347678v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Bouguelid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347762v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vellemans" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339487v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385503v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347047v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339384v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sayed-Mouchaweh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103876v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Messai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lefebvre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351722v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352198v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347840v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352217v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352225v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103137v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Elmoudni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352237v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352288v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352352v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sayed Mouchaweh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352346v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03409136v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0279-3_12" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172640v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Moussa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431896v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Mortellec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431441v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478525v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404190v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984390.ch8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630933v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>